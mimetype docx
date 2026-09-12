--- v0 (2025-10-05)
+++ v1 (2026-09-12)
@@ -5,18514 +5,21645 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="742D36C8" w14:textId="77777777" w:rsidR="00020DA0" w:rsidRPr="009B60C6" w:rsidRDefault="00020DA0" w:rsidP="00031395">
+    <w:p w14:paraId="5657DC26" w14:textId="332D83FC" w:rsidR="00007892" w:rsidRPr="00921193" w:rsidRDefault="00BF7F22" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Preliminary Eligibility Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00007892" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F936AF" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cemeteries</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A58E81" w14:textId="77777777" w:rsidR="00BF7F22" w:rsidRPr="00921193" w:rsidRDefault="00007892" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National Register of Historic Places</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E85EF60" w14:textId="7A5CBA98" w:rsidR="008246E2" w:rsidRPr="00921193" w:rsidRDefault="00424632" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>August 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333D041A" w14:textId="77777777" w:rsidR="00BF7F22" w:rsidRPr="00921193" w:rsidRDefault="00BF7F22" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(please type or print)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783B131A" w14:textId="77777777" w:rsidR="00620C57" w:rsidRPr="00921193" w:rsidRDefault="00620C57" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5657DC26" w14:textId="332D83FC" w:rsidR="00007892" w:rsidRPr="009B60C6" w:rsidRDefault="00BF7F22" w:rsidP="00BF7F22">
+    <w:p w14:paraId="177680AF" w14:textId="4A2AE612" w:rsidR="00CB2C7A" w:rsidRPr="00CB2C7A" w:rsidRDefault="00CB2C7A" w:rsidP="00921193">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Burial grounds are unique, yet common, cultural resources, often containing multiple layers of historic context and material to research and interpret.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cemeteries also almost always carry emotional significance within their respective families, communities, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">congregations. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Therefore,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cemeteries </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contain inherent challenges when identifying and evaluating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for National Register </w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Historic Places (NRHP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00955ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00955ED1" w:rsidRPr="00955ED1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Identification and Evaluation of Georgia’s Historic Burial Grounds – Historic Context Statement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00955ED1" w:rsidRPr="00955ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00955ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>page iii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADC9A95" w14:textId="77777777" w:rsidR="00CB2C7A" w:rsidRPr="00921193" w:rsidRDefault="00CB2C7A" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E470BB4" w14:textId="78354059" w:rsidR="00CB2C7A" w:rsidRPr="00921193" w:rsidRDefault="00CB2C7A" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Furthermore, according to the N</w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RHP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, “cemeteries and graves, do not qualify for the National Register unless they meet certain special conditions” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Register </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Guidelines for Evaluating and Registering Cemeteries and Burial Places</w:t>
+      </w:r>
+      <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB2C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">page 14). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluation of a cemetery’s historic significance for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00955ED1" w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3" w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RHP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is designed to be difficult </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remove the burden of emotion from the evaluative process. </w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3" w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is based on the understanding that the emotional associations attached to places set aside for ritual burial of human remains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002247D3" w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>renders</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002247D3" w:rsidRPr="00837C5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such sites difficult to objectively assess.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E22F49" w14:textId="77777777" w:rsidR="00CB2C7A" w:rsidRPr="00921193" w:rsidRDefault="00CB2C7A" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4761E510" w14:textId="20D70D8E" w:rsidR="00620C57" w:rsidRPr="00921193" w:rsidRDefault="00620C57" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Decisions about the relative significance of cemeteries and burial places can be made only with knowledge of the events, trends, and technologies that influenced practices of caring for and commemorating the dead, and with some concept of the quality and quantity of similar resources in the community, region, State, or nation” </w:t>
+      </w:r>
+      <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page 9). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4117B350" w14:textId="77777777" w:rsidR="004F58CA" w:rsidRPr="00921193" w:rsidRDefault="004F58CA" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24101CFF" w14:textId="519C16AD" w:rsidR="00CB2C7A" w:rsidRPr="00921193" w:rsidRDefault="004F58CA" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cemeteries can be listed in the Georgia and the National Register</w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided they meet the NRHP standards for significance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2C7A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluation requires documentary research and an understanding of the overall context of the social, ethnic, religious, and economic communities to which the cemetery belongs. The nomination author must be able to demonstrate the site’s rarity, historic and/or cultural significance, research value, and/or association </w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3" w:rsidRPr="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>through some means of comparative analysis of similar burial sites and cemeteries</w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002247D3" w:rsidRPr="002247D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>within a larger community</w:t>
+      </w:r>
+      <w:r w:rsidR="00044ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A33CF05" w14:textId="77777777" w:rsidR="00857768" w:rsidRPr="00921193" w:rsidRDefault="00857768" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="46D330A9" w14:textId="7D88F534" w:rsidR="00335A30" w:rsidRPr="00921193" w:rsidRDefault="0009076F" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Preliminary Eligibility Application</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Cemetery</w:t>
+      </w:r>
+      <w:r w:rsidR="00335A30" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cemeteries</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA13D0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A58E81" w14:textId="77777777" w:rsidR="00BF7F22" w:rsidRPr="009B60C6" w:rsidRDefault="00007892" w:rsidP="00BF7F22">
+    <w:p w14:paraId="144713C4" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...144 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name (current or common):  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...55 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CDFA22" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="05CDFA22" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Name(s) (historic or other):  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...118 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A01A49C" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="4A01A49C" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Address (current): Street:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...91 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C14C3FC" w14:textId="5930BD58" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="001A554C" w:rsidP="006759C0">
+    <w:p w14:paraId="3C14C3FC" w14:textId="5930BD58" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="001A554C" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, State, Zip</w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  County: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...57 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110F6867" w14:textId="03AF6B79" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="110F6867" w14:textId="03AF6B79" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Acreage: Current:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Historic: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...57 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E976D17" w14:textId="53E75334" w:rsidR="004346A1" w:rsidRPr="009B60C6" w:rsidRDefault="00987ABA" w:rsidP="006759C0">
+    <w:p w14:paraId="3E976D17" w14:textId="53E75334" w:rsidR="004346A1" w:rsidRPr="00921193" w:rsidRDefault="00987ABA" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidR="00E00702" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E00702" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
-      <w:r w:rsidR="00E00702" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E00702" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EF7290" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...66 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...30 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...38 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                          </w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EF7290" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
-      <w:r w:rsidR="006759C0" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006759C0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004346A1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Approximate number of burials:</w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...57 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBE59FC" w14:textId="77777777" w:rsidR="00F80671" w:rsidRPr="009B60C6" w:rsidRDefault="00F80671" w:rsidP="00F80671">
+    <w:p w14:paraId="0CBE59FC" w14:textId="77777777" w:rsidR="00F80671" w:rsidRPr="00921193" w:rsidRDefault="00F80671" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8EDCF4" w14:textId="65DD11FF" w:rsidR="00EE6D90" w:rsidRPr="009B60C6" w:rsidRDefault="001F7960" w:rsidP="00EE6D90">
+    <w:p w14:paraId="32E9725B" w14:textId="02A1D512" w:rsidR="00DC530E" w:rsidRPr="00921193" w:rsidRDefault="001F7960" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Significance:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Check the box</w:t>
       </w:r>
-      <w:r w:rsidR="002477EB" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(es)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the criterion under which you believe this property is eligible. Refer to </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Register </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin</w:t>
+        </w:r>
+        <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">How to </w:t>
       </w:r>
-      <w:r w:rsidR="002477EB" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the National Register </w:t>
       </w:r>
-      <w:r w:rsidR="002477EB" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Criteria for Evalu</w:t>
       </w:r>
-      <w:r w:rsidR="00693999" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00693999" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002477EB" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pages </w:t>
+      </w:r>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11-24</w:t>
       </w:r>
-      <w:r w:rsidR="00EE6D90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE6D90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0016560F" w:rsidRPr="009B60C6">
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6CBF769F" w14:textId="77777777" w:rsidR="001F7960" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="00EE6D90">
+    <w:p w14:paraId="40F8CAC1" w14:textId="77777777" w:rsidR="00DC530E" w:rsidRPr="00921193" w:rsidRDefault="00DC530E" w:rsidP="00921193">
       <w:pPr>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBF769F" w14:textId="3FE522DC" w:rsidR="001F7960" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1620022215"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F70202" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00F70202" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Criterion A</w:t>
+      </w:r>
+      <w:r w:rsidR="003818C6" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00705621" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>event</w:t>
       </w:r>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="006E4635" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4635" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be considered under Criterion A, a gravesite or cemetery must be associated </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75427" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with an</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4635" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77DDC" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">historic </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4635" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>event or</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75427" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4635" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7900" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009349D7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pages </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7900" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12-13)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75427" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0836A6E1" w14:textId="77777777" w:rsidR="001F7960" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="001F7960">
+    <w:p w14:paraId="3096250F" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0836A6E1" w14:textId="7D12AFC6" w:rsidR="001F7960" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-20551364"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00705621" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00705621" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Criterion B (person) </w:t>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Criterion B</w:t>
+      </w:r>
+      <w:r w:rsidR="003818C6" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (person) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E0A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To be considered under Criterion B, a gravesite or cemetery must be associated with a person of surpassing importance (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E0A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and not just to the person performing the evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E0A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009349D7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009349D7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pages 14-16)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E0A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ACB59E" w14:textId="039AC4D6" w:rsidR="001F7960" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="001F7960">
+    <w:p w14:paraId="441711BE" w14:textId="77777777" w:rsidR="00921193" w:rsidRPr="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33ACB59E" w14:textId="5CBCC6C2" w:rsidR="001F7960" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1168791609"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F70202" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00F70202" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Criterion C</w:t>
+      </w:r>
+      <w:r w:rsidR="003818C6" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">design/construction </w:t>
+      </w:r>
+      <w:r w:rsidR="00685AF1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>architecture)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be considered under Criterion </w:t>
+      </w:r>
+      <w:r w:rsidR="00D718F3" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C, a</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gravesite or cemetery must contain elements of truly outstanding art or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75427" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>design or</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represent a significant artistic entity in and of itself. The artistic merit of the funerary art may be high-style, vernacular, or folk in character</w:t>
+      </w:r>
+      <w:r w:rsidR="009349D7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009349D7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pages 17-20)</w:t>
+      </w:r>
+      <w:r w:rsidR="002E09D8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7293B5A4" w14:textId="77777777" w:rsidR="00D718F3" w:rsidRPr="00921193" w:rsidRDefault="00D718F3" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3835E709" w14:textId="7E19DAE5" w:rsidR="00EB41CB" w:rsidRPr="00921193" w:rsidRDefault="00D44BD6" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterion </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A, B, or C is checked above</w:t>
+      </w:r>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB41CB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the cemetery </w:t>
+      </w:r>
+      <w:r w:rsidR="00885974" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must also meet</w:t>
+      </w:r>
+      <w:r w:rsidR="005403EA" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00885974" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criteria Consideration</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB41CB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C or D</w:t>
+      </w:r>
+      <w:r w:rsidR="0056447A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0056447A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34269" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pages </w:t>
+      </w:r>
+      <w:r w:rsidR="0033766B" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="003B29C5" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0033766B" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75427" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00885974" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C04ADD" w14:textId="39A76BC2" w:rsidR="001F7960" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="001F7960">
+    <w:p w14:paraId="57D4C3DD" w14:textId="34475C27" w:rsidR="00501D08" w:rsidRPr="00921193" w:rsidRDefault="005403EA" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Briefly summarize how you think this cemetery meets </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06114" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least one of </w:t>
+      </w:r>
+      <w:r w:rsidR="00291268" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criteria Consideration</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06114" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6E7C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00055D7E" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD511D0" w14:textId="77777777" w:rsidR="00501D08" w:rsidRPr="00921193" w:rsidRDefault="00501D08" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BCA33D6" w14:textId="3C465168" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="135076977"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F70202" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00F70202" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Criterion D</w:t>
+      </w:r>
+      <w:r w:rsidR="003818C6" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002477EB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">information potential </w:t>
       </w:r>
-      <w:r w:rsidR="009154DD" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009154DD" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or </w:t>
       </w:r>
-      <w:r w:rsidR="001F7960" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001F7960" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">archeology) </w:t>
       </w:r>
+      <w:r w:rsidR="008C79DB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00B66F34" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o be considered under Criterion D, </w:t>
+      </w:r>
+      <w:r w:rsidR="00245F14" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="008C79DB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="00245F14" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0053170F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requires an understanding of both context and relevant burial traditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF49C5" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00921193" w:rsidRPr="00921193">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Bulletin 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06114" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pages </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF49C5" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21-24)</w:t>
+      </w:r>
+      <w:r w:rsidR="0053170F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C79DB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criterion D does not require use of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008C79DB" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Criteria Considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="0056447A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BCA33D6" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="001F7960">
+    <w:p w14:paraId="57F5BCF1" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
-        <w:ind w:left="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32EC7041" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="32EC7041" w14:textId="70ADD5F3" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sponsor:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B3CD0" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="339B3CD0" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name(s): </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...120 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...29 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         Address: Street: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6578D12D" w14:textId="49AE5A93" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="6578D12D" w14:textId="49AE5A93" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, State, Zip</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  County: </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...48 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284FC413" w14:textId="54CE7EB5" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="284FC413" w14:textId="54CE7EB5" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Telephone:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Email: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1721DA02" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="1721DA02" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Property Owner(s) (if different than sponsor): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B52EAF" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="08B52EAF" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name(s): </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...120 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...29 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CCACA4" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="29CCACA4" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Owner Consent:      </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2132854065"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009B60C6">
+          <w:r w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes     </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1860928689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009B60C6">
+          <w:r w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B60C6">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>owner consent is required for National Register listing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C07EAD8" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="2C07EAD8" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: Street: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C91D16" w14:textId="53541624" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="46C91D16" w14:textId="53541624" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, State, Zip</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  County: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6DACCF" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="2C6DACCF" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Telephone:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...92 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Email: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...75 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...20 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068B568C" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="068B568C" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A83E811" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="2A83E811" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Form Prepared By (if different than either of the above):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216A984A" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="216A984A" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name(s): </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...118 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116106A2" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="116106A2" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Company/Organization</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...84 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52482DB9" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="52482DB9" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: Street: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...127 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360EE6E0" w14:textId="3D086A1E" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="360EE6E0" w14:textId="3D086A1E" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>City</w:t>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, State, Zip</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...91 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="001A554C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001A554C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Coun</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ty: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...73 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B02E59" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00BF7F22">
+    <w:p w14:paraId="05B02E59" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Telephone: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...91 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Email: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...73 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A94ED24" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00BF7F22">
+    <w:p w14:paraId="2A94ED24" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB3C4A1" w14:textId="331724D8" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="7A7CC73D" w14:textId="7B174FB5" w:rsidR="00CA13D0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date Submitted</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F32389" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F32389" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F32389" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F32389" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F32389" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1E2F5A" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00BF7F22">
+    <w:p w14:paraId="0376C089" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61FC96C9" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="00BF7F22">
+    <w:p w14:paraId="072705BD" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A7CC73D" w14:textId="28662062" w:rsidR="00CA13D0" w:rsidRPr="009B60C6" w:rsidRDefault="00F32389" w:rsidP="00BF7F22">
+    <w:p w14:paraId="35C13BF1" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-[...74 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="2F983CDC" w14:textId="7F13CD8B" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reasons for Nominating the Property (Explain all that apply):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B487A0D" w14:textId="77777777" w:rsidR="00D8024A" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recognition (explain)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   Grant Assistance (explain; have you inquired as to the availability of grants or received a </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">grant application?): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13346500" w14:textId="3DC5E0A9" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other public interest in this nomination (explain): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...66 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B41C75D" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00BF7F22">
+    <w:p w14:paraId="1B41C75D" w14:textId="77777777" w:rsidR="006759C0" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F96BF27" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRDefault="00F248C3" w:rsidP="00BC7C90">
+    <w:p w14:paraId="6F3CE33A" w14:textId="49BD27A3" w:rsidR="00C33166" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-89159231"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Brief history:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> – pages 34-35. Briefly summarize how you think this cemetery meets Criteria Consideration C: Cemeteries.</w:t>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provide a brief history of the cemetery. How did it develop or expand over time? Who is buried there? Identify any ethnic or specific groups of people historically associated with the cemetery. Was/is the cemetery associated with a religious institution, municipality, family or other private ownership, etc.?  Why is the cemetery important? When was it important? Why do you think that the property meets the National Register Criteria that was checked on page </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35301588" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="00BC7C90">
+    <w:p w14:paraId="51397C09" w14:textId="77777777" w:rsidR="00C33166" w:rsidRPr="00921193" w:rsidRDefault="00C33166" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35301588" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1075547479"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Physical description:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide a brief physical description of the cemetery, including dates of the first and most recent burials. Fill in the blanks below and use this information to write a narrative, including dates of construction of any buildings, any alterations, additions (such as new landscaping, paving of paths, etc.), and any resources no longer extant. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6FFB51" w14:textId="77777777" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="00816745" w:rsidP="00816745">
+    <w:p w14:paraId="3F6FFB51" w14:textId="77777777" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="00816745" w:rsidP="00921193">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="460935C8" w14:textId="77777777" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="0074438D" w:rsidP="006759C0">
+    <w:p w14:paraId="460935C8" w14:textId="77777777" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="0074438D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Cemetery </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ex: community, religious, family, military, municipal, national</w:t>
       </w:r>
-      <w:r w:rsidR="00E85B63" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E85B63" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, private</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A867BA3" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="4A867BA3" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EDA438" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="006759C0">
+    <w:p w14:paraId="13EDA438" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="008C1C7D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DD802AE" w14:textId="24420605" w:rsidR="009D08B7" w:rsidRPr="009B60C6" w:rsidRDefault="0074438D" w:rsidP="006759C0">
+    <w:p w14:paraId="2DD802AE" w14:textId="24420605" w:rsidR="009D08B7" w:rsidRPr="00921193" w:rsidRDefault="0074438D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Design/Style/Layout</w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>informal, formal, churchyard, family plot, rural, paupers/potter</w:t>
       </w:r>
-      <w:r w:rsidR="00347E98" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00347E98" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s field, lawn park, memorial park</w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="009D08B7" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009D08B7" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354F1114" w14:textId="0134FE99" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00816745">
+    <w:p w14:paraId="354F1114" w14:textId="0134FE99" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007C71C1" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F126EBA" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="00816745">
+    <w:p w14:paraId="4F126EBA" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="008C1C7D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354EEE81" w14:textId="7E63A088" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="00E10B73" w:rsidP="00816745">
+    <w:p w14:paraId="354EEE81" w14:textId="7E63A088" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="00E10B73" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Setting</w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00C92653" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C92653" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>urban, rural, residential, commercial, industrial</w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47231FC8" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="47231FC8" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0E3246" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="006759C0">
+    <w:p w14:paraId="3F0E3246" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="008C1C7D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AD7C241" w14:textId="29871A71" w:rsidR="00096CE8" w:rsidRPr="009B60C6" w:rsidRDefault="00096CE8" w:rsidP="006759C0">
+    <w:p w14:paraId="5AD7C241" w14:textId="29871A71" w:rsidR="00096CE8" w:rsidRPr="00921193" w:rsidRDefault="00096CE8" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burial Dates </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E035C40" w14:textId="344E0F87" w:rsidR="00EE7A86" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="006759C0">
+    <w:p w14:paraId="2E035C40" w14:textId="344E0F87" w:rsidR="00EE7A86" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Most Recent:</w:t>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F58C77" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="006759C0">
+    <w:p w14:paraId="33F58C77" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="008C1C7D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41458A1F" w14:textId="1EAB7D60" w:rsidR="00096CE8" w:rsidRPr="009B60C6" w:rsidRDefault="00B10B15" w:rsidP="006759C0">
+    <w:p w14:paraId="41458A1F" w14:textId="1EAB7D60" w:rsidR="00096CE8" w:rsidRPr="00921193" w:rsidRDefault="00B10B15" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
-      <w:r w:rsidR="00096CE8" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00096CE8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grave Marker Materials </w:t>
       </w:r>
-      <w:r w:rsidR="00096CE8" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00096CE8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00677E41" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00677E41" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00C92653" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C92653" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>granite, marble, fieldstone, sandstone, limestone, wood, concrete/cement, white bronze/zinc, slate, iron (cast/wrought)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E35F68" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="006759C0" w:rsidP="00EE7A86">
+    <w:p w14:paraId="08E35F68" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6231B6BF" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="00EE7A86">
+    <w:p w14:paraId="6231B6BF" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="008C1C7D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AC397CB" w14:textId="77777777" w:rsidR="00F248C3" w:rsidRDefault="00B10B15" w:rsidP="00EE7A86">
+    <w:p w14:paraId="2AC397CB" w14:textId="77777777" w:rsidR="00F248C3" w:rsidRPr="00921193" w:rsidRDefault="00B10B15" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grave Marker Types </w:t>
       </w:r>
-      <w:r w:rsidR="002A1055" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002A1055" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and Shapes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F5E7EB" w14:textId="61554243" w:rsidR="00F248C3" w:rsidRDefault="00F248C3" w:rsidP="00F248C3">
+    <w:p w14:paraId="03F5E7EB" w14:textId="31B79EF9" w:rsidR="00F248C3" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F248C3">
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="005F6CE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Chicora Foundation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F248C3" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.chicora.org/pdfs/Types%20of%20markers.pdf</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B36F311" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="006759C0" w:rsidP="00EE7A86">
+    <w:p w14:paraId="3B36F311" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AEE2A6" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="00EE7A86">
+    <w:p w14:paraId="441E4B73" w14:textId="77777777" w:rsidR="00031395" w:rsidRPr="00921193" w:rsidRDefault="00031395" w:rsidP="00921193">
       <w:pPr>
-        <w:ind w:left="1080"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1493FF22" w14:textId="77777777" w:rsidR="00031395" w:rsidRDefault="00031395" w:rsidP="00EE7A86">
+    <w:p w14:paraId="215A6D13" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="441E4B73" w14:textId="77777777" w:rsidR="00031395" w:rsidRDefault="00031395" w:rsidP="00EE7A86">
+    <w:p w14:paraId="04F900CB" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED2F861" w14:textId="0CAF8216" w:rsidR="00C92653" w:rsidRPr="009B60C6" w:rsidRDefault="00C92653" w:rsidP="00EE7A86">
+    <w:p w14:paraId="7ED2F861" w14:textId="25172BD3" w:rsidR="00C92653" w:rsidRPr="00921193" w:rsidRDefault="00C92653" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Boundaries and Boundary Materials </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(ex: fence, wall, gates, hedge/trees, other, none)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C0CCD3" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="006759C0" w:rsidP="00EE7A86">
+    <w:p w14:paraId="1B6AAFEF" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...18 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00EE7A86" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EE7A86" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C92653" w:rsidRPr="009B60C6">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="02C863DE" w14:textId="77777777" w:rsidR="008C1C7D" w:rsidRDefault="008C1C7D" w:rsidP="00EE7A86">
+    <w:p w14:paraId="0E8545C3" w14:textId="77777777" w:rsidR="00921193" w:rsidRDefault="00921193" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3801DCBA" w14:textId="467E9FE1" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="00C92653" w:rsidP="00EE7A86">
+    <w:p w14:paraId="3801DCBA" w14:textId="29D20C01" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="00C92653" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Enclosures and Materials</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Plot Enclosures and Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex</w:t>
       </w:r>
-      <w:r w:rsidR="00FF453D" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FF453D" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> railing/fencing, curbing/coping, hedge or plantings, wall, other</w:t>
       </w:r>
-      <w:r w:rsidR="00816745" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00816745" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F7A20E" w14:textId="46BC45DC" w:rsidR="00816745" w:rsidRPr="009B60C6" w:rsidRDefault="006759C0" w:rsidP="00816745">
+    <w:p w14:paraId="00F7A20E" w14:textId="46BC45DC" w:rsidR="00816745" w:rsidRPr="00921193" w:rsidRDefault="006759C0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                            Current: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...129 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...12 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...11 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="007C71C1" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                               </w:t>
       </w:r>
-      <w:r w:rsidR="007C71C1" w:rsidRPr="009B60C6">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C71C1" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F2A996" w14:textId="11DE1D11" w:rsidR="00FF453D" w:rsidRPr="009B60C6" w:rsidRDefault="00FF453D" w:rsidP="00EE7A86">
+    <w:p w14:paraId="12F2A996" w14:textId="11DE1D11" w:rsidR="00FF453D" w:rsidRPr="00921193" w:rsidRDefault="00FF453D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Alterations</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (include ALL changes and dates; ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acquisition of x additional acres</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. 1925; </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>addition to sexton’s house</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.1964;</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3FC0" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paving of paths and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>replacement of fencing materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c. 1995</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85B63" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>; large restoration effort</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1055" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c. 1997, grave marker replacement(s) c.2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Remember to note and show all changes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>site plans.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...72 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="337637B8" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="009B60C6" w:rsidRDefault="00EE7A86" w:rsidP="00EE7A86">
+    <w:p w14:paraId="337637B8" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...604 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E87B10" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidR="00E87B10" w:rsidRPr="009B60C6">
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771904E9" w14:textId="59444E81" w:rsidR="00FF453D" w:rsidRPr="009B60C6" w:rsidRDefault="00FF453D" w:rsidP="00EE7A86">
+    <w:p w14:paraId="771904E9" w14:textId="59444E81" w:rsidR="00FF453D" w:rsidRPr="00921193" w:rsidRDefault="00FF453D" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Buildings</w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Structures, </w:t>
       </w:r>
-      <w:r w:rsidR="00347E98" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00347E98" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Objects, and Sites</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> on Property</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (include type and date; ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sexton’s house</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. 1940, </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>garage</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. 1920, </w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>monument</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. 1860</w:t>
       </w:r>
-      <w:r w:rsidR="00900D18" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00900D18" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, mausoleum c. 1900</w:t>
       </w:r>
-      <w:r w:rsidR="00347E98" w:rsidRPr="009B60C6">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00347E98" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, potter’s field est. c.1870</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0806FF1A" w14:textId="186A2883" w:rsidR="008C1C7D" w:rsidRPr="00CC0574" w:rsidRDefault="00EE7A86" w:rsidP="00CC0574">
+    <w:p w14:paraId="0806FF1A" w14:textId="186A2883" w:rsidR="008C1C7D" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...604 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E87B10" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660C520C" w14:textId="2CF682DC" w:rsidR="00347E98" w:rsidRPr="009B60C6" w:rsidRDefault="00347E98" w:rsidP="00EE7A86">
+    <w:p w14:paraId="660C520C" w14:textId="2CF682DC" w:rsidR="00347E98" w:rsidRPr="00921193" w:rsidRDefault="00347E98" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grave Groupings </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(list and approximately date any areas of the cemetery that appear to be grouped ethnically or religiously – i.e. African American, Jewish, Hispanic, Native American, Asian)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B48C87" w14:textId="0D4CFBFD" w:rsidR="007F3FC0" w:rsidRPr="009B60C6" w:rsidRDefault="00EE7A86" w:rsidP="008C1C7D">
+    <w:p w14:paraId="01B48C87" w14:textId="0D4CFBFD" w:rsidR="007F3FC0" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...604 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00E87B10" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidR="00E87B10" w:rsidRPr="009B60C6">
-[...121 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E87B10" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067FB551" w14:textId="62668529" w:rsidR="007F3FC0" w:rsidRPr="009B60C6" w:rsidRDefault="007F3FC0" w:rsidP="007F3FC0">
+    <w:p w14:paraId="067FB551" w14:textId="62668529" w:rsidR="007F3FC0" w:rsidRPr="00921193" w:rsidRDefault="007F3FC0" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grave Marker Symbolism and Artistry (</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6268" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD6268" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ates to </w:t>
       </w:r>
-      <w:r w:rsidR="00CD6268" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD6268" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eaven, Woodmen of the World, Masonic, lambs, death’s head, hand-carved, military</w:t>
       </w:r>
-      <w:r w:rsidR="00CD6268" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD6268" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, generally grave markers or elements of grave markers that seem unique</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABCCDA7" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="009B60C6" w:rsidRDefault="00EE7A86" w:rsidP="00EE7A86">
+    <w:p w14:paraId="4ABCCDA7" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...604 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0041304C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52988B2D" w14:textId="482A56F6" w:rsidR="00BE5446" w:rsidRPr="009B60C6" w:rsidRDefault="00B10B15" w:rsidP="00EE7A86">
+    <w:p w14:paraId="52988B2D" w14:textId="482A56F6" w:rsidR="00BE5446" w:rsidRPr="00921193" w:rsidRDefault="00B10B15" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall </w:t>
       </w:r>
-      <w:r w:rsidR="007F321A" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Landscape </w:t>
       </w:r>
-      <w:r w:rsidR="00C92653" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C92653" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Features</w:t>
       </w:r>
-      <w:r w:rsidR="00BE5446" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BE5446" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ex: </w:t>
       </w:r>
-      <w:r w:rsidR="00AD2DA8" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AD2DA8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>topography</w:t>
       </w:r>
-      <w:r w:rsidR="00214E72" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00214E72" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00AD2DA8" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AD2DA8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> water features</w:t>
       </w:r>
-      <w:r w:rsidR="00214E72" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00214E72" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – i.e. pond, lake, river; circulation – i.e. roads, paths, sidewalks; type of landscape – i.e. forest, marsh, swamp;</w:t>
       </w:r>
-      <w:r w:rsidR="00AD2DA8" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AD2DA8" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vegetation</w:t>
       </w:r>
-      <w:r w:rsidR="00BE5446" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BE5446" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F40147" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="009B60C6" w:rsidRDefault="00EE7A86" w:rsidP="00EE7A86">
+    <w:p w14:paraId="34F40147" w14:textId="77777777" w:rsidR="00EE7A86" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...604 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0041304C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...89 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A205102" w14:textId="36EA9D14" w:rsidR="007F3FC0" w:rsidRPr="009B60C6" w:rsidRDefault="00524A45" w:rsidP="00EE7A86">
+    <w:p w14:paraId="6A205102" w14:textId="36EA9D14" w:rsidR="007F3FC0" w:rsidRPr="00921193" w:rsidRDefault="00524A45" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Archeological Potential: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Has there been an archaeological survey of the cemetery or are there known archeological resources in the cemetery (ex: ruins, artifacts, foundation remains, etc.)?</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If so, explain:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F47C486" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRDefault="00EE7A86" w:rsidP="00816745">
+    <w:p w14:paraId="1F47C486" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00EE7A86" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...605 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0041304C" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
-      <w:r w:rsidR="0041304C" w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0041304C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4B1961" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00BE1380" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="15486F23" w14:textId="77777777" w:rsidR="00291268" w:rsidRPr="00921193" w:rsidRDefault="00291268" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE1380">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="1F4B1961" w14:textId="16DC4186" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Scan this completed form along with the written Physical Description and Brief History together and submit as one PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E8C7E9" w14:textId="268AE202" w:rsidR="00BC7C90" w:rsidRDefault="0041304C" w:rsidP="007F321A">
+    <w:p w14:paraId="75E8C7E9" w14:textId="69332014" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="0041304C" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...201 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FE24AA" w14:textId="64E03674" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="18FE24AA" w14:textId="5D27E135" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please submit </w:t>
+        <w:t>Please submit the following items in PDF</w:t>
+      </w:r>
+      <w:r w:rsidR="0088732C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0088732C" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please note, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06B83" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HPD will not be able to begin to evaluate the eligibility of the cemetery until </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B06B83" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B06B83" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following items are submitted</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2CFA" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PDF</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F9675A" w14:textId="2B9EF414" w:rsidR="00BC7C90" w:rsidRDefault="00F248C3" w:rsidP="00BC7C90">
+    <w:p w14:paraId="1D8B4D3F" w14:textId="77777777" w:rsidR="00F937FA" w:rsidRPr="00921193" w:rsidRDefault="00F937FA" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41F9675A" w14:textId="684C7A66" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-293607218"/>
           <w14:checkbox>
-            <w14:checked w14:val="0"/>
+            <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00B800B9" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recent color photographs</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...201 lines deleted...]
-        <w:t xml:space="preserve">Show close-up views representative of all marker types and styles, any unusual grave markers, any buildings or structures, and landscape features. Also include photos of the overall setting, and groupings of markers, plots, </w:t>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Provide clear, high-resolution photographs reflecting the current condition and appearance of the cemetery. Scan these into PDF format on an 8 ½ x 11-inch page with no more than two photos per page. The minimum accepted photo size is 4” x 6” per photo. Please include the property name, address, and the date the photos were taken at the top of each page. Ensure that the photos are captioned with their number and printed in numerical order as numbered on the accompanying site plan. Show close-up views representative of all marker types and styles, any unusual grave markers, any buildings or structures, and landscape features. Also include photos of the overall setting, and groupings of markers, plots, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BC7C90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . . .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C066D00" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="0C066D00" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41037432" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00043BA8" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="41037432" w14:textId="6859B841" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...83 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please number the photos in consecutive order and identify each photo by number and directional arrow on the cemetery map so that we can take a visual tour of the property. (see the attached sample map) so that we can take a visual tour of the district. We cannot review your submission without photographs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009C3069">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009C3069">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the photographs together as one single PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243C4BF8" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="243C4BF8" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="383B2796" w14:textId="582023A2" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00F248C3" w:rsidP="00BC7C90">
+    <w:p w14:paraId="383B2796" w14:textId="6211280E" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1971329863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Site Plan:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please provide a site plan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the cemetery (see </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2CFA" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SAMPLE SITE PLAN below</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). This site plan should delineate cemetery plots/burials, any buildings or structures in the cemetery, landscape features or other significant features (monumental or unusual grave markers, substantial historic vegetation, paths, roads, etc.). Indicate all known sections (such as Jewish, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>African-American</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, potter’s field, etc.) Identify each photo by number and directional arrow on the site plan. See attached examples. Check with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>owner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cemetery</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for available plans or maps. No aerial photos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:t>Submit the Site Plan along with the Location Map as one single PDF.</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit the Site Plan along with the Location Map as one single PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506A6BB3" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="506A6BB3" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1761B9" w14:textId="6F4E79AF" w:rsidR="00BC7C90" w:rsidRPr="00BC7C90" w:rsidRDefault="00F248C3" w:rsidP="00BC7C90">
+    <w:p w14:paraId="2C1761B9" w14:textId="6F4E79AF" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1285965583"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Location Map:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide a map that identifies where the cemetery is located. Maps such as a tax map or Google/Bing Maps are acceptable, provided they are accurately scaled, clearly printed and show the building footprint. </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="00BC7C90">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit the Site Plan along with the Location Map as one single PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65050B6A" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00BC7C90" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="65050B6A" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="356B4425" w14:textId="3104AFA2" w:rsidR="002662E5" w:rsidRPr="002662E5" w:rsidRDefault="00F248C3" w:rsidP="002662E5">
+    <w:p w14:paraId="356B4425" w14:textId="3104AFA2" w:rsidR="002662E5" w:rsidRPr="00921193" w:rsidRDefault="005F6CE1" w:rsidP="00921193">
       <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1717707153"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
+          <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Historic photographs:</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provide historic photographs of the cemetery if available. Historic photographs can be critical to our ability to advise you regarding eligibility, so please </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>make an effort</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00BC7C90" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00BC7C90" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to find any available. Please do not send original photographs.</w:t>
       </w:r>
-      <w:r w:rsidR="002662E5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002662E5" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002662E5" w:rsidRPr="00BE1380">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002662E5" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submit supporting documents such as historic photographs, newspapers, and/or historic maps together as one single PDF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799ADF13" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00BC7C90" w:rsidP="00BC7C90">
+    <w:p w14:paraId="12F696A6" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="00921193" w:rsidRDefault="00BC7C90" w:rsidP="00921193">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F696A6" w14:textId="77777777" w:rsidR="00BC7C90" w:rsidRPr="009B60C6" w:rsidRDefault="00BC7C90" w:rsidP="007F321A">
+    <w:p w14:paraId="615CCF17" w14:textId="06FDB5CB" w:rsidR="00D60A7F" w:rsidRPr="00921193" w:rsidRDefault="00BF7F22" w:rsidP="00921193">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We will contact you </w:t>
       </w:r>
-      <w:r w:rsidR="00B10B15" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">via email </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">after we review your property </w:t>
       </w:r>
-      <w:r w:rsidR="00B10B15" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">with a formal recommendation as to </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>whether you should pursue</w:t>
       </w:r>
-      <w:r w:rsidR="00254D02" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00254D02" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B10B15" w:rsidRPr="009B60C6">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nomination</w:t>
       </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Please remember that</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this</w:t>
+      </w:r>
+      <w:r w:rsidR="00254D02" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>initial submission is only preliminary documentation and d</w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oes not guarantee eligibility. </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B60C6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>National</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B60C6">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Register </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nomination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00254D02" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will require additional research and completion of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10-900 form,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which is available on </w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our website. See website for more information about the full nomination process. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note that any el</w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>igibility determinations expire</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after three years from the date of a determination letter. E</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ven during those three years, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ligibility may </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>require reassessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ny portion of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> property has</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10B15" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undergone</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65F82" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> significant changes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please feel free to contact National Register </w:t>
+      </w:r>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specialist</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6C6F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4532" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>404</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6C6F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4532" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>486</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6C6F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4532" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6377</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or by email at</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6C6F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B60C6">
-[...209 lines deleted...]
-        <w:r w:rsidR="003A2383" w:rsidRPr="003C1FD1">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="003A2383" w:rsidRPr="00921193">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Donald.Rooney@dca.ga.gov</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="007F321A" w:rsidRPr="003C1FD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A6C6F" w:rsidRPr="003C1FD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000A6C6F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C1FD1">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00687D71" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Submit your complete application, formatted into the four total PDFs described above, to the National Register Online Database as directed in the NR-TIGERS National Register External User Guide available at</w:t>
       </w:r>
-      <w:r w:rsidR="007F321A" w:rsidRPr="003C1FD1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007F321A" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D60A7F" w:rsidRPr="00D60A7F">
+      <w:r w:rsidR="00D60A7F" w:rsidRPr="00921193">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00D60A7F" w:rsidRPr="00723ABE">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00D60A7F" w:rsidRPr="00921193">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://dca.georgia.gov/community-assistance/historic-preservation/national-register-historic-places/national-register</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="466BEB22" w14:textId="77777777" w:rsidR="00D60A7F" w:rsidRDefault="00D60A7F" w:rsidP="00B65F82">
-[...25 lines deleted...]
-    <w:p w14:paraId="6A4EEB43" w14:textId="77777777" w:rsidR="00BF7F22" w:rsidRPr="009B60C6" w:rsidRDefault="00BF7F22" w:rsidP="00BF7F22">
+    <w:p w14:paraId="7F3284D9" w14:textId="77777777" w:rsidR="00AC7634" w:rsidRPr="00921193" w:rsidRDefault="00AC7634" w:rsidP="00921193">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...27 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="70A45B3A" w14:textId="77777777" w:rsidR="0016560F" w:rsidRPr="009B60C6" w:rsidRDefault="0016560F" w:rsidP="00BF7F22">
+    <w:p w14:paraId="62C0BC99" w14:textId="77777777" w:rsidR="00AC7634" w:rsidRDefault="00AC7634" w:rsidP="00921193">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="36"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B60C6">
-[...2 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="6AAD8652" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8D3229" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFF2B78" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5280D5CE" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB405F9" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4715A6FE" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDFF0B6" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA5A926" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4D0414" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB12AA1" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4380F6CF" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D35AAD" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C117175" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF7A350" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEEBE50" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549505D5" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1854EB" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063C174F" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F413CB" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AC6B19" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CFE69F" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E46963" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400E6931" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EBA0D6" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E38DAAE" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197C2A1A" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C942051" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721D4554" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F570F89" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB096A3" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE3D69E" w14:textId="77777777" w:rsidR="0017673C" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42802DE4" w14:textId="77777777" w:rsidR="0017673C" w:rsidRPr="00921193" w:rsidRDefault="0017673C" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648A5B8C" w14:textId="5F9B3608" w:rsidR="00AC7634" w:rsidRPr="00921193" w:rsidRDefault="00AC7634" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3BAEFC" w14:textId="79DC1D47" w:rsidR="00AC7634" w:rsidRPr="00921193" w:rsidRDefault="00AC7634" w:rsidP="00921193">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SAMPLE SITE PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4CC3DE" w14:textId="630FA19F" w:rsidR="00BF7F22" w:rsidRDefault="00CA6D70" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73A71BDB" wp14:editId="7FE66DB3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4152900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7640955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="485775" cy="45085"/>
+                <wp:effectExtent l="19050" t="57150" r="28575" b="31115"/>
+                <wp:wrapNone/>
+                <wp:docPr id="784179188" name="Arrow: Right 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm rot="21265396">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="485775" cy="45085"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rightArrow">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="71478E3F" id="_x0000_t13" coordsize="21600,21600" o:spt="13" adj="16200,5400" path="m@0,l@0@1,0@1,0@2@0@2@0,21600,21600,10800xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="sum height 0 #1"/>
+                  <v:f eqn="sum 10800 0 #1"/>
+                  <v:f eqn="sum width 0 #0"/>
+                  <v:f eqn="prod @4 @3 10800"/>
+                  <v:f eqn="sum width 0 @5"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,@1,@6,@2"/>
+                <v:handles>
+                  <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Arrow: Right 2" o:spid="_x0000_s1026" type="#_x0000_t13" style="position:absolute;margin-left:327pt;margin-top:601.65pt;width:38.25pt;height:3.55pt;rotation:-365477fd;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeEnsIhwIAAJkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nST+COkXQosOA&#10;oi3WDj2rshQbkEWNUuJkv36U7DhtV+xQ7CJQIvlIPpE8v9i2hm0U+gZsyYujnDNlJVSNXZX85+P1&#10;l1POfBC2EgasKvlOeX6x+PzpvHNzNYEaTKWQEYj1886VvA7BzbPMy1q1wh+BU5aUGrAVga64yioU&#10;HaG3Jpvk+XHWAVYOQSrv6fWqV/JFwtdayXCntVeBmZJTbiGdmM7neGaLczFfoXB1I4c0xAeyaEVj&#10;KegIdSWCYGts/oJqG4ngQYcjCW0GWjdSpRqomiJ/U81DLZxKtRA53o00+f8HK283D+4eiYbO+bkn&#10;MVax1dgyBGJrUkyOZ1/PjlNxlC7bJu52I3dqG5ikx+np7ORkxpkk1XSWn84itVkPFSEd+vBNQcui&#10;UHJsVnVYIkKXkMXmxofeYW8YnTyYprpujEmX2BPq0iDbCPrNsC2GEK+sjP2QI2UaPbMDC0kKO6Mi&#10;nrE/lGZNRYVOUsKpQQ/JCCmVDUWvqkWl+hyLWZ6nHiP40SPRkgAjsqbqRuwB4HWhe+yensE+uqrU&#10;36Nz/q/EeufRI0UGG0bntrGA7wEYqmqI3NvvSeqpiSw9Q7W7x75faMa8k9cNffKN8OFeII0TPdKK&#10;CHd0aANdyWGQOKsBf7/3Hu2py0nLWUfjWXL/ay1QcWa+W+r/s2I6jfOcLtPZyYQu+FLz/FJj1+0l&#10;UM8UKbskRvtg9qJGaJ9okyxjVFIJKyl2yWXA/eUy9GuDdpFUy2Uyoxl2ItzYBycjeGQ1tu/j9kmg&#10;Gzo90ITcwn6UxfxNq/e20dPCch1AN2kODrwOfNP8p8YZdlVcMC/vyeqwURd/AAAA//8DAFBLAwQU&#10;AAYACAAAACEA7hlGA+EAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Kjd&#10;pj8Q4lQVCHGglxYkrm68xBHxOoqdNvD0bE/luDOj2W+K9ehbccQ+NoE0TCcKBFIVbEO1ho/3l7t7&#10;EDEZsqYNhBp+MMK6vL4qTG7DiXZ43KdacAnF3GhwKXW5lLFy6E2chA6Jva/Qe5P47Gtpe3Pict/K&#10;mVJL6U1D/MGZDp8cVt/7wWvYPvjnYfv6u3pLu64NWWXd58ZqfXszbh5BJBzTJQxnfEaHkpkOYSAb&#10;RathuZjzlsTGTGUZCI6sMrUAcThLUzUHWRby/4ryDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAN4SewiHAgAAmQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAO4ZRgPhAAAADQEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" adj="20598" fillcolor="black [3213]" strokecolor="black [3213]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C72767C" wp14:editId="69B83F81">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3600450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7526655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="647700" cy="276225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1284969936" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="647700" cy="276225"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1A7F48C6" w14:textId="259C2BC9" w:rsidR="00071E01" w:rsidRPr="00071E01" w:rsidRDefault="00071E01">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00071E01">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>N</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CA6D70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>orth</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5C72767C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:283.5pt;margin-top:592.65pt;width:51pt;height:21.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh3MMSFQIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815JVL6lgOXATuChg&#10;JAGcImeaIi0BFIclaUvu13dIyQvSnopeqBnOaJb3Hhf3XaPIUVhXgy7oeJRSIjSHstb7gv54XX+6&#10;o8R5pkumQIuCnoSj98uPHxatyUUGFahSWIJFtMtbU9DKe5MnieOVaJgbgREagxJswzy6dp+UlrVY&#10;vVFJlqazpAVbGgtcOIe3j32QLmN9KQX3z1I64YkqKM7m42njuQtnslywfG+ZqWo+jMH+YYqG1Rqb&#10;Xko9Ms/IwdZ/lGpqbsGB9CMOTQJS1lzEHXCbcfpum23FjIi7IDjOXGBy/68sfzpuzYslvvsKHRIY&#10;AGmNyx1ehn06aZvwxUkJxhHC0wU20XnC8XI2mc9TjHAMZfNZlk1DleT6s7HOfxPQkGAU1CIrESx2&#10;3Djfp55TQi8N61qpyIzSpMUGn6dp/OESweJKY4/rqMHy3a4b5t9BecK1LPSMO8PXNTbfMOdfmEWK&#10;cV6UrX/GQyrAJjBYlFRgf/3tPuQj8hilpEXJFNT9PDArKFHfNXLyZTyZBI1FZzKdZ+jY28juNqIP&#10;zQOgKsf4QAyPZsj36mxKC80bqnsVumKIaY69C+rP5oPvhYyvg4vVKiahqgzzG701PJQOcAZoX7s3&#10;Zs2Av0finuAsLpa/o6HP7YlYHTzIOnIUAO5RHXBHRUaWh9cTJH/rx6zrG1/+BgAA//8DAFBLAwQU&#10;AAYACAAAACEAOqb7jOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;oAQT4lRVpAoJwaGlF25O7CYR9jrEbhv4epZTOe7MaPZNuZqdZSczhcGjhOUiAWaw9XrATsL+fXMn&#10;gIWoUCvr0Uj4NgFW1fVVqQrtz7g1p13sGJVgKJSEPsax4Dy0vXEqLPxokLyDn5yKdE4d15M6U7mz&#10;PE2SnDs1IH3o1Wjq3rSfu6OT8FJv3tS2SZ34sfXz62E9fu0/Milvb+b1E7Bo5ngJwx8+oUNFTI0/&#10;og7MSsjyB9oSyViK7B4YRfL8kaSGpDQVAnhV8v8rql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4dzDEhUCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAOqb7jOMAAAANAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1A7F48C6" w14:textId="259C2BC9" w:rsidR="00071E01" w:rsidRPr="00071E01" w:rsidRDefault="00071E01">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00071E01">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>N</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CA6D70">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>orth</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0016560F" w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="580308F8" wp14:editId="077BEC89">
-[...69 lines deleted...]
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="382E0076" wp14:editId="57D48DA6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="382E0076" wp14:editId="54F4A1A2">
             <wp:extent cx="6486525" cy="8191500"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr="cemetery plan2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2" descr="cemetery plan2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6486525" cy="8191500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BF7F22" w:rsidRPr="009B60C6" w:rsidSect="008C1C7D">
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="1780BE4B" w14:textId="77777777" w:rsidR="00E11C81" w:rsidRDefault="00E11C81" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455CABC8" w14:textId="77777777" w:rsidR="00E11C81" w:rsidRDefault="00E11C81" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1A7A31" w14:textId="77777777" w:rsidR="004936F4" w:rsidRDefault="004936F4" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4397A262" w14:textId="7AC07341" w:rsidR="00E11C81" w:rsidRPr="00D2168F" w:rsidRDefault="00D2168F" w:rsidP="00D2168F">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk236049925"/>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SAMPLE SITE PLAN</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="48D012D6" w14:textId="086C76DB" w:rsidR="00E11C81" w:rsidRDefault="00E11C81" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB5AAE3" w14:textId="526F5E97" w:rsidR="00E11C81" w:rsidRDefault="00E11C81" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56ECF619" w14:textId="2A773B37" w:rsidR="004936F4" w:rsidRDefault="00424632" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00424632">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B2779A2" wp14:editId="585C07C5">
+            <wp:extent cx="6858000" cy="8096885"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1664569604" name="Picture 1" descr="Diagram&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1664569604" name="Picture 1" descr="Diagram&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6858000" cy="8096885"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266E6AC2" w14:textId="77777777" w:rsidR="00DD4D51" w:rsidRDefault="00DD4D51" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B330BA" w14:textId="77777777" w:rsidR="004936F4" w:rsidRDefault="004936F4" w:rsidP="004936F4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921193">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SAMPLE SITE PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C26ABB" w14:textId="5823F792" w:rsidR="004936F4" w:rsidRPr="00D2168F" w:rsidRDefault="004936F4" w:rsidP="004936F4">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004936F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76DD7C05" wp14:editId="7BA2C0B5">
+            <wp:extent cx="6629400" cy="8502433"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1132690288" name="Picture 1" descr="Diagram&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1132690288" name="Picture 1" descr="Diagram&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6629400" cy="8502433"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FCDCE5" w14:textId="77777777" w:rsidR="004936F4" w:rsidRDefault="004936F4" w:rsidP="00921193">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004936F4" w:rsidSect="008C1C7D">
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="720" w:bottom="576" w:left="720" w:header="576" w:footer="346" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46390087" w14:textId="77777777" w:rsidR="00C05B3A" w:rsidRDefault="00C05B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="191C7A8F" w14:textId="77777777" w:rsidR="00C05B3A" w:rsidRDefault="00C05B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2AC7E5C7" w14:textId="77777777" w:rsidR="004767FD" w:rsidRDefault="004767FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="left" w:pos="6075"/>
         <w:tab w:val="left" w:pos="6600"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="175872F4" w14:textId="77777777" w:rsidR="00C05B3A" w:rsidRDefault="00C05B3A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7F0014A6" w14:textId="77777777" w:rsidR="00C05B3A" w:rsidRDefault="00C05B3A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid1"/>
       <w:tblW w:w="11160" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2014"/>
       <w:gridCol w:w="7131"/>
       <w:gridCol w:w="2015"/>
     </w:tblGrid>
     <w:tr w:rsidR="00031395" w:rsidRPr="00944AC9" w14:paraId="711FF990" w14:textId="77777777" w:rsidTr="00780156">
       <w:trPr>
         <w:trHeight w:val="450"/>
         <w:jc w:val="center"/>
       </w:trPr>
@@ -18631,51 +21762,51 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11160" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="72B5EF5D" w14:textId="77777777" w:rsidR="00031395" w:rsidRPr="00944AC9" w:rsidRDefault="00031395" w:rsidP="00031395">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4680"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00944AC9">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55467C34" wp14:editId="0C17BEE5">
                 <wp:extent cx="4572000" cy="745309"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="6" name="Picture 6"/>
+                <wp:docPr id="1418039928" name="Picture 1418039928"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect t="24547"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
@@ -18692,51 +21823,51 @@
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4C7DBB87" w14:textId="77777777" w:rsidR="00031395" w:rsidRDefault="00031395" w:rsidP="00031395">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04990A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6748CADE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19099,245 +22230,383 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="214858320">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="948049116">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1965304374">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E21516"/>
     <w:rsid w:val="00007892"/>
+    <w:rsid w:val="00014510"/>
     <w:rsid w:val="00020DA0"/>
     <w:rsid w:val="00031395"/>
+    <w:rsid w:val="00044ACC"/>
+    <w:rsid w:val="000545AD"/>
+    <w:rsid w:val="00055D7E"/>
     <w:rsid w:val="0006359B"/>
+    <w:rsid w:val="00071E01"/>
     <w:rsid w:val="0009076F"/>
+    <w:rsid w:val="000955BA"/>
     <w:rsid w:val="00096CE8"/>
     <w:rsid w:val="00096CE9"/>
     <w:rsid w:val="000A6C6F"/>
+    <w:rsid w:val="000B3785"/>
+    <w:rsid w:val="000C6D55"/>
     <w:rsid w:val="0010384D"/>
+    <w:rsid w:val="001223B4"/>
     <w:rsid w:val="00147E10"/>
+    <w:rsid w:val="00161D79"/>
+    <w:rsid w:val="00164E9F"/>
     <w:rsid w:val="0016560F"/>
+    <w:rsid w:val="0017673C"/>
+    <w:rsid w:val="001912E9"/>
+    <w:rsid w:val="0019273F"/>
     <w:rsid w:val="001A554C"/>
+    <w:rsid w:val="001A7107"/>
     <w:rsid w:val="001B0356"/>
     <w:rsid w:val="001B47AD"/>
     <w:rsid w:val="001C4532"/>
     <w:rsid w:val="001C7D4C"/>
     <w:rsid w:val="001D6FF6"/>
+    <w:rsid w:val="001F42AF"/>
     <w:rsid w:val="001F4432"/>
     <w:rsid w:val="001F7960"/>
+    <w:rsid w:val="002019B6"/>
     <w:rsid w:val="0020293D"/>
+    <w:rsid w:val="00206060"/>
     <w:rsid w:val="00214E72"/>
+    <w:rsid w:val="002247D3"/>
     <w:rsid w:val="002417E2"/>
     <w:rsid w:val="002444C9"/>
+    <w:rsid w:val="00245F14"/>
     <w:rsid w:val="002477EB"/>
     <w:rsid w:val="00254D02"/>
+    <w:rsid w:val="00256DC6"/>
+    <w:rsid w:val="0026072F"/>
     <w:rsid w:val="002662E5"/>
+    <w:rsid w:val="002670A7"/>
+    <w:rsid w:val="002679AE"/>
     <w:rsid w:val="00284FAC"/>
     <w:rsid w:val="00285922"/>
+    <w:rsid w:val="00291268"/>
     <w:rsid w:val="002A1055"/>
+    <w:rsid w:val="002E09D8"/>
     <w:rsid w:val="002F0881"/>
+    <w:rsid w:val="00303BA9"/>
+    <w:rsid w:val="003174CD"/>
+    <w:rsid w:val="003206D9"/>
     <w:rsid w:val="003253BA"/>
     <w:rsid w:val="00335A30"/>
+    <w:rsid w:val="0033766B"/>
     <w:rsid w:val="00347E98"/>
+    <w:rsid w:val="00361BCE"/>
     <w:rsid w:val="00367105"/>
+    <w:rsid w:val="00377626"/>
+    <w:rsid w:val="003818C6"/>
+    <w:rsid w:val="00397FC8"/>
     <w:rsid w:val="003A2383"/>
+    <w:rsid w:val="003B29C5"/>
     <w:rsid w:val="003B671F"/>
     <w:rsid w:val="003C1FD1"/>
+    <w:rsid w:val="003C32B6"/>
     <w:rsid w:val="003D6686"/>
     <w:rsid w:val="003F275F"/>
+    <w:rsid w:val="003F7C0D"/>
+    <w:rsid w:val="00400C4C"/>
+    <w:rsid w:val="00403D92"/>
     <w:rsid w:val="0041304C"/>
+    <w:rsid w:val="00424632"/>
     <w:rsid w:val="004346A1"/>
     <w:rsid w:val="00450C61"/>
     <w:rsid w:val="004767FD"/>
     <w:rsid w:val="0047683F"/>
+    <w:rsid w:val="00477069"/>
+    <w:rsid w:val="0048160D"/>
+    <w:rsid w:val="004936F4"/>
+    <w:rsid w:val="004C2CFA"/>
     <w:rsid w:val="004C68C2"/>
+    <w:rsid w:val="004D4751"/>
     <w:rsid w:val="004F3490"/>
+    <w:rsid w:val="004F58CA"/>
+    <w:rsid w:val="00501D08"/>
     <w:rsid w:val="00524A45"/>
+    <w:rsid w:val="0053170F"/>
+    <w:rsid w:val="005403EA"/>
+    <w:rsid w:val="005457FE"/>
+    <w:rsid w:val="0056447A"/>
     <w:rsid w:val="005747D7"/>
     <w:rsid w:val="005A3FCE"/>
+    <w:rsid w:val="005D1B8F"/>
     <w:rsid w:val="005D1DDB"/>
     <w:rsid w:val="005D46AE"/>
     <w:rsid w:val="005D62B8"/>
+    <w:rsid w:val="005E22AA"/>
+    <w:rsid w:val="005F6CE1"/>
+    <w:rsid w:val="00620846"/>
+    <w:rsid w:val="00620C57"/>
+    <w:rsid w:val="00653473"/>
     <w:rsid w:val="006759C0"/>
     <w:rsid w:val="00677E41"/>
+    <w:rsid w:val="00685AF1"/>
     <w:rsid w:val="00687D71"/>
+    <w:rsid w:val="00691086"/>
     <w:rsid w:val="00693999"/>
+    <w:rsid w:val="006A0D7B"/>
     <w:rsid w:val="006C5A5A"/>
+    <w:rsid w:val="006C63D5"/>
+    <w:rsid w:val="006E4635"/>
     <w:rsid w:val="00705621"/>
     <w:rsid w:val="0072323C"/>
     <w:rsid w:val="00723B0A"/>
+    <w:rsid w:val="00743105"/>
     <w:rsid w:val="0074438D"/>
+    <w:rsid w:val="007774D4"/>
     <w:rsid w:val="007A5211"/>
+    <w:rsid w:val="007B6724"/>
     <w:rsid w:val="007B699E"/>
     <w:rsid w:val="007C71C1"/>
+    <w:rsid w:val="007F08E6"/>
+    <w:rsid w:val="007F2BA3"/>
     <w:rsid w:val="007F321A"/>
     <w:rsid w:val="007F3FC0"/>
     <w:rsid w:val="007F5D3E"/>
     <w:rsid w:val="00806BFE"/>
     <w:rsid w:val="00816745"/>
     <w:rsid w:val="008246E2"/>
+    <w:rsid w:val="00837C5A"/>
+    <w:rsid w:val="00857768"/>
+    <w:rsid w:val="0086373D"/>
+    <w:rsid w:val="0086798A"/>
+    <w:rsid w:val="00885974"/>
+    <w:rsid w:val="0088732C"/>
+    <w:rsid w:val="00891D78"/>
     <w:rsid w:val="00895E58"/>
     <w:rsid w:val="008B0D32"/>
     <w:rsid w:val="008C1C7D"/>
+    <w:rsid w:val="008C79DB"/>
     <w:rsid w:val="00900D18"/>
     <w:rsid w:val="009154DD"/>
+    <w:rsid w:val="00921193"/>
     <w:rsid w:val="00921A89"/>
     <w:rsid w:val="00923E13"/>
+    <w:rsid w:val="0092482B"/>
     <w:rsid w:val="009263AB"/>
     <w:rsid w:val="0093408C"/>
+    <w:rsid w:val="009349D7"/>
     <w:rsid w:val="00934A42"/>
+    <w:rsid w:val="00935049"/>
+    <w:rsid w:val="00955ED1"/>
+    <w:rsid w:val="00964973"/>
     <w:rsid w:val="009826EB"/>
     <w:rsid w:val="00987ABA"/>
+    <w:rsid w:val="009A038D"/>
     <w:rsid w:val="009A2917"/>
+    <w:rsid w:val="009A6DDF"/>
+    <w:rsid w:val="009B0092"/>
     <w:rsid w:val="009B60C6"/>
+    <w:rsid w:val="009C7996"/>
     <w:rsid w:val="009D08B7"/>
     <w:rsid w:val="009D46E6"/>
+    <w:rsid w:val="009D6494"/>
     <w:rsid w:val="009E62E4"/>
     <w:rsid w:val="009F7C06"/>
     <w:rsid w:val="00A1236B"/>
     <w:rsid w:val="00A306D6"/>
+    <w:rsid w:val="00A56E0A"/>
+    <w:rsid w:val="00A57B80"/>
+    <w:rsid w:val="00A630BA"/>
+    <w:rsid w:val="00A75427"/>
+    <w:rsid w:val="00A77DDC"/>
+    <w:rsid w:val="00A77F11"/>
     <w:rsid w:val="00A831E7"/>
+    <w:rsid w:val="00AC7634"/>
     <w:rsid w:val="00AD2DA8"/>
+    <w:rsid w:val="00AE4025"/>
+    <w:rsid w:val="00AE6E7C"/>
     <w:rsid w:val="00AF5028"/>
+    <w:rsid w:val="00AF7900"/>
+    <w:rsid w:val="00B06B83"/>
     <w:rsid w:val="00B10B15"/>
+    <w:rsid w:val="00B416E3"/>
+    <w:rsid w:val="00B52794"/>
     <w:rsid w:val="00B65F82"/>
+    <w:rsid w:val="00B66F34"/>
+    <w:rsid w:val="00B800B9"/>
+    <w:rsid w:val="00B8247F"/>
+    <w:rsid w:val="00B87AEC"/>
+    <w:rsid w:val="00BA0D24"/>
     <w:rsid w:val="00BA363C"/>
+    <w:rsid w:val="00BA4697"/>
     <w:rsid w:val="00BC7C90"/>
     <w:rsid w:val="00BE5446"/>
+    <w:rsid w:val="00BF254A"/>
     <w:rsid w:val="00BF7F22"/>
     <w:rsid w:val="00C05278"/>
     <w:rsid w:val="00C05B3A"/>
+    <w:rsid w:val="00C1022D"/>
+    <w:rsid w:val="00C20827"/>
+    <w:rsid w:val="00C22B00"/>
+    <w:rsid w:val="00C33166"/>
+    <w:rsid w:val="00C34269"/>
+    <w:rsid w:val="00C70D0F"/>
     <w:rsid w:val="00C73728"/>
     <w:rsid w:val="00C91A38"/>
     <w:rsid w:val="00C92653"/>
     <w:rsid w:val="00CA13D0"/>
+    <w:rsid w:val="00CA6D70"/>
+    <w:rsid w:val="00CB2C7A"/>
     <w:rsid w:val="00CC0574"/>
     <w:rsid w:val="00CC3861"/>
+    <w:rsid w:val="00CD5D73"/>
     <w:rsid w:val="00CD6268"/>
     <w:rsid w:val="00D00B12"/>
     <w:rsid w:val="00D00DFD"/>
+    <w:rsid w:val="00D2168F"/>
     <w:rsid w:val="00D30F9F"/>
+    <w:rsid w:val="00D36471"/>
+    <w:rsid w:val="00D44BD6"/>
     <w:rsid w:val="00D60A7F"/>
+    <w:rsid w:val="00D718F3"/>
     <w:rsid w:val="00D75089"/>
+    <w:rsid w:val="00D8024A"/>
     <w:rsid w:val="00D809A3"/>
+    <w:rsid w:val="00DC530E"/>
+    <w:rsid w:val="00DD401D"/>
+    <w:rsid w:val="00DD4D51"/>
+    <w:rsid w:val="00DE4C98"/>
     <w:rsid w:val="00E00702"/>
     <w:rsid w:val="00E10B73"/>
+    <w:rsid w:val="00E11C81"/>
     <w:rsid w:val="00E21516"/>
+    <w:rsid w:val="00E30C3B"/>
     <w:rsid w:val="00E8146A"/>
     <w:rsid w:val="00E85B63"/>
     <w:rsid w:val="00E87B10"/>
     <w:rsid w:val="00E922B8"/>
     <w:rsid w:val="00EA06FC"/>
+    <w:rsid w:val="00EB41CB"/>
     <w:rsid w:val="00EC2234"/>
     <w:rsid w:val="00EE3D8F"/>
     <w:rsid w:val="00EE6D90"/>
     <w:rsid w:val="00EE7A86"/>
     <w:rsid w:val="00EF7290"/>
+    <w:rsid w:val="00EF739E"/>
+    <w:rsid w:val="00EF77F5"/>
+    <w:rsid w:val="00F06114"/>
+    <w:rsid w:val="00F14F01"/>
     <w:rsid w:val="00F248C3"/>
+    <w:rsid w:val="00F265D8"/>
     <w:rsid w:val="00F30955"/>
     <w:rsid w:val="00F32389"/>
+    <w:rsid w:val="00F609F7"/>
     <w:rsid w:val="00F62EF8"/>
     <w:rsid w:val="00F67AC2"/>
     <w:rsid w:val="00F70202"/>
     <w:rsid w:val="00F80671"/>
     <w:rsid w:val="00F936AF"/>
+    <w:rsid w:val="00F937FA"/>
+    <w:rsid w:val="00FD56BC"/>
+    <w:rsid w:val="00FD6A0F"/>
     <w:rsid w:val="00FF453D"/>
+    <w:rsid w:val="00FF4910"/>
+    <w:rsid w:val="00FF49C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1878402B"/>
   <w15:docId w15:val="{74865618-1E34-425A-AF9E-6E12E7FDD2E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19955,77 +23224,142 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00031395"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="112333956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="517619075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="657463799">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="986712406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1065564510">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1809132410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Donald.Rooney@dca.ga.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dca.georgia.gov/community-assistance/historic-preservation/national-register-historic-places/national-register" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dca.georgia.gov/community-assistance/historic-preservation/research-and-documentation-tools/historic-contexts-and" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Donald.Rooney@dca.ga.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chicora.org/pdfs/Types%20of%20markers.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB41-Complete.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dca.georgia.gov/community-assistance/historic-preservation/national-register-historic-places/national-register" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB41-Complete.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nps.gov/subjects/nationalregister/upload/NRB-15_web508.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20299,76 +23633,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B07877B2-ADC1-45E7-AF3D-C5F60E11277C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11700</Characters>
+  <Pages>9</Pages>
+  <Words>1834</Words>
+  <Characters>14940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Georgia Dept. of Natural Resources</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13090</CharactersWithSpaces>
+  <CharactersWithSpaces>16741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2097172</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:lynn.speno@dnr.ga.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>