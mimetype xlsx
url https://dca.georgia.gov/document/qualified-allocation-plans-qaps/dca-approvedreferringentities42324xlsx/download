--- v0 (2025-10-01)
+++ v1 (2026-04-03)
@@ -7,1227 +7,1818 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gadca-my.sharepoint.com/personal/melissa_florkowski_dca_ga_gov/Documents/Documents/QAP Work/2024 QAP/ISH conversations/Deliverables to publish/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gadca.sharepoint.com/WorkGroups/HFD/Main Content Area/oah/joint/Shared Documents/Policy Team/Policy Implementation/Integrated Supportive Housing/Implementation Planning Post-QAP/Referring Entities &amp; PBRA coordination/Referring Entities Lists to Publish/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B72B558A-C34C-4E83-A919-7E4814104341}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="483" documentId="8_{E1E62F46-ABEB-46E8-B2FB-CF65C16187FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E486429D-245F-4A93-8C25-C66440A2B168}"/>
   <bookViews>
-    <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="12675" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView minimized="1" xWindow="2496" yWindow="1560" windowWidth="7500" windowHeight="9048" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="2" r:id="rId1"/>
     <sheet name="Referring Entities List" sheetId="1" r:id="rId2"/>
     <sheet name="HSP Regions County List" sheetId="4" r:id="rId3"/>
     <sheet name="Updates" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="376">
   <si>
     <t>Introduction:</t>
   </si>
   <si>
+    <t>Geography Served</t>
+  </si>
+  <si>
+    <t>Contact </t>
+  </si>
+  <si>
+    <t>Email</t>
+  </si>
+  <si>
+    <t>Phone</t>
+  </si>
+  <si>
+    <t>Contact 2</t>
+  </si>
+  <si>
+    <t>Balance of State</t>
+  </si>
+  <si>
+    <t>All areas not served by below CoCs</t>
+  </si>
+  <si>
+    <t>Joshua Gray</t>
+  </si>
+  <si>
+    <t>josh.gray@dca.ga.gov</t>
+  </si>
+  <si>
+    <t>404-327-6811</t>
+  </si>
+  <si>
+    <t>Athens-Clarke County</t>
+  </si>
+  <si>
+    <t>Lillian Sronkoski</t>
+  </si>
+  <si>
+    <t>lillian.sronkoski@accgov.com</t>
+  </si>
+  <si>
+    <t>706-613-3155</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>Paisley Stewart</t>
+  </si>
+  <si>
+    <t>pstewart@partnersforhome.org</t>
+  </si>
+  <si>
+    <t>618-237-7486</t>
+  </si>
+  <si>
+    <t>Fulton County</t>
+  </si>
+  <si>
+    <t>Dawn Butler</t>
+  </si>
+  <si>
+    <t>dawn.butler@fultoncountyga.gov</t>
+  </si>
+  <si>
+    <t>404-612-0746</t>
+  </si>
+  <si>
+    <t>Augusta-Richmond County</t>
+  </si>
+  <si>
+    <t>Columbus-Muscogee</t>
+  </si>
+  <si>
+    <t>Columbus-Muscogee County</t>
+  </si>
+  <si>
+    <t>Pat Frey</t>
+  </si>
+  <si>
+    <t>pfrey@unitedcv.org</t>
+  </si>
+  <si>
+    <t>706-464-8044</t>
+  </si>
+  <si>
+    <t>Marietta/Cobb County</t>
+  </si>
+  <si>
+    <t>Melanie Kagan</t>
+  </si>
+  <si>
+    <t>MelanieKagan@TheCFR.org</t>
+  </si>
+  <si>
+    <t>770.428.2601 x 226</t>
+  </si>
+  <si>
+    <t>Savannah/Chatham Counthy</t>
+  </si>
+  <si>
+    <t>Savannah/Chatham County</t>
+  </si>
+  <si>
+    <t>Jennifer Dulong</t>
+  </si>
+  <si>
+    <t>jdulong@homelessauthority.org</t>
+  </si>
+  <si>
+    <t>912-977-4864</t>
+  </si>
+  <si>
+    <t>DeKalb County</t>
+  </si>
+  <si>
+    <t>Dekalb County</t>
+  </si>
+  <si>
+    <t>Melvia Richards</t>
+  </si>
+  <si>
+    <t>mwrichards@dekalbcountyga.gov</t>
+  </si>
+  <si>
+    <t>404-630-2335</t>
+  </si>
+  <si>
+    <t>Advantage HSP</t>
+  </si>
+  <si>
+    <t>Evan Mills</t>
+  </si>
+  <si>
+    <t>evan.mills@advantagebhs.org</t>
+  </si>
+  <si>
+    <t>706-247-5270</t>
+  </si>
+  <si>
+    <t>Krysten Shipley-Holloway</t>
+  </si>
+  <si>
+    <t>krysten.holloway@advantagebhs.org</t>
+  </si>
+  <si>
+    <t>706-765-8345</t>
+  </si>
+  <si>
+    <t>Step Up on Second</t>
+  </si>
+  <si>
+    <t>Melissa Graves</t>
+  </si>
+  <si>
+    <t>mgraves@stepup.org</t>
+  </si>
+  <si>
+    <t>470-445-1945</t>
+  </si>
+  <si>
+    <t>Arthur Murray</t>
+  </si>
+  <si>
+    <t>amurray@stepup.org</t>
+  </si>
+  <si>
+    <t>404-235-9658</t>
+  </si>
+  <si>
+    <t>Claratel Behavioral Health</t>
+  </si>
+  <si>
+    <t>Jennifer Haines-Pruitt</t>
+  </si>
+  <si>
+    <t>jenniferhp@claratel.org</t>
+  </si>
+  <si>
+    <t>404-348-3306</t>
+  </si>
+  <si>
+    <t>Fabio van der Merwe</t>
+  </si>
+  <si>
+    <t>fabiov@dekcsb.org</t>
+  </si>
+  <si>
+    <t>404-294-3836</t>
+  </si>
+  <si>
+    <t>View Point Health</t>
+  </si>
+  <si>
+    <t>Danielle J. Carico</t>
+  </si>
+  <si>
+    <t>danielle.carico@vphealth.org</t>
+  </si>
+  <si>
+    <t>770-715-1342</t>
+  </si>
+  <si>
+    <t>Grady Health Systems</t>
+  </si>
+  <si>
+    <t>Nyasha Pace</t>
+  </si>
+  <si>
+    <t>space@gmh.edu</t>
+  </si>
+  <si>
+    <t>404-616-6251</t>
+  </si>
+  <si>
+    <t>Phillip Famber</t>
+  </si>
+  <si>
+    <t>pcfamber@gmh.edu</t>
+  </si>
+  <si>
+    <t>Legacy Behavioral Health Services</t>
+  </si>
+  <si>
+    <t>Latonya Kelly</t>
+  </si>
+  <si>
+    <t>lkelly@bhsga.com</t>
+  </si>
+  <si>
+    <t>229-305-5580</t>
+  </si>
+  <si>
+    <t>Jeff Hall</t>
+  </si>
+  <si>
+    <t>jhall@bhsga.com</t>
+  </si>
+  <si>
+    <t>229-300-0670</t>
+  </si>
+  <si>
+    <t>Carlos Baker</t>
+  </si>
+  <si>
+    <t>cbaker@bhsga.com</t>
+  </si>
+  <si>
+    <t>912-353-0108</t>
+  </si>
+  <si>
+    <t>Volunteers of America Southeast</t>
+  </si>
+  <si>
+    <t>Jenn Rogers</t>
+  </si>
+  <si>
+    <t>jrogers@voase.org</t>
+  </si>
+  <si>
+    <t>706-339-5928</t>
+  </si>
+  <si>
+    <t>Banks, Dawson, Forsyth, Franklin, Habersham, Hall, Hart, Lumpkin, Rabun, Stephens, Towns, Union, White</t>
+  </si>
+  <si>
+    <t>Elaine Harkins</t>
+  </si>
+  <si>
+    <t>eeharkins@legacylink.org</t>
+  </si>
+  <si>
+    <t>Atkinson, Bacon, Ben Hill, Berrien, Brantley, Brooks, Charlton, Clinch, Coffee, Cook, Echols, Irwin, Lanier, Lowndes, Pierce, Tift, Turner, Ware</t>
+  </si>
+  <si>
+    <t>Angela Swinford</t>
+  </si>
+  <si>
+    <t>aswinford@sgrc.us</t>
+  </si>
+  <si>
+    <t>Scott Courson</t>
+  </si>
+  <si>
+    <t>tscourson@sgrc.us</t>
+  </si>
+  <si>
+    <t>912-285-6097</t>
+  </si>
+  <si>
+    <t>Bartow, Catoosa, Chattooga, Dade, Fannin, Floyd, Gilmer, Gordon, Haralson, Murray, Paulding, Pickens, Polk, Walker, Whitfield</t>
+  </si>
+  <si>
+    <t>Lynne Reeves</t>
+  </si>
+  <si>
+    <t>lreeves@nwgrc.org</t>
+  </si>
+  <si>
+    <t>Lindsay Wilson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">lwilson@nwgrc.org </t>
+  </si>
+  <si>
+    <t>706-295-6485</t>
+  </si>
+  <si>
+    <t>Cherokee, Cobb, Gwinnett, Douglas, Fulton, Dekalb,  Fayette, Clayton, Henry, Rockdale</t>
+  </si>
+  <si>
+    <t>Joy Appel</t>
+  </si>
+  <si>
+    <t>jappel@atlantaregional.org</t>
+  </si>
+  <si>
+    <t>470-378-1663</t>
+  </si>
+  <si>
+    <t>Arin Yost</t>
+  </si>
+  <si>
+    <t>ayost@atlantaregional.org</t>
+  </si>
+  <si>
+    <t>Sowega Council on Aging</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Erin Willingham </t>
+  </si>
+  <si>
+    <t>erin.willingham@sowegacoa.org</t>
+  </si>
+  <si>
+    <t>Izzie Sadler</t>
+  </si>
+  <si>
+    <t>izzie.sadler@sowegacoa.org</t>
+  </si>
+  <si>
+    <t>Appling, Bleckley, Candler, Dodge, Emanuel, Evans, Jeff Davis, Johnson, Laurens, Montgomery, Tattnall, Telfair, Toombs, Treutlen, Wayne, Wilcox, Wheeler</t>
+  </si>
+  <si>
+    <t>Lisa Livingston</t>
+  </si>
+  <si>
+    <t>livingston@hogarc.org</t>
+  </si>
+  <si>
+    <t>Eleanor Pye</t>
+  </si>
+  <si>
+    <t>pye@hogarc.org</t>
+  </si>
+  <si>
+    <t>HSP Region</t>
+  </si>
+  <si>
+    <t>County</t>
+  </si>
+  <si>
+    <t>Region 1</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Bartow</t>
+  </si>
+  <si>
+    <t>Catoosa</t>
+  </si>
+  <si>
+    <t>Chattooga</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Cobb</t>
+  </si>
+  <si>
+    <t>Dade</t>
+  </si>
+  <si>
+    <t>Dawson</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>Fannin</t>
+  </si>
+  <si>
+    <t>Floyd</t>
+  </si>
+  <si>
+    <t>Forsyth</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Gilmer</t>
+  </si>
+  <si>
+    <t>Gordon</t>
+  </si>
+  <si>
+    <t>Habersham</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>Haralson</t>
+  </si>
+  <si>
+    <t>Hart</t>
+  </si>
+  <si>
+    <t>Lumpkin</t>
+  </si>
+  <si>
+    <t>Murray</t>
+  </si>
+  <si>
+    <t>Paulding</t>
+  </si>
+  <si>
+    <t>Pickens</t>
+  </si>
+  <si>
+    <t>Polk</t>
+  </si>
+  <si>
+    <t>Rabun</t>
+  </si>
+  <si>
+    <t>Stephens</t>
+  </si>
+  <si>
+    <t>Towns</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Walker</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Whitfield</t>
+  </si>
+  <si>
+    <t>Region 2</t>
+  </si>
+  <si>
+    <t>Baldwin</t>
+  </si>
+  <si>
+    <t>Barrow</t>
+  </si>
+  <si>
+    <t>Bibb</t>
+  </si>
+  <si>
+    <t>Burke</t>
+  </si>
+  <si>
+    <t>Clarke</t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Elbert</t>
+  </si>
+  <si>
+    <t>Emanuel</t>
+  </si>
+  <si>
+    <t>Glascock</t>
+  </si>
+  <si>
+    <t>Greene</t>
+  </si>
+  <si>
+    <t>Hancock</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Jasper</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Jenkins</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>McDuffie</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Oconee</t>
+  </si>
+  <si>
+    <t>Oglethorpe</t>
+  </si>
+  <si>
+    <t>Putnam</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Screven</t>
+  </si>
+  <si>
+    <t>Taliaferro</t>
+  </si>
+  <si>
+    <t>Twiggs</t>
+  </si>
+  <si>
+    <t>Walton</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Wilkes</t>
+  </si>
+  <si>
+    <t>Wilkinson</t>
+  </si>
+  <si>
+    <t>Region 3</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>DeKalb</t>
+  </si>
+  <si>
+    <t>Fulton</t>
+  </si>
+  <si>
+    <t>Gwinnett</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>Rockdale</t>
+  </si>
+  <si>
+    <t>Region 4</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Ben Hill</t>
+  </si>
+  <si>
+    <t>Berrien</t>
+  </si>
+  <si>
+    <t>Brooks</t>
+  </si>
+  <si>
+    <t>Calhoun</t>
+  </si>
+  <si>
+    <t>Colquitt</t>
+  </si>
+  <si>
+    <t>Cook</t>
+  </si>
+  <si>
+    <t>Decatur</t>
+  </si>
+  <si>
+    <t>Dougherty</t>
+  </si>
+  <si>
+    <t>Early</t>
+  </si>
+  <si>
+    <t>Echols</t>
+  </si>
+  <si>
+    <t>Grady</t>
+  </si>
+  <si>
+    <t>Irwin</t>
+  </si>
+  <si>
+    <t>Lanier</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Lowndes</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>Mitchell</t>
+  </si>
+  <si>
+    <t>Seminole</t>
+  </si>
+  <si>
+    <t>Terrell</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Tift</t>
+  </si>
+  <si>
+    <t>Turner</t>
+  </si>
+  <si>
+    <t>Worth</t>
+  </si>
+  <si>
+    <t>Region 5</t>
+  </si>
+  <si>
+    <t>Appling</t>
+  </si>
+  <si>
+    <t>Atkinson</t>
+  </si>
+  <si>
+    <t>Bacon</t>
+  </si>
+  <si>
+    <t>Bleckley</t>
+  </si>
+  <si>
+    <t>Brantley</t>
+  </si>
+  <si>
+    <t>Bryan</t>
+  </si>
+  <si>
+    <t>Bulloch</t>
+  </si>
+  <si>
+    <t>Camden</t>
+  </si>
+  <si>
+    <t>Candler</t>
+  </si>
+  <si>
+    <t>Charlton</t>
+  </si>
+  <si>
+    <t>Chatham</t>
+  </si>
+  <si>
+    <t>Clinch</t>
+  </si>
+  <si>
+    <t>Coffee</t>
+  </si>
+  <si>
+    <t>Dodge</t>
+  </si>
+  <si>
+    <t>Effingham</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Glynn</t>
+  </si>
+  <si>
+    <t>Jeff Davis</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>Laurens</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>McIntosh</t>
+  </si>
+  <si>
+    <t>Montgomery</t>
+  </si>
+  <si>
+    <t>Pierce</t>
+  </si>
+  <si>
+    <t>Pulaski</t>
+  </si>
+  <si>
+    <t>Tattnall</t>
+  </si>
+  <si>
+    <t>Telfair</t>
+  </si>
+  <si>
+    <t>Toombs</t>
+  </si>
+  <si>
+    <t>Treutlen</t>
+  </si>
+  <si>
+    <t>Ware</t>
+  </si>
+  <si>
+    <t>Wayne</t>
+  </si>
+  <si>
+    <t>Wheeler</t>
+  </si>
+  <si>
+    <t>Wilcox</t>
+  </si>
+  <si>
+    <t>Region 6</t>
+  </si>
+  <si>
+    <t>Butts</t>
+  </si>
+  <si>
+    <t>Carroll</t>
+  </si>
+  <si>
+    <t>Chattahoochee</t>
+  </si>
+  <si>
+    <t>Clay</t>
+  </si>
+  <si>
+    <t>Coweta</t>
+  </si>
+  <si>
+    <t>Crawford</t>
+  </si>
+  <si>
+    <t>Crisp</t>
+  </si>
+  <si>
+    <t>Dooly</t>
+  </si>
+  <si>
+    <t>Fayette</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Heard</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Houston</t>
+  </si>
+  <si>
+    <t>Lamar</t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Meriwether</t>
+  </si>
+  <si>
+    <t>Muscogee</t>
+  </si>
+  <si>
+    <t>Peach</t>
+  </si>
+  <si>
+    <t>Pike</t>
+  </si>
+  <si>
+    <t>Quitman</t>
+  </si>
+  <si>
+    <t>Randolph</t>
+  </si>
+  <si>
+    <t>Schley</t>
+  </si>
+  <si>
+    <t>Spalding</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Sumter</t>
+  </si>
+  <si>
+    <t>Talbot</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Troup</t>
+  </si>
+  <si>
+    <t>Upson</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>Update Date</t>
+  </si>
+  <si>
+    <t>Changes</t>
+  </si>
+  <si>
+    <t>Initial Referring Entities document posted</t>
+  </si>
+  <si>
+    <t>Additional contacts for Housing Support Programs added</t>
+  </si>
+  <si>
+    <t>New contacts and HSP entity names added for Housing Support Programs: Region 3, Region 4, Region 5
+Removed note under "Introduction" tab stating that applicants must obtain an MOU with each referring entity in their region (see Post-Award Guidance document for details)</t>
+  </si>
+  <si>
+    <t>Michelle.Thompson@avitapartners.org</t>
+  </si>
+  <si>
+    <t>Michelle T. Thompson</t>
+  </si>
+  <si>
+    <t>Cathy.Ganter@avitapartners.org</t>
+  </si>
+  <si>
+    <t>Cathy Ganter Cooper</t>
+  </si>
+  <si>
+    <t>678-513-5750</t>
+  </si>
+  <si>
+    <t>Avita Partners- Community Service Board</t>
+  </si>
+  <si>
+    <t>Adult Mental Health Housing Services | Georgia Department of Behavioral Health and Developmental Disabilities</t>
+  </si>
+  <si>
+    <t>CoC: Continuum of Care Program - HUD Exchange</t>
+  </si>
+  <si>
+    <t>and</t>
+  </si>
+  <si>
+    <t>Continuum of Care Program | HUD.gov / U.S. Department of Housing and Urban Development (HUD)</t>
+  </si>
+  <si>
+    <t>For additional info on the Continuum of Care (CoC) program, see:</t>
+  </si>
+  <si>
+    <t>Continuum of Care program</t>
+  </si>
+  <si>
+    <t>For additional info on the Georgia Department of Health (DCH) Money Follows the Person (MFP) program, see:</t>
+  </si>
+  <si>
+    <t>For Further Information on Referring Entity Programs</t>
+  </si>
+  <si>
+    <t>For additional info on the Georgia Department of Behavioral Health (DBHDD) Housing Support Program (HSP), see the Georgia Housing Voucher Program (GHVP) at:</t>
+  </si>
+  <si>
+    <t>Georgia Money Follows The Person (Ga MFP) | Georgia Medicaid</t>
+  </si>
+  <si>
+    <t>DBHDD Housing Support program</t>
+  </si>
+  <si>
+    <t>Counties Served</t>
+  </si>
+  <si>
+    <t>706-538-2650</t>
+  </si>
+  <si>
+    <t>470-378-1677</t>
+  </si>
+  <si>
+    <t>229-432-1124</t>
+  </si>
+  <si>
+    <t>912-292-9040</t>
+  </si>
+  <si>
+    <t>912-287-5888  x320</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (See HSP Regions County List tab)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Region 3 </t>
+  </si>
+  <si>
+    <t>Approved Referring Entities</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>This document is intended for use in conjunction with</t>
+      <t xml:space="preserve">List of Approved Referring Entities for commitments under the Qualified Allocation Plan (QAP), </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
-        <color rgb="FF000000"/>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (Scoring Criteria) Integrated Supportive Housing, </t>
+      <t>Scoring</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Integrated Supportive Housing</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2. For HSP referrals, applicant properties located within Region 3 must obtain signatures from each of the four Region 3 Housing Support Programs contacts. </t>
+  </si>
+  <si>
+    <t>llloyd@rivervalleyrcaaa.org</t>
+  </si>
+  <si>
+    <t>kirk@access2independence.com</t>
+  </si>
+  <si>
+    <t>Kirk Holcomb</t>
+  </si>
+  <si>
+    <t>Michael Huckaby</t>
+  </si>
+  <si>
+    <t>mhuckaby@mg-rc.org</t>
+  </si>
+  <si>
+    <t>tfranklin@mg-rc.org</t>
+  </si>
+  <si>
+    <t>Tracy Franklin</t>
+  </si>
+  <si>
+    <t>veverett@bandbcare.com</t>
+  </si>
+  <si>
+    <t>Valerie Everett</t>
+  </si>
+  <si>
+    <t>Ebony Rivers</t>
+  </si>
+  <si>
+    <t>erivers@waltonoptions.org</t>
+  </si>
+  <si>
+    <t>cgunter@waltonoptions.org</t>
+  </si>
+  <si>
+    <t>Christina Gunter</t>
+  </si>
+  <si>
+    <t>Marsha Thompson</t>
+  </si>
+  <si>
+    <t>mdthompson@trrc-ga.com</t>
+  </si>
+  <si>
+    <t>Dave Lamb</t>
+  </si>
+  <si>
+    <t>Dlamg@trrc-ga.com</t>
+  </si>
+  <si>
+    <t>Bryan, Bulloch, Camden, Chatham, Effingham, Glynn, Liberty, Long, McIntosh</t>
+  </si>
+  <si>
+    <t>Burke, Columbia, Glascock, Hancock, Jefferson, Jenkins, Lincoln, McDuffie, Richmond, Screven, Taliaferro, Warren, Washington, Wilkes</t>
+  </si>
+  <si>
+    <t>912-292-9042</t>
+  </si>
+  <si>
+    <t>Heart of Georgia Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Central Savannah Region Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Legacy Link Georgia Mountains Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Baldwin, Bibb, Crawford, Houston, Jones, Monroe, Peach, Pulaski, Putnam, Twiggs, Wilkinson</t>
+  </si>
+  <si>
+    <t>Middle Georgia Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Northeast Georgia Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Barrow, Clarke, Elbert, Greene, Jackson, Jasper, Madison, Morgan, Newton, Oconee, Oglethorpe, Walton</t>
+  </si>
+  <si>
+    <t>Northwest Georgia Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>River Valley Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Chattahoochee, Clay, Crisp, Dooly, Harris, Macon, Marion, Muscogee, Quitman, Randolph, Schley, Stewart, Sumter, Talbot, Taylor, Webster</t>
+  </si>
+  <si>
+    <t>Southern Georgia Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Atlanta Regional Commission Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Three Rivers Area Agency on Aging</t>
+  </si>
+  <si>
+    <t>Butts, Carroll, Coweta, Heard, Lamar, Meriwether, Pike, Spalding, Troup, Upson</t>
+  </si>
+  <si>
+    <t>678-972-7031</t>
+  </si>
+  <si>
+    <t>678-552-2853</t>
+  </si>
+  <si>
+    <t>Baker, Calhoun, Colquitt, Decatur, Dougherty, Early, Grady, Lee, Miller, Mitchell, Seminole, Terrell, Thomas, Worth</t>
+  </si>
+  <si>
+    <t>LaCarole Lloyd</t>
+  </si>
+  <si>
+    <t>706-256-2910</t>
+  </si>
+  <si>
+    <t>(478) 722-6975</t>
+  </si>
+  <si>
+    <t>478-751-6466</t>
+  </si>
+  <si>
+    <t>Coastal Georgia Area Agency on Aging (via B&amp;B Care)</t>
+  </si>
+  <si>
+    <t>Area Agencies on Aging (only for referrals from DCH Money Follows the Person program)</t>
+  </si>
+  <si>
+    <r>
+      <t>This document is intended for use in conjunction with the QAP (</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Scoring</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">), </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Integrated Supportive Housing</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">subsection </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
+        <i/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>A. Supportive Housing Referrals</t>
+      <t>A</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <b/>
+        <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">. It represents the current list of "DCA-approved entities," with which Applicants claiming points under this subsection must execute MOU(s) for referrals to units reserved under this subsection. DCA may update this list and reserves the right to require the removal of a referral entity from the MOU or the addition of a referral entity into any MOU at any time. </t>
+      <t xml:space="preserve">. </t>
     </r>
-  </si>
-[...830 lines deleted...]
-    <t>Updated contact for Atlanta CoC</t>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Supportive Housing Referrals</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. It represents the current list of "DCA-approved entities," with which Applicants claiming points under the subsection must execute MOU(s) for referrals of tenants to units reserved under the subsection. DCA may update this list and reserves the right to require the removal of a Referring Entity or an addition of a Referring Entity for any MOU at any time. </t>
+    </r>
+  </si>
+  <si>
+    <t>Notes: Housing Support Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. To determine the applicable Housing Support Program (HSP), see the "HSP Regions County List" tab below for a list of each county served by respective HSPs. </t>
+  </si>
+  <si>
+    <t>Angela Collins</t>
+  </si>
+  <si>
+    <t>706-922-8963</t>
+  </si>
+  <si>
+    <t>706-724-5544</t>
+  </si>
+  <si>
+    <t>ACollins@uwcsra.org</t>
+  </si>
+  <si>
+    <t>912-754-0817</t>
+  </si>
+  <si>
+    <t>706-724-6262</t>
+  </si>
+  <si>
+    <t>678 316-6149</t>
+  </si>
+  <si>
+    <t>updated contacts for HSP Region 1 and Augusta CoC; added AAAs for MFP</t>
+  </si>
+  <si>
+    <t>to be updated soon</t>
+  </si>
+  <si>
+    <t>Email 2</t>
+  </si>
+  <si>
+    <t>Phone 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...10 lines deleted...]
-      <sz val="11"/>
       <color rgb="FF1E1A53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF1E1A53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{5819A222-43B6-420D-B54F-DB8C11B0D6EE}" name="Table2" displayName="Table2" ref="A1:B160" totalsRowShown="0">
   <autoFilter ref="A1:B160" xr:uid="{5819A222-43B6-420D-B54F-DB8C11B0D6EE}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{C6F2AE9B-DCF6-40E3-B443-7F3E3C65A676}" name="HSP Region"/>
     <tableColumn id="2" xr3:uid="{8FC9FB8E-A051-42CE-AD5B-318A10BFB3C9}" name="County"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F3C789CF-3ADB-4689-9140-A8C6B58F18C1}" name="Table1" displayName="Table1" ref="A1:B5" totalsRowShown="0">
   <autoFilter ref="A1:B5" xr:uid="{F3C789CF-3ADB-4689-9140-A8C6B58F18C1}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{FD9E775C-7AD8-4F7F-95C1-4B8A2EB0BF11}" name="Update Date" dataDxfId="0"/>
     <tableColumn id="2" xr3:uid="{9A2825B7-A926-48ED-8001-B8532B00BE1A}" name="Changes"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1289,51 +1880,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1431,2040 +2022,2496 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hud.gov/hud-partners/community-coc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hudexchange.info/programs/coc/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dbhdd.georgia.gov/be-dbhdd/be-supported/mental-health-adults/adult-mental-health-housing-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medicaid.georgia.gov/programs/all-programs/georgia-money-follows-person-ga-mfp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfrey@unitedcv.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MelanieKagan@TheCFR.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbaker@bhsga.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meblissett@gmh.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabiov@dekcsb.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:phenderson@partnersforhome.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdulong@homelessauthority.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lkelly@bhsga.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.carico@vphealth.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurray@stepup.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jenniferhp@claratel.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgraves@stepup.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwrichards@dekalbcountyga.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmobley@augustaga.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josh.gray@dca.ga.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krysten.holloway@advantagebhs.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhall@bhsga.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawn.butler@fultoncountyga.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evan.mills@advantagebhs.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrogers@voase.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lillian.sronkoski@accgov.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allysonborges@highlandrivers.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhall@bhsga.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michelle.Thompson@avitapartners.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:evan.mills@advantagebhs.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirk@access2independence.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aswinford@sgrc.us" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhall@bhsga.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ACollins@uwcsra.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pstewart@partnersforhome.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielle.carico@vphealth.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lkelly@bhsga.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabiov@dekcsb.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erivers@waltonoptions.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgraves@stepup.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mwrichards@dekalbcountyga.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jdulong@homelessauthority.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cathy.Ganter@avitapartners.org" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dlamg@trrc-ga.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eeharkins@legacylink.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.willingham@sowegacoa.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josh.gray@dca.ga.gov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amurray@stepup.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcfamber@gmh.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tfranklin@mg-rc.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:livingston@hogarc.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dawn.butler@fultoncountyga.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jenniferhp@claratel.org" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdthompson@trrc-ga.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jrogers@voase.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lillian.sronkoski@accgov.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krysten.holloway@advantagebhs.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhall@bhsga.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhuckaby@mg-rc.org" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgunter@waltonoptions.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jappel@atlantaregional.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfrey@unitedcv.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:space@gmh.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MelanieKagan@TheCFR.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbaker@bhsga.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llloyd@rivervalleyrcaaa.org" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veverett@bandbcare.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lreeves@nwgrc.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18F395AC-F7B0-4BB7-8504-5AD7AEC9367B}">
-  <dimension ref="A2:A7"/>
+  <dimension ref="A1:A28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="116.7109375" customWidth="1"/>
+    <col min="1" max="1" width="153.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="1" spans="1:1" s="43" customFormat="1" ht="39.6" customHeight="1">
+      <c r="A1" s="42" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="17.399999999999999" customHeight="1">
+      <c r="A2" s="40"/>
+    </row>
+    <row r="3" spans="1:1" ht="18.600000000000001" thickBot="1">
+      <c r="A3" s="39" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="75" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="4" spans="1:1" s="38" customFormat="1" ht="73.2" customHeight="1">
+      <c r="A4" s="37" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="18.600000000000001" thickBot="1">
+      <c r="A6" s="39" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="18" customHeight="1">
+      <c r="A7" s="41" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="18" customHeight="1">
+      <c r="A8" s="41" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="18.600000000000001" thickBot="1">
+      <c r="A10" s="39" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="18" customHeight="1"/>
+    <row r="12" spans="1:1" ht="18" customHeight="1">
+      <c r="A12" s="45" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="18" customHeight="1">
+      <c r="A13" s="44" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="14" spans="1:1" ht="18" customHeight="1">
+      <c r="A14" s="44"/>
+    </row>
+    <row r="15" spans="1:1" ht="18" customHeight="1">
+      <c r="A15" s="41" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="18" customHeight="1">
+      <c r="A16" s="44" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="18" customHeight="1">
+      <c r="A17" s="41" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="18" customHeight="1">
+      <c r="A18" s="44" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="18" customHeight="1">
+      <c r="A19" s="41"/>
+    </row>
+    <row r="20" spans="1:1" ht="18" customHeight="1">
+      <c r="A20" s="41" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="18" customHeight="1">
+      <c r="A21" s="44" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="18" customHeight="1">
+      <c r="A22" s="41"/>
+    </row>
+    <row r="23" spans="1:1" ht="18" customHeight="1"/>
+    <row r="24" spans="1:1" ht="18" customHeight="1">
+      <c r="A24" s="41"/>
+    </row>
+    <row r="25" spans="1:1" ht="15.6">
+      <c r="A25" s="41"/>
+    </row>
+    <row r="26" spans="1:1" ht="15.6">
+      <c r="A26" s="41"/>
+    </row>
+    <row r="27" spans="1:1" ht="15.6">
+      <c r="A27" s="41"/>
+    </row>
+    <row r="28" spans="1:1" ht="15.6">
+      <c r="A28" s="41"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="A13" r:id="rId1" display="https://dbhdd.georgia.gov/be-dbhdd/be-supported/mental-health-adults/adult-mental-health-housing-services" xr:uid="{C19A4DA2-1EA1-41CD-8CAA-004215D260A5}"/>
+    <hyperlink ref="A16" r:id="rId2" display="https://www.hudexchange.info/programs/coc/" xr:uid="{1778D4F9-0800-4D5E-A193-0656855595BE}"/>
+    <hyperlink ref="A18" r:id="rId3" location="close" display="https://www.hud.gov/hud-partners/community-coc - close" xr:uid="{710E4ADD-0114-4A5A-B756-7B2EF5441E5F}"/>
+    <hyperlink ref="A21" r:id="rId4" display="https://medicaid.georgia.gov/programs/all-programs/georgia-money-follows-person-ga-mfp" xr:uid="{95171E84-F6A3-45D6-9D4F-2C98B8E87DDA}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="J3" sqref="J3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="49.28515625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="14.140625" customWidth="1"/>
+    <col min="1" max="1" width="49.33203125" customWidth="1"/>
+    <col min="2" max="2" width="37.88671875" customWidth="1"/>
+    <col min="3" max="3" width="24.77734375" customWidth="1"/>
+    <col min="4" max="4" width="34.88671875" customWidth="1"/>
+    <col min="5" max="5" width="19.5546875" customWidth="1"/>
+    <col min="6" max="6" width="24.21875" customWidth="1"/>
+    <col min="7" max="7" width="33.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="33" t="s">
+        <v>316</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="13" t="s">
-[...48 lines deleted...]
-      </c>
+      <c r="G1" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="1" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="34"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+    </row>
+    <row r="3" spans="1:8" ht="24" customHeight="1" thickBot="1">
+      <c r="A3" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A4" s="6" t="s">
+    <row r="4" spans="1:8" ht="18" customHeight="1">
+      <c r="A4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+    </row>
+    <row r="5" spans="1:8" ht="18" customHeight="1">
+      <c r="A5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" s="18"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="18"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="6" t="s">
+      <c r="E6" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="18" customHeight="1">
+      <c r="A7" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="B7" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="F4" s="6"/>
-[...4 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="D7" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="E7" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="18" customHeight="1">
+      <c r="A8" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="19" t="s">
+      <c r="B8" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="D8" s="50" t="s">
+        <v>368</v>
+      </c>
+      <c r="E8" s="47" t="s">
+        <v>366</v>
+      </c>
+      <c r="F8" s="18"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="49" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="18" customHeight="1">
+      <c r="A9" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="6"/>
-[...4 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B9" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="C9" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D9" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="6" t="s">
+      <c r="E9" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="F6" s="6"/>
-[...4 lines deleted...]
-      <c r="A7" s="6" t="s">
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+    </row>
+    <row r="10" spans="1:8" ht="18" customHeight="1">
+      <c r="A10" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B10" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C10" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D10" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E10" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="F7" s="6"/>
-[...4 lines deleted...]
-      <c r="A8" s="6" t="s">
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+    </row>
+    <row r="11" spans="1:8" ht="18" customHeight="1">
+      <c r="A11" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B11" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C11" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D11" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E11" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="6"/>
-[...4 lines deleted...]
-      <c r="A9" s="6" t="s">
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+    </row>
+    <row r="12" spans="1:8" ht="18" customHeight="1">
+      <c r="A12" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="B12" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="C12" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="D12" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="6"/>
-[...4 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="E12" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+    </row>
+    <row r="13" spans="1:8" ht="18" customHeight="1">
+      <c r="A13" s="31"/>
+      <c r="B13" s="31"/>
+      <c r="C13" s="31"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+    </row>
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1">
+      <c r="A14" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+    </row>
+    <row r="15" spans="1:8" ht="18" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C15" s="20" t="s">
+        <v>292</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>291</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>371</v>
+      </c>
+      <c r="F15" s="16" t="s">
+        <v>294</v>
+      </c>
+      <c r="G15" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="H15" s="16" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="18" customHeight="1">
+      <c r="A16" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="B16" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="C16" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="D10" s="7" t="s">
+      <c r="D16" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="E10" s="6" t="s">
+      <c r="E16" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="F10" s="6"/>
-[...4 lines deleted...]
-      <c r="A11" s="6" t="s">
+      <c r="F16" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="6" t="s">
+      <c r="G16" s="19" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="H16" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="7" t="s">
+    </row>
+    <row r="17" spans="1:8" ht="18" customHeight="1">
+      <c r="A17" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="6" t="s">
+      <c r="B17" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="C17" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="F11" s="6"/>
-[...4 lines deleted...]
-      <c r="A12" s="14" t="s">
+      <c r="D17" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="15"/>
-[...8 lines deleted...]
-      <c r="A13" s="6" t="s">
+      <c r="E17" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="F17" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="8" t="s">
+      <c r="G17" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="D13" s="7" t="s">
+      <c r="H17" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="E13" s="8" t="s">
+    </row>
+    <row r="18" spans="1:8" ht="18" customHeight="1">
+      <c r="A18" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="F13" s="6"/>
-[...4 lines deleted...]
-      <c r="A14" s="6" t="s">
+      <c r="B18" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="C18" s="25" t="s">
         <v>58</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="D18" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="E18" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="D14" s="9" t="s">
+      <c r="F18" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="E14" s="8" t="s">
+      <c r="G18" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="H18" s="18" t="s">
         <v>63</v>
       </c>
-      <c r="G14" s="7" t="s">
+    </row>
+    <row r="19" spans="1:8" ht="18" customHeight="1">
+      <c r="A19" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="B19" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="C19" s="25" t="s">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="10" t="s">
+      <c r="D19" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="E19" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="F19" s="18"/>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+    </row>
+    <row r="20" spans="1:8" ht="18" customHeight="1">
+      <c r="A20" s="24" t="s">
         <v>68</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="B20" s="18" t="s">
+        <v>187</v>
+      </c>
+      <c r="C20" s="25" t="s">
         <v>69</v>
       </c>
-      <c r="E15" s="12" t="s">
+      <c r="D20" s="19" t="s">
         <v>70</v>
       </c>
-      <c r="F15" s="6" t="s">
+      <c r="E20" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="G15" s="7" t="s">
+      <c r="F20" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="H15" s="6" t="s">
+      <c r="G20" s="19" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="H20" s="18"/>
+    </row>
+    <row r="21" spans="1:8" ht="18" customHeight="1">
+      <c r="A21" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="11" t="s">
+      <c r="B21" s="18" t="s">
+        <v>194</v>
+      </c>
+      <c r="C21" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="D16" s="7" t="s">
+      <c r="D21" s="27" t="s">
         <v>76</v>
       </c>
-      <c r="E16" s="12" t="s">
+      <c r="E21" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="F16" s="6" t="s">
+      <c r="F21" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="G16" s="7" t="s">
+      <c r="G21" s="28" t="s">
         <v>79</v>
       </c>
-      <c r="H16" s="6" t="s">
+      <c r="H21" s="18" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A17" s="10" t="s">
+    <row r="22" spans="1:8" ht="18" customHeight="1">
+      <c r="A22" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="C22" s="25" t="s">
         <v>81</v>
       </c>
-      <c r="B17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="11" t="s">
+      <c r="D22" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="D17" s="7" t="s">
+      <c r="E22" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="E17" s="12" t="s">
+      <c r="F22" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="H22" s="18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="18" customHeight="1">
+      <c r="A23" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="F17" s="6"/>
-[...4 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="B23" s="18" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" s="25" t="s">
         <v>85</v>
       </c>
-      <c r="B18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="11" t="s">
+      <c r="D23" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="E23" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="E18" s="12" t="s">
+      <c r="F23" s="18"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="18"/>
+    </row>
+    <row r="24" spans="1:8" ht="18" customHeight="1">
+      <c r="A24" s="31"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="18"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+    </row>
+    <row r="25" spans="1:8" ht="27" customHeight="1">
+      <c r="A25" s="52" t="s">
+        <v>361</v>
+      </c>
+      <c r="B25" s="8"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+    </row>
+    <row r="26" spans="1:8" ht="27" customHeight="1" thickBot="1">
+      <c r="A26" s="53"/>
+      <c r="B26" s="30" t="s">
+        <v>308</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:8" ht="50.25" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="48" t="s">
+        <v>105</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="52.5" customHeight="1">
+      <c r="A28" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>336</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="D28" s="51" t="s">
+        <v>326</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" ht="66" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D29" s="51" t="s">
+        <v>329</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="G29" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="78.75" customHeight="1">
+      <c r="A30" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="B30" s="46" t="s">
+        <v>114</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="48" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="48" customHeight="1">
+      <c r="A31" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="B31" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="F18" s="6"/>
-[...4 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="C31" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B19" s="19" t="s">
+      <c r="D31" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="C19" s="20" t="s">
+      <c r="E31" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+    </row>
+    <row r="32" spans="1:8" ht="49.5" customHeight="1">
+      <c r="A32" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="B32" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="D32" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="G32" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="H32" s="4" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="48.75" customHeight="1">
+      <c r="A33" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="B33" s="46" t="s">
+        <v>345</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="D33" s="51"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="51"/>
+      <c r="H33" s="4"/>
+    </row>
+    <row r="34" spans="1:8" ht="63" customHeight="1">
+      <c r="A34" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="B34" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="G34" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="H34" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="67.5" customHeight="1">
+      <c r="A35" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="B35" s="46" t="s">
+        <v>348</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="D35" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="H35" s="4"/>
+    </row>
+    <row r="36" spans="1:8" ht="69.75" customHeight="1">
+      <c r="A36" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="B36" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="D19" s="21" t="s">
+      <c r="C36" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="E19" s="22" t="s">
+      <c r="D36" s="48" t="s">
         <v>93</v>
       </c>
-      <c r="F19" s="19" t="s">
+      <c r="E36" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="F36" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="G19" s="23" t="s">
+      <c r="G36" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="H19" s="19" t="s">
+      <c r="H36" s="4" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="A27" s="1"/>
+    <row r="37" spans="1:8" ht="66.75" customHeight="1">
+      <c r="A37" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="46" t="s">
+        <v>355</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="D37" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="H37" s="4" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="50.25" customHeight="1">
+      <c r="A38" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="B38" s="46" t="s">
+        <v>352</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="D38" s="48" t="s">
+        <v>333</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="G38" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>354</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A25:A26"/>
+  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D15" r:id="rId1" xr:uid="{6766B53E-ED19-4ADF-88AD-8D13A6172CC8}"/>
-[...21 lines deleted...]
-    <hyperlink ref="G20" r:id="rId23" xr:uid="{AF9338B7-80CF-4B21-90D6-DE004157AD62}"/>
+    <hyperlink ref="D17" r:id="rId1" xr:uid="{6766B53E-ED19-4ADF-88AD-8D13A6172CC8}"/>
+    <hyperlink ref="D19" r:id="rId2" xr:uid="{6B896CEB-BE43-4EF3-BBDA-3A219C06A312}"/>
+    <hyperlink ref="D20" r:id="rId3" xr:uid="{A78BC154-5DE8-40DC-82EA-44FFF91097CF}"/>
+    <hyperlink ref="D23" r:id="rId4" xr:uid="{55F5270A-2DF8-4D14-8E31-A2F83F96127D}"/>
+    <hyperlink ref="D4" r:id="rId5" xr:uid="{7B205BEC-C149-47F8-AD00-1A73E5A5EE33}"/>
+    <hyperlink ref="D12" r:id="rId6" xr:uid="{1EC8813A-097F-4900-BD77-086D9A322F19}"/>
+    <hyperlink ref="D6" r:id="rId7" xr:uid="{F22FE34D-D300-41A6-B31F-9632D8BEB844}"/>
+    <hyperlink ref="D9" r:id="rId8" xr:uid="{DCC4D440-0419-451D-BF57-9F364A749F1A}"/>
+    <hyperlink ref="D5" r:id="rId9" xr:uid="{98E99F38-BF62-4FCE-A40B-75F5D9201AD2}"/>
+    <hyperlink ref="D7" r:id="rId10" xr:uid="{7E91B6D6-9171-4072-B846-A220840CCB84}"/>
+    <hyperlink ref="D11" r:id="rId11" xr:uid="{F8EA22EB-7B05-4823-9498-F74F26CB79D9}"/>
+    <hyperlink ref="D10" r:id="rId12" xr:uid="{29A31C0E-CE2E-4D9F-B21D-8B8848CB0F57}"/>
+    <hyperlink ref="D15" r:id="rId13" xr:uid="{218168B7-5306-4291-BE16-818BA6601A20}"/>
+    <hyperlink ref="G16" r:id="rId14" xr:uid="{9131E87C-35DF-4B9C-83D0-89F7398C4D29}"/>
+    <hyperlink ref="G17" r:id="rId15" xr:uid="{84014A90-1772-44BC-8DBA-8016CC1746B7}"/>
+    <hyperlink ref="D21" r:id="rId16" xr:uid="{1F603267-2647-4C04-8EE4-9E2AE88D6982}"/>
+    <hyperlink ref="D22" r:id="rId17" xr:uid="{F7BEA12C-A6D6-4E3B-B1A7-33354B79200B}"/>
+    <hyperlink ref="D16" r:id="rId18" xr:uid="{9D31D969-BFC4-4773-8CCC-3A783BA38E5A}"/>
+    <hyperlink ref="D18" r:id="rId19" xr:uid="{991025C5-C9A1-470D-BDEF-24C06FE0FCC7}"/>
+    <hyperlink ref="G18" r:id="rId20" xr:uid="{4F1801C5-F13B-4B19-9C32-90ED7FDF9768}"/>
+    <hyperlink ref="G21" r:id="rId21" xr:uid="{F83B2B12-B04C-4FC8-9CD0-21E5C8F3CB1E}"/>
+    <hyperlink ref="G22" r:id="rId22" xr:uid="{AF9338B7-80CF-4B21-90D6-DE004157AD62}"/>
+    <hyperlink ref="G20" r:id="rId23" xr:uid="{FE6BF651-6F3C-42BD-BF75-A58BC21CE4A0}"/>
+    <hyperlink ref="G15" r:id="rId24" xr:uid="{CE92C7B1-81E2-425E-AB01-BAF801D67B3B}"/>
+    <hyperlink ref="D35" r:id="rId25" xr:uid="{EEF0E1E4-6193-4EEB-99E2-CBA95E6AF32D}"/>
+    <hyperlink ref="G35" r:id="rId26" xr:uid="{4478A225-6892-4307-B38E-A2E0908718B8}"/>
+    <hyperlink ref="D32" r:id="rId27" xr:uid="{643947C0-6F63-4956-8C35-AE2E444EE7E7}"/>
+    <hyperlink ref="G32" r:id="rId28" xr:uid="{9335FBED-9D50-4817-B5B1-44896000EF41}"/>
+    <hyperlink ref="D29" r:id="rId29" xr:uid="{E1671E49-5C0D-4461-85F4-ED1E9D9C721C}"/>
+    <hyperlink ref="G29" r:id="rId30" xr:uid="{1B02C89E-09F3-4C72-8697-EDC6F0A1C286}"/>
+    <hyperlink ref="D38" r:id="rId31" xr:uid="{4E4907A6-B7E8-4D08-B0FC-A15E5F55BE0B}"/>
+    <hyperlink ref="G38" r:id="rId32" xr:uid="{6A806C05-230E-4B88-934B-9DD71CC24AE3}"/>
+    <hyperlink ref="D28" r:id="rId33" xr:uid="{0B544C4E-80A4-40E9-A30F-313920137732}"/>
+    <hyperlink ref="D8" r:id="rId34" xr:uid="{29EF5736-33A6-4231-983A-4A8AD0A8DF2C}"/>
+    <hyperlink ref="D27" r:id="rId35" xr:uid="{B9BB48D1-581C-460A-9A23-9F867C023906}"/>
+    <hyperlink ref="D30" r:id="rId36" xr:uid="{960EBB39-7AE5-4D2D-A7C2-215657053FC6}"/>
+    <hyperlink ref="D31" r:id="rId37" xr:uid="{8ABEB5DF-66F1-467A-88A9-92FFEC7F4140}"/>
+    <hyperlink ref="D34" r:id="rId38" xr:uid="{98BBD98B-58E8-4305-8A3A-2F5FFF58ECD2}"/>
+    <hyperlink ref="D36" r:id="rId39" xr:uid="{51109C30-EB94-4AAB-BCF9-750E145A02D8}"/>
+    <hyperlink ref="D37" r:id="rId40" xr:uid="{C5E3CA78-8E54-4209-9910-D45C4A04CBCB}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId24"/>
+  <pageSetup orientation="portrait" r:id="rId41"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC82BF5F-FA04-44EE-8DD6-EE88D692C598}">
   <dimension ref="A1:B160"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="12.85546875" customWidth="1"/>
-    <col min="2" max="2" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.88671875" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="B1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B3" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B4" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B5" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B6" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B8" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B9" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B10" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B11" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B12" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B13" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B14" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" t="s">
         <v>121</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B15" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B19" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B20" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B21" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B22" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B23" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B24" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B26" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B27" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B33" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B34" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2">
+      <c r="A46" t="s">
         <v>153</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B46" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B49" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B50" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B51" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B52" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B53" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B54" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B57" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B58" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B60" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B61" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B62" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2">
       <c r="A64" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2">
       <c r="A65" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B65" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B66" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2">
       <c r="A67" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B67" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2">
       <c r="A68" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B68" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B69" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2">
       <c r="A70" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B70" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B71" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B72" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B74" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2">
       <c r="A75" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B75" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B77" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B79" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2">
       <c r="A80" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B80" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2">
       <c r="A81" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B81" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2">
       <c r="A82" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2">
       <c r="A83" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2">
       <c r="A84" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2">
+      <c r="A85" t="s">
         <v>194</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B85" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2">
       <c r="A86" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B86" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2">
       <c r="A87" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B87" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2">
       <c r="A88" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B88" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2">
       <c r="A89" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B89" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2">
       <c r="A90" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B90" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2">
       <c r="A91" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B91" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2">
       <c r="A92" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B92" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2">
       <c r="A93" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B93" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2">
       <c r="A94" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B94" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2">
       <c r="A95" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="B95" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2">
       <c r="A96" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B96" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2">
       <c r="A97" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B97" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2">
       <c r="A98" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B98" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2">
       <c r="A99" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B99" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2">
       <c r="A100" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B100" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2">
       <c r="A101" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B101" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2">
       <c r="A102" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B102" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2">
       <c r="A103" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B103" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2">
       <c r="A104" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B104" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:2" x14ac:dyDescent="0.25">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2">
       <c r="A105" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B105" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:2" x14ac:dyDescent="0.25">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2">
       <c r="A106" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B106" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:2" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2">
       <c r="A107" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B107" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:2" x14ac:dyDescent="0.25">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2">
       <c r="A108" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B108" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2">
+      <c r="A109" t="s">
         <v>219</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B109" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2">
       <c r="A110" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B110" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:2" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2">
       <c r="A111" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B111" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:2" x14ac:dyDescent="0.25">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2">
       <c r="A112" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B112" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2">
       <c r="A113" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B113" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:2" x14ac:dyDescent="0.25">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2">
       <c r="A114" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B114" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2">
       <c r="A115" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B115" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:2" x14ac:dyDescent="0.25">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2">
       <c r="A116" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B116" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2">
       <c r="A117" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B117" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:2" x14ac:dyDescent="0.25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2">
       <c r="A118" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B118" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:2" x14ac:dyDescent="0.25">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2">
       <c r="A119" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B119" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:2" x14ac:dyDescent="0.25">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2">
       <c r="A120" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B120" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:2" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2">
       <c r="A121" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B121" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:2" x14ac:dyDescent="0.25">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2">
       <c r="A122" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B122" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:2" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2">
       <c r="A123" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B123" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:2" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2">
       <c r="A124" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B124" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:2" x14ac:dyDescent="0.25">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B125" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:2" x14ac:dyDescent="0.25">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B126" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:2" x14ac:dyDescent="0.25">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2">
       <c r="A127" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B127" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:2" x14ac:dyDescent="0.25">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2">
       <c r="A128" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B128" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2">
       <c r="A129" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="B129" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2">
       <c r="A130" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B130" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:2" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2">
       <c r="A131" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B131" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:2" x14ac:dyDescent="0.25">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2">
       <c r="A132" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B132" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:2" x14ac:dyDescent="0.25">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2">
       <c r="A133" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B133" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:2" x14ac:dyDescent="0.25">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2">
       <c r="A134" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B134" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:2" x14ac:dyDescent="0.25">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2">
       <c r="A135" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B135" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:2" x14ac:dyDescent="0.25">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2">
       <c r="A136" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B136" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:2" x14ac:dyDescent="0.25">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2">
       <c r="A137" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B137" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:2" x14ac:dyDescent="0.25">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2">
       <c r="A138" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B138" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:2" x14ac:dyDescent="0.25">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2">
       <c r="A139" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B139" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:2" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2">
       <c r="A140" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B140" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:2" x14ac:dyDescent="0.25">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2">
       <c r="A141" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B141" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:2" x14ac:dyDescent="0.25">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2">
       <c r="A142" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B142" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2">
+      <c r="A143" t="s">
         <v>254</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      </c>
       <c r="B143" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:2" x14ac:dyDescent="0.25">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2">
       <c r="A144" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B144" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:2" x14ac:dyDescent="0.25">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2">
       <c r="A145" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B145" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2">
       <c r="A146" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B146" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:2" x14ac:dyDescent="0.25">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2">
       <c r="A147" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B147" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:2" x14ac:dyDescent="0.25">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2">
       <c r="A148" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B148" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:2" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2">
       <c r="A149" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B149" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:2" x14ac:dyDescent="0.25">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2">
       <c r="A150" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B150" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:2" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2">
       <c r="A151" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B151" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:2" x14ac:dyDescent="0.25">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2">
       <c r="A152" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B152" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:2" x14ac:dyDescent="0.25">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2">
       <c r="A153" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B153" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:2" x14ac:dyDescent="0.25">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2">
       <c r="A154" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B154" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:2" x14ac:dyDescent="0.25">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2">
       <c r="A155" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B155" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:2" x14ac:dyDescent="0.25">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2">
       <c r="A156" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B156" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:2" x14ac:dyDescent="0.25">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2">
       <c r="A157" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B157" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:2" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2">
       <c r="A158" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B158" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:2" x14ac:dyDescent="0.25">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2">
       <c r="A159" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B159" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:2" x14ac:dyDescent="0.25">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2">
       <c r="A160" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="B160" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B15C172-780E-42F7-9EF8-AEA7AEC95659}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" customWidth="1"/>
+    <col min="1" max="1" width="13.6640625" customWidth="1"/>
     <col min="2" max="2" width="79" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="B1" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      <c r="A2" s="18">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="3">
         <v>45378</v>
       </c>
       <c r="B2" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      <c r="A3" s="18">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="3">
         <v>45405</v>
       </c>
       <c r="B3" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      <c r="A4" s="18">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="57.6">
+      <c r="A4" s="3">
         <v>45622</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...5 lines deleted...]
-        <v>45635</v>
+      <c r="B4" s="2" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="3">
+        <v>45975</v>
       </c>
       <c r="B5" t="s">
-        <v>278</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="431100d4-4470-42c1-96bc-46686c1829ae" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07da3740-463b-4cf7-bfb8-6875f2c449a4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008D9A2A25E5621E4FB01A6656374D9759" ma:contentTypeVersion="30" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5e6d34faddf3f48e6d9bcd7b0ad6877e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="07da3740-463b-4cf7-bfb8-6875f2c449a4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="deeb84c7ee2973b81f872a32ddbc4831" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008D9A2A25E5621E4FB01A6656374D9759" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd0efa60fc4907ea3f2e0e535861c9f1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="07da3740-463b-4cf7-bfb8-6875f2c449a4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d330e07476d1e68e6862f6ee6ae81ed9" ns2:_="" ns3:_="">
     <xsd:import namespace="431100d4-4470-42c1-96bc-46686c1829ae"/>
     <xsd:import namespace="07da3740-463b-4cf7-bfb8-6875f2c449a4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="431100d4-4470-42c1-96bc-46686c1829ae" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -3560,50 +4607,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5e84caa5-4932-4209-ae5a-cc2c42c66743" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3661,70 +4713,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AA88101-8914-40DB-BA4B-77CCDB3A6499}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07E31996-8A92-4F95-8EE5-E690636E4D40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AA88101-8914-40DB-BA4B-77CCDB3A6499}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="07da3740-463b-4cf7-bfb8-6875f2c449a4"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A2E6112-BFCD-4684-B29C-BD273AD7C586}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16D394ED-C4DB-43BA-A03A-7C935462A278}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
     <ds:schemaRef ds:uri="07da3740-463b-4cf7-bfb8-6875f2c449a4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
@@ -3735,47 +4793,47 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Referring Entities List</vt:lpstr>
       <vt:lpstr>HSP Regions County List</vt:lpstr>
       <vt:lpstr>Updates</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Melissa Florkowski</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008D9A2A25E5621E4FB01A6656374D9759</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>