--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -1,1514 +1,1954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00890713" w:rsidRPr="000B3727" w14:paraId="3EC54633" w14:textId="77777777" w:rsidTr="000B3727">
+      <w:tr w:rsidR="00890713" w:rsidRPr="00AD683E" w14:paraId="6120EF88" w14:textId="77777777" w:rsidTr="008D22C1">
         <w:trPr>
           <w:trHeight w:val="2337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB799D0" w14:textId="77777777" w:rsidR="00890713" w:rsidRPr="000B3727" w:rsidRDefault="004C7871" w:rsidP="000B3727">
+          <w:p w14:paraId="30804192" w14:textId="5974FF89" w:rsidR="00890713" w:rsidRDefault="002F767D" w:rsidP="008D22C1">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:line="186" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="586309BC" wp14:editId="6A796715">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5596D41A" wp14:editId="494260E9">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>1327150</wp:posOffset>
+                    <wp:align>center</wp:align>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="page">
-                    <wp:posOffset>140970</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>73025</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="4662170" cy="709295"/>
-[...10 lines deleted...]
-                  <wp:docPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
+                  <wp:extent cx="4270248" cy="521208"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId5" cstate="print">
+                          <a:blip r:embed="rId9" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="24547"/>
+                          <a:srcRect b="23003"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4662170" cy="709295"/>
+                            <a:ext cx="4270248" cy="521208"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...67 lines deleted...]
-                  </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00890713" w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10947DDB" w14:textId="77777777" w:rsidR="00890713" w:rsidRDefault="00890713" w:rsidP="00890713">
+          <w:p w14:paraId="4A783783" w14:textId="1C1B10FA" w:rsidR="002F767D" w:rsidRPr="002F767D" w:rsidRDefault="002F767D" w:rsidP="002F767D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BAD045D" w14:textId="77777777" w:rsidR="00890713" w:rsidRDefault="00890713" w:rsidP="00890713">
+          <w:p w14:paraId="4360516F" w14:textId="49C2EF0B" w:rsidR="00890713" w:rsidRPr="00AD683E" w:rsidRDefault="00EA0D97" w:rsidP="008D22C1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D48E6EB" wp14:editId="40CF87E8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56595708" wp14:editId="71230ABA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-64770</wp:posOffset>
+                        <wp:posOffset>-55880</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>47625</wp:posOffset>
+                        <wp:posOffset>803910</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="7086600" cy="591820"/>
-                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:extent cx="7073900" cy="176530"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="428394205" name="Rectangle 4"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7073900" cy="176530"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="bg1"/>
+                              </a:solidFill>
+                              <a:ln w="6350"/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="03DB961E" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.4pt;margin-top:63.3pt;width:557pt;height:13.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjwt9mfAIAAFYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTbMGdYqgRYcB&#10;RRusHXpWZCkWIIuapMTJfv0o+SNZV+ww7CJTJvlIPpG8vtk3muyE8wpMSYuznBJhOFTKbEr6/eX+&#10;02dKfGCmYhqMKOlBeHqz+PjhurVzMYEadCUcQRDj560taR2CnWeZ57VomD8DKwwqJbiGBby6TVY5&#10;1iJ6o7NJnl9mLbjKOuDCe/x71ynpIuFLKXh4ktKLQHRJMbeQTpfOdTyzxTWbbxyzteJ9GuwfsmiY&#10;Mhh0hLpjgZGtU39ANYo78CDDGYcmAykVF6kGrKbI31TzXDMrUi1IjrcjTf7/wfLH3bNdOaShtX7u&#10;UYxV7KVr4hfzI/tE1mEkS+wD4fhzls/Or3LklKOumF1OzxOb2dHbOh++CGhIFErq8DESR2z34ANG&#10;RNPBJAbzoFV1r7ROl9gA4lY7smP4dOtNEZ8KPX6z0oa0Jb08n3ahjyUkKRy0iFjafBOSqAqTnqQE&#10;UncdwRnnwoSiU9WsEl3MYppjeX3UIZ2UQwKMyBKzHbF7gMGyAxmwO5jePrqK1Jyjc/63xDrn0SNF&#10;BhNG50YZcO8BaKyqj9zZY/on1ERxDdVh5YiDbjS85fcKn+uB+bBiDmcBXxjnOzzhITUg3dBLlNTg&#10;fr73P9pji6KWkhZnq6T+x5Y5QYn+arB5r4qLiziM6XIxnU3w4k4161ON2Ta3gD1Q4CaxPInRPuhB&#10;lA6aV1wDyxgVVcxwjF1SHtxwuQ3dzOMi4WK5TGY4gJaFB/NseQSPrMZ2fNm/Mmf7ng3Y7Y8wzCGb&#10;v2ndzjZ6GlhuA0iV+vrIa883Dm9qnH7RxO1wek9Wx3W4+AUAAP//AwBQSwMEFAAGAAgAAAAhAAlP&#10;hDHgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvwjAMhe+T+A+RJ+0GKRVUqGuKJgSbdtoo&#10;aFxD47XVGqdqQun+/cxp3Oznp/c+Z+vRtmLA3jeOFMxnEQik0pmGKgXHw266AuGDJqNbR6jgFz2s&#10;88lDplPjrrTHoQiV4BDyqVZQh9ClUvqyRqv9zHVIfPt2vdWB176SptdXDretjKMokVY3xA217nBT&#10;Y/lTXKyCt+Gj+Ho/2k+3ew2nBOm02XpS6ulxfHkGEXAM/2a44TM65Mx0dhcyXrQKpismD6zHSQLi&#10;ZphHyxjEmaflYgEyz+T9D/kfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGPC32Z8AgAA&#10;VgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAlPhDHg&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#091723 [484]" strokeweight=".5pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00292FD8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D3389FF" wp14:editId="72D41084">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-55880</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>808990</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="7077075" cy="344805"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="17145"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1523969456" name="Rectangle 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7077075" cy="344805"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="D5E04E"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2B1E8F41" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.4pt;margin-top:63.7pt;width:557.25pt;height:27.15pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5hfz2dAIAAEcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrJkrUL6hRBL8OA&#10;og3WDn1WZCk2IIsapcTJvn6U7DhBW+xhGBAopEkeXnSoy6tdY9hWoa/BFnx0lnOmrISytuuC/3y+&#10;+3TBmQ/ClsKAVQXfK8+v5h8/XLZupsZQgSkVMgKxfta6glchuFmWeVmpRvgzcMqSUQM2IpCK66xE&#10;0RJ6Y7Jxnn/JWsDSIUjlPX296Yx8nvC1VjI8au1VYKbgVFtIJ6ZzFc9sfilmaxSuqmVfhviHKhpR&#10;W0o6QN2IINgG6zdQTS0RPOhwJqHJQOtaqtQDdTPKX3XzVAmnUi80HO+GMfn/Bysftk9uiTSG1vmZ&#10;JzF2sdPYxH+qj+3SsPbDsNQuMEkfz/Nz+k05k2T7PJlc5NM4zewY7dCHbwoaFoWCI11GmpHY3vvQ&#10;uR5cYjIPpi7vamOSguvVtUG2FXRxN9PbfHLbo5+4ZceakxT2RsVgY38ozeqSqhynjIlOasATUiob&#10;Rp2pEqXq0oymeZ4YQT0MEamjBBiRNZU3YPcAkapvsbv+ev8YqhIbh+D8b4V1wUNEygw2DMFNbQHf&#10;AzDUVZ+586fyT0YTxRWU+yUyhG4XvJN3Nd3PvfBhKZDIT2tCCx0e6dAG2oJDL3FWAf5+73v0J06S&#10;lbOWlqng/tdGoOLMfLfE1q+jySRuX1Im0/MxKXhqWZ1a7Ka5Brr2ET0dTiYx+gdzEDVC80J7v4hZ&#10;ySSspNwFlwEPynXolpxeDqkWi+RGG+dEuLdPTkbwONXIv+fdi0DXkzQQvR/gsHhi9oqrnW+MtLDY&#10;BNB1IvJxrv28aVsTcfqXJT4Hp3ryOr5/8z8AAAD//wMAUEsDBBQABgAIAAAAIQD58HhS4gAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicpkB/iVAgJEIcK0YLE0Y2XJGq8&#10;jmKnDW/P9gS33dnRzLflera9OOLoO0cK4mUEAql2pqNGwcfuaZGB8EGT0b0jVPCDHtbV5UWpC+NO&#10;9I7HbWgEh5AvtII2hKGQ0tctWu2XbkDi27cbrQ68jo00oz5xuO1lEkV30uqOuKHVAz62WB+2k1Uw&#10;6c3Xy2eTr57nt2S3clP+ehhypa6v5od7EAHn8GeGMz6jQ8VMezeR8aJXsMiYPLCepDcgzoY4uk1B&#10;7HnK4hRkVcr/P1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADmF/PZ0AgAARwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPnweFLiAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#d5e04e" strokecolor="#091723 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00443D27" w:rsidRPr="00AD683E" w14:paraId="2FEF3AA8" w14:textId="77777777" w:rsidTr="007740B9">
+        <w:trPr>
+          <w:trHeight w:val="2679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11178" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="479216F0" w14:textId="6FB6677A" w:rsidR="00443D27" w:rsidRPr="00312309" w:rsidRDefault="002F767D" w:rsidP="000B3727">
+            <w:pPr>
+              <w:pStyle w:val="CM7"/>
+              <w:spacing w:line="186" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3670FEAC" wp14:editId="0AE7AF4E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-62230</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-775970</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="7089775" cy="591820"/>
+                      <wp:effectExtent l="0" t="0" r="15875" b="17780"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Text Box 30"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="7086600" cy="591820"/>
+                                <a:ext cx="7089775" cy="591820"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000080"/>
+                                <a:srgbClr val="1B3A4D"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="749DB482" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00133190" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                                <w:p w14:paraId="76F237A0" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
                                   <w:pPr>
                                     <w:pStyle w:val="Default"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="003F2E75">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>S</w:t>
-[...50 lines deleted...]
-                                    <w:t xml:space="preserve">TRATEGY </w:t>
+                                    <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6122C846" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003704A6" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                                <w:p w14:paraId="454CDD33" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="32"/>
-                                      <w:szCs w:val="32"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="006C37E3">
+                                  <w:r w:rsidRPr="003F2E75">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="40"/>
-                                      <w:szCs w:val="40"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">FORM </w:t>
-[...29 lines deleted...]
-                                    <w:t xml:space="preserve">  Certifications</w:t>
+                                    <w:t>FORM 4:  Certifications</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="0E6A18BF" w14:textId="77777777" w:rsidR="00443D27" w:rsidRDefault="00443D27" w:rsidP="00890713"/>
+                                <w:p w14:paraId="30CED2E8" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="0D48E6EB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="3670FEAC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 30" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.1pt;margin-top:3.75pt;width:558pt;height:46.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgXRjULwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkjQx4hRdug4D&#10;ugvQ7gNkWbaFSaImKbG7ry8lJ2nWvQ3zgyCK1OHRIenN9aAVOQjnJZiSTic5JcJwqKVpS/rj8e7d&#10;ihIfmKmZAiNK+iQ8vd6+fbPpbSFm0IGqhSMIYnzR25J2IdgiyzzvhGZ+AlYYdDbgNAtoujarHesR&#10;XatslufLrAdXWwdceI+nt6OTbhN+0wgevjWNF4GokiK3kFaX1iqu2XbDitYx20l+pMH+gYVm0mDS&#10;M9QtC4zsnfwLSkvuwEMTJhx0Bk0juUhvwNdM81eveeiYFektKI63Z5n8/4PlXw/fHZE11o4SwzSW&#10;6FEMgXyAgbxP8vTWFxj1YDEuDHgeQ+NTvb0H/tMTA7uOmVbcOAd9J1iN9KZR2OziaiyIxysIUvVf&#10;oMY8bB8gAQ2N0xEQ1SCIjmV6OpcmcuF4eJWvlsscXRx9i/V0NUvkMlacblvnwycBmsRNSR2WPqGz&#10;w70PkQ0rTiGJPShZ30mlkuHaaqccObDYJvitTuj+MkwZ0pd0vZgtRgEuff41BJIds/4BoWXAfldS&#10;l3QVE6UgVkTZPpo6dWNgUo17pKzMUcco3ShiGKoBA6OeFdRPqKiDsa9xDnHTgftNSY89XVL/a8+c&#10;oER9NliV9XQ+j0OQjPniCjUk7tJTJQNPmeEIU9Jw2u7CODR762TbYZaxBwzcYBUbmQR+YXTkjD2b&#10;dD/OVxyKSztFvfwFts8AAAD//wMAUEsDBBQABgAIAAAAIQA0CaF/4AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu5tCbYnZlFIUURA00fs2GTex2dmQ3bapv77TU73N4z3e&#10;fC9bja4TBxxC60lDMlUgkCpft2Q1fJXPkyWIEA3VpvOEGk4YYJXf3mQmrf2RPvFQRCu4hEJqNDQx&#10;9qmUoWrQmTD1PRJ7P35wJrIcrKwHc+Ry18mZUg/SmZb4Q2N63DRY7Yq90/Dyvvte2re/8uP3aSP7&#10;UBb2dX3S+v5uXD+CiDjGaxgu+IwOOTNt/Z7qIDoNk0TNOKphMQdx8RM15y1bvpRagMwz+X9CfgYA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBgXRjULwIAAE0EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0CaF/4AAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AIkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="navy">
+                    <v:shape id="Text Box 30" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.9pt;margin-top:-61.1pt;width:558.25pt;height:46.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7K54TGwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkiUx4hRpsg4D&#10;ugvQ7QNkWbaFyaImKbGzry8lJ2nRbS/D/CCIIn1IHh6ub4ZOkaOwToIuaDZJKRGaQyV1U9Dv3+7e&#10;LClxnumKKdCioCfh6M3m9at1b3IxhRZUJSxBEO3y3hS09d7kSeJ4KzrmJmCERmcNtmMeTdsklWU9&#10;oncqmabpu6QHWxkLXDiHr/vRSTcRv64F91/q2glPVEGxNh9PG88ynMlmzfLGMtNKfi6D/UMVHZMa&#10;k16h9swzcrDyN6hOcgsOaj/h0CVQ15KL2AN2k6UvunlomRGxFyTHmStN7v/B8s/HB/PVEj/cwoAD&#10;jE04cw/8hyMadi3TjdhaC30rWIWJs0BZ0huXn38NVLvcBZCy/wQVDpkdPESgobZdYAX7JIiOAzhd&#10;SReDJxwfF+lytVjMKeHom6+y5TROJWH55W9jnf8goCPhUlCLQ43o7HjvfKiG5ZeQkMyBktWdVCoa&#10;til3ypIjQwFkt2+3s31s4EWY0qQv6Go+nY8E/BUijd+fIDrpUclKdgVdXoNYHmh7r6uoM8+kGu9Y&#10;stJnHgN1I4l+KAcMDHyWUJ2QUQujYnHD8NKC/UVJj2otqPt5YFZQoj5qnMoqm82CvKMxmy+QQ2Kf&#10;e8po4CvTHGEK6i/XnR/X4WCsbFrMMmpAwxanWMtI8FNF55pRjZH38+YEuT+3Y9TTfm8eAQAA//8D&#10;AFBLAwQUAAYACAAAACEARbfVm+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7WVuLV2jNSmIU4FSD1xaimIoxO7SZR4HbJOG/4e9wSn1c6OZt7mu9n17GJHaj0qSFYCmMXKmxZr&#10;Baf3/TIFRkGj0b1Hq+DHEuyK+7tcZ8Zf8WAvx1CzGIKUaQVNCEPGOVWNdZpWfrAYb2c/Oh3iOtbc&#10;jPoaw13PpRBr7nSLsaHRg31tbNUdJ6fgbfoqD5Qmj99d8C+f+w19dJQq9bCYn5+ABTuHPzPc8CM6&#10;FJGp9BMaYr2C5TaShzgTKSWwmyMR6w2wMmpyK4AXOf//RPELAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuyueExsCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEARbfVm+AAAAAMAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" fillcolor="#1b3a4d">
                       <v:textbox inset=",,,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="749DB482" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00133190" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                          <w:p w14:paraId="76F237A0" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00133190">
+                            <w:r w:rsidRPr="003F2E75">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>S</w:t>
-[...50 lines deleted...]
-                              <w:t xml:space="preserve">TRATEGY </w:t>
+                              <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6122C846" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003704A6" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                          <w:p w14:paraId="454CDD33" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006C37E3">
+                            <w:r w:rsidRPr="003F2E75">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="40"/>
-                                <w:szCs w:val="40"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">FORM </w:t>
-[...29 lines deleted...]
-                              <w:t xml:space="preserve">  Certifications</w:t>
+                              <w:t>FORM 4:  Certifications</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0E6A18BF" w14:textId="77777777" w:rsidR="00443D27" w:rsidRDefault="00443D27" w:rsidP="00890713"/>
+                          <w:p w14:paraId="30CED2E8" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="003F2E75" w:rsidRDefault="00443D27" w:rsidP="00890713">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00443D27" w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57906" w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA7F4B" w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>full update</w:t>
+            </w:r>
+            <w:r w:rsidR="00443D27" w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="3122F728" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="68BD439E" w14:textId="2A24A2EF" w:rsidR="00443D27" w:rsidRPr="00312309" w:rsidRDefault="00443D27" w:rsidP="00443D27">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This form must, at a minimum, be signed by </w:t>
+            </w:r>
+            <w:r w:rsidR="008B66F3" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>the chief e</w:t>
+            </w:r>
+            <w:r w:rsidR="00A53481" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lected official</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following governments: 1) the county; 2) the city serving as the county </w:t>
+            </w:r>
+            <w:r w:rsidR="00B24129" w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>seat; 3) all cities having a 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD17C6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0 population of over 9,000 residing within the county; and 4) no less than 50</w:t>
+            </w:r>
+            <w:r w:rsidR="00B24129" w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>% of all other cities with a 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00350819">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0 population of between 500 and 9,000 residing withi</w:t>
+            </w:r>
+            <w:r w:rsidR="00B24129" w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n the county.  Cities with a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00312309">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>population below 500 and local authorities providing services under the strategy are not required to sign this form, but are encouraged to do so.</w:t>
+            </w:r>
+            <w:r w:rsidR="00615F10">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  All population determinations must be based upon the most recently released </w:t>
+            </w:r>
+            <w:r w:rsidR="00F944A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>decennial population figures published by the United States Census Bureau.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCAFE67" w14:textId="12D87229" w:rsidR="00DA7F4B" w:rsidRPr="00312309" w:rsidRDefault="00292FD8" w:rsidP="00443D27">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268E9589" wp14:editId="7A11B9D6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-68580</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>116205</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="7083425" cy="171450"/>
+                      <wp:effectExtent l="0" t="0" r="22225" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2122890224" name="Rectangle 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7083425" cy="171450"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="D5E04E"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6AC3BAC0" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-5.4pt;margin-top:9.15pt;width:557.75pt;height:13.5pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW3KFadAIAAEcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nydoFdYqgj2FA&#10;0QZrh54VWYoNyKJGKa/9+lGy4wRtscOwi0ya5MeHPuryatcatlHoG7AlL85yzpSVUDV2VfKfz3ef&#10;LjjzQdhKGLCq5Hvl+dXs44fLrZuqEdRgKoWMQKyfbl3J6xDcNMu8rFUr/Bk4ZcmoAVsRSMVVVqHY&#10;EnprslGef8m2gJVDkMp7+nvTGfks4WutZHjU2qvATMmptpBOTOcyntnsUkxXKFzdyL4M8Q9VtKKx&#10;lHSAuhFBsDU2b6DaRiJ40OFMQpuB1o1UqQfqpshfdfNUC6dSLzQc74Yx+f8HKx82T26BNIat81NP&#10;Yuxip7GNX6qP7dKw9sOw1C4wST/P84vP49GEM0m24rwYT9I0s2O0Qx++KWhZFEqOdBlpRmJz7wNl&#10;JNeDS0zmwTTVXWNMUnC1vDbINoIu7mZym49v411RyIlbdqw5SWFvVAw29ofSrKmoylHKmOikBjwh&#10;pbKh6Ey1qFSXppjk+aGHISLlTIARWVN5A3YPEKn6FrsrtvePoSqxcQjO/1ZYFzxEpMxgwxDcNhbw&#10;PQBDXfWZO38q/2Q0UVxCtV8gQ+h2wTt519D93AsfFgKJ/LQmtNDhkQ5tYFty6CXOasDf7/2P/sRJ&#10;snK2pWUquf+1Fqg4M98tsfVrMR7H7UvKeHI+IgVPLctTi12310DXXtDT4WQSo38wB1EjtC+09/OY&#10;lUzCSspdchnwoFyHbsnp5ZBqPk9utHFOhHv75GQEj1ON/HvevQh0PUkD0fsBDosnpq+42vnGSAvz&#10;dQDdJCIf59rPm7Y1Ead/WeJzcKonr+P7N/sDAAD//wMAUEsDBBQABgAIAAAAIQB83j0w4AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3djdN1SZmU0RQ8VDEVsHja/aZhGbf&#10;huymjf/e7UmPwwwz3xTryXbiSINvHWtI5goEceVMy7WGj93TbAXCB2SDnWPS8EMe1uXlRYG5cSd+&#10;p+M21CKWsM9RQxNCn0vpq4Ys+rnriaP37QaLIcqhlmbAUyy3nVwodSstthwXGuzpsaHqsB2thhE3&#10;Xy+fdZY+T2+LXerG7PXQZ1pfX00P9yACTeEvDGf8iA5lZNq7kY0XnYZZoiJ6iMYqBXEOJGp5B2Kv&#10;YXmTgiwL+f9C+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDW3KFadAIAAEcFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB83j0w4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#d5e04e" strokecolor="#091723 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728E8DD5" w14:textId="44FA0672" w:rsidR="00DA7F4B" w:rsidRPr="007740B9" w:rsidRDefault="00DA7F4B" w:rsidP="00DA7F4B">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:line="186" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Instructions for amendment:</w:t>
+            </w:r>
+            <w:r w:rsidR="00292FD8" w:rsidRPr="007740B9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3580E66C" w14:textId="0DB4BE22" w:rsidR="00DA7F4B" w:rsidRDefault="00DA7F4B" w:rsidP="00DA7F4B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instructions: </w:t>
+              <w:t>This form must, at minimum, be signed by</w:t>
+            </w:r>
+            <w:r w:rsidR="008B66F3" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00044C5E" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE42C8" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>chief elected officials</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF36F5" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A26592" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>local governments</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7C9D" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00311555" w:rsidRPr="00D34B40">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>affected by the service change(s) as described in the SDS amendment.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F767D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  See O.C.G.A. § 36-70-28(b1) for guidance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25709133" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="00443D27">
+          <w:p w14:paraId="681023D3" w14:textId="77777777" w:rsidR="00CF62E1" w:rsidRDefault="00CF62E1" w:rsidP="00DA7F4B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="52D2C154" w14:textId="7BEC6675" w:rsidR="00CF62E1" w:rsidRPr="00504E38" w:rsidRDefault="00CF62E1" w:rsidP="00504E38">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00504E38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:r w:rsidR="00504E38" w:rsidRPr="00504E38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>An improperly executed Form 4 will prevent DCA from verifying SDS compliance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A86C98E" w14:textId="77777777" w:rsidR="00DA7F4B" w:rsidRPr="00AD683E" w:rsidRDefault="00DA7F4B" w:rsidP="00443D27">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> population of over 9,000 residing within the county; and 4) no less than 50</w:t>
-[...56 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00890713" w:rsidRPr="000B3727" w14:paraId="3FAF728E" w14:textId="77777777" w:rsidTr="000B3727">
+      <w:tr w:rsidR="00890713" w:rsidRPr="00AD683E" w14:paraId="5E31BA79" w14:textId="77777777" w:rsidTr="000B3727">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="28EC66A3" w14:textId="77777777" w:rsidR="00890713" w:rsidRPr="000B3727" w:rsidRDefault="00890713" w:rsidP="00890713">
+          <w:p w14:paraId="07AA125B" w14:textId="77777777" w:rsidR="00890713" w:rsidRPr="00AD683E" w:rsidRDefault="00890713" w:rsidP="00890713">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="102A3E94" w14:textId="4359BE65" w:rsidR="00890713" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="228EDFF0" w14:textId="7D4AADF7" w:rsidR="00890713" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:line="186" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTY:  </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:statusText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:textInput>
                     <w:default w:val="TYPE COUNTY NAME HERE"/>
                     <w:maxLength w:val="100"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE4604" w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000F3314" w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TYPE COUNTY NAME HERE</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443D27" w:rsidRPr="000B3727" w14:paraId="2E16F7C8" w14:textId="77777777" w:rsidTr="000B3727">
+      <w:tr w:rsidR="00443D27" w:rsidRPr="00AD683E" w14:paraId="403E55A8" w14:textId="77777777" w:rsidTr="000B3727">
         <w:trPr>
           <w:trHeight w:val="3579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48CA93AB" w14:textId="77777777" w:rsidR="00443D27" w:rsidRDefault="00443D27" w:rsidP="00890713">
+          <w:p w14:paraId="34CBAE51" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="00890713">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E8FD80C" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="04EB24A8" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="CM7"/>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">We, the undersigned authorized representatives of the jurisdictions listed below, certify that: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F5FFE6F" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="4BEA0298" w14:textId="74EC64BC" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:ind w:right="230"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>We have executed agreements for implementation of our service delivery strategy and the attached forms provide an accurate depiction of our agreed upon strategy (O.C.G.A 36-70-21);</w:t>
+              <w:t>We have executed agreements for implementation of our service delivery strategy and the attached forms</w:t>
+            </w:r>
+            <w:r w:rsidR="00B02C70" w:rsidRPr="007914DD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B02C70" w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maps, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B02C70" w:rsidRPr="007914DD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>attachments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007914DD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006359A8" w:rsidRPr="007914DD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>constitute</w:t>
+            </w:r>
+            <w:r w:rsidR="006359A8" w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our agreed upon strategy (O.C.G.A </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED26FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36-70-21);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B09308" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="6B725895" w14:textId="76A034E5" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:ind w:right="230"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Our service delivery strategy promotes the delivery of local government services in the most efficient, effective, and responsive manner (O.C.G.A. 36-70-24 (1));</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">Our service delivery strategy promotes the delivery of local government services in the most efficient, effective, and responsive manner (O.C.G.A. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED26FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36-70-24 (1));</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41058847" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="1CBD4464" w14:textId="33E75ED3" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:ind w:right="230"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Our service delivery strategy provides that water or sewer fees charged to customers located outside the geographic boundaries of a service provider are reasonable and are not arbitrarily higher than the fees charged to customers located within the geographic boundaries of the service provider (O.C.G.A. 36-70-24 (20); and</w:t>
+              <w:t xml:space="preserve">Our service delivery strategy provides that water or sewer fees charged to customers located outside the geographic boundaries of a service provider are reasonable and are not arbitrarily higher than the fees charged to customers located within the geographic boundaries of the service provider (O.C.G.A. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED26FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36-70-24 (20); and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C49D4B4" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="23F57856" w14:textId="448B3773" w:rsidR="00443D27" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:ind w:right="230"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Our service delivery strategy ensures that the cost of any services the county government provides (including those jointly funded by the county and one or more municipalities) primarily for the benefit of the unincorporated area of the county are borne by the unincorporated area residents, individuals, and property owners who receive such service (O.C.G.A. 36-70-24 (3)).</w:t>
+              <w:t xml:space="preserve">Our service delivery strategy ensures that the cost of any services the county government provides (including those jointly funded by the county and one or more municipalities) primarily for the benefit of the unincorporated area of the county are borne by the unincorporated area residents, individuals, and property owners who receive such service (O.C.G.A. </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED26FD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">§ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>36-70-24 (3)).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0771A6C1" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="00443D27">
+          <w:p w14:paraId="0B38E10D" w14:textId="56075B96" w:rsidR="008C0666" w:rsidRPr="00AD683E" w:rsidRDefault="008C0666" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:line="231" w:lineRule="atLeast"/>
+              <w:ind w:right="230"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0666">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>To the extent that this form is attached to an SDS Amendment and it is executed by fewer individuals than would be required for a full update of the SDS, this form has been executed by representatives of all of the local governments impacted by the amendment and, as such, executions from no other local governments are necessary to effectuate this amendment.  (O.C.G.A. 36-70-</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB670A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28(b)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C0666">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B164413" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="00443D27">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443D27" w:rsidRPr="000B3727" w14:paraId="739400FF" w14:textId="77777777" w:rsidTr="000B3727">
+      <w:tr w:rsidR="00443D27" w:rsidRPr="00AD683E" w14:paraId="4FA32D74" w14:textId="77777777" w:rsidTr="001B3E7C">
         <w:trPr>
           <w:trHeight w:val="339"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="422C79F0" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00BD0984" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="3268F62F" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>JURISDICTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4ED490" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00BD0984" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="7FB92EFB" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TITLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3D7320" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="7E4C3F14" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="231" w:lineRule="atLeast"/>
               <w:ind w:right="230"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26767229" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00BD0984" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="4E1CD1AF" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SIGNATURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29065913" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00BD0984" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="42A5044F" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="1" w:name="Text4"/>
-      <w:tr w:rsidR="00443D27" w:rsidRPr="000B3727" w14:paraId="6CF5A6E9" w14:textId="77777777" w:rsidTr="000B3727">
+      <w:tr w:rsidR="00443D27" w:rsidRPr="00AD683E" w14:paraId="5A6EF881" w14:textId="77777777" w:rsidTr="00D17001">
         <w:trPr>
-          <w:trHeight w:val="6027"/>
+          <w:trHeight w:val="3372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF72156" w14:textId="77777777" w:rsidR="00B26C2F" w:rsidRPr="000B3727" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="4213A46A" w14:textId="77777777" w:rsidR="00B26C2F" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="List Each Required Jurisdiction Here, Alphabetically"/>
                   <w:statusText w:type="text" w:val="List Each Required Jurisdiction Here, Alphabetically"/>
                   <w:textInput>
                     <w:default w:val="LIST EACH JURISDICTION HERE, ALPHABETICALLY"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B24129" w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B24129" w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LIST EACH JURISDICTION HERE, ALPHABETICALLY</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="2" w:name="Text3"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C6ACE6" w14:textId="77777777" w:rsidR="00E25A1B" w:rsidRPr="000B3727" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
+          <w:p w14:paraId="06975838" w14:textId="77777777" w:rsidR="00E25A1B" w:rsidRPr="00AD683E" w:rsidRDefault="00BD0984" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="List the Title of the Authorized Representative of Each Jurisdiction Here, Respectively"/>
                   <w:statusText w:type="text" w:val="List the Title of the Authorized Representative of Each Jurisdiction Here, Respectively"/>
                   <w:textInput>
                     <w:default w:val="List the Title of the Authorized Representative of Each Jurisdiction Here, Respectively"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List the Title of the Authorized Representative of Each Jurisdiction Here, Respectively</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="5EE3A00F" w14:textId="77777777" w:rsidR="00B26C2F" w:rsidRPr="000B3727" w:rsidRDefault="00B26C2F" w:rsidP="000B3727">
+          <w:p w14:paraId="77200A6C" w14:textId="77777777" w:rsidR="00B26C2F" w:rsidRPr="00AD683E" w:rsidRDefault="00B26C2F" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="3" w:name="Text2"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D805B9B" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00B26C2F" w:rsidP="000B3727">
+          <w:p w14:paraId="233CC646" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00B26C2F" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="List the Names of the Representatives Here, Respectively"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List the Names of the Representatives Here, Respectively</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B3727">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00AD683E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20472253" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="6D8F3AC7" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63FC9BE6" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="000B3727" w:rsidRDefault="00443D27" w:rsidP="000B3727">
+          <w:p w14:paraId="2ACECBD8" w14:textId="77777777" w:rsidR="00443D27" w:rsidRPr="00AD683E" w:rsidRDefault="00443D27" w:rsidP="000B3727">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2711291D" w14:textId="77777777" w:rsidR="00890713" w:rsidRPr="00890713" w:rsidRDefault="00890713">
-      <w:pPr>
+    <w:p w14:paraId="6E40614D" w14:textId="48DA1CE9" w:rsidR="00890713" w:rsidRPr="007A7DCE" w:rsidRDefault="00890713" w:rsidP="00D17001">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00890713" w:rsidRPr="00890713" w:rsidSect="00890713">
+    <w:sectPr w:rsidR="00890713" w:rsidRPr="007A7DCE" w:rsidSect="00890713">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="605" w:right="605" w:bottom="605" w:left="605" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="CFB51189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57108B89"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
@@ -2788,209 +3228,268 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5418"/>
         </w:tabs>
         <w:ind w:left="5418" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6138"/>
         </w:tabs>
         <w:ind w:left="6138" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="170216886">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1481575823">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="669138735">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1415585728">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2008903889">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1955287021">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1807818943">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1778787924">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="949162887">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="295649760">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K8wxWvI1UOiCDIocHSvJMjBkSy7u+j+mzcYEwGVXtuvxyuNarJNhQ6nc2QqioPdhl1E39jBxowvJiPQ3G+aRjw==" w:salt="L2AjPk/1iSPoOrVVf5K/4w=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bvk92KZd39le7ceTGRFpId9SN6jBDqNvSBB2Oz7tJ1+RXldsFU28BVsMTVP9faPCOdFUyl3YfzpGuQ8lUMjedw==" w:salt="IVKWzU13ujhESphcTXLkyw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE4604"/>
+    <w:rsidRoot w:val="009236B6"/>
+    <w:rsid w:val="00044C5E"/>
     <w:rsid w:val="00090D46"/>
     <w:rsid w:val="000B3727"/>
+    <w:rsid w:val="000F3314"/>
     <w:rsid w:val="00127681"/>
+    <w:rsid w:val="00165022"/>
+    <w:rsid w:val="001B3E7C"/>
     <w:rsid w:val="001C57D0"/>
     <w:rsid w:val="002144B5"/>
+    <w:rsid w:val="00237256"/>
     <w:rsid w:val="00275B2E"/>
+    <w:rsid w:val="00292FD8"/>
     <w:rsid w:val="002B7B9F"/>
     <w:rsid w:val="002C15B1"/>
+    <w:rsid w:val="002D05E0"/>
+    <w:rsid w:val="002F767D"/>
     <w:rsid w:val="00306373"/>
+    <w:rsid w:val="00311555"/>
+    <w:rsid w:val="00312309"/>
+    <w:rsid w:val="00350819"/>
     <w:rsid w:val="003730DE"/>
     <w:rsid w:val="003A4358"/>
+    <w:rsid w:val="003A78BE"/>
+    <w:rsid w:val="003D2C88"/>
+    <w:rsid w:val="003D4C91"/>
+    <w:rsid w:val="003F2E75"/>
     <w:rsid w:val="004326EC"/>
+    <w:rsid w:val="00434E78"/>
     <w:rsid w:val="00443D27"/>
+    <w:rsid w:val="00474A7F"/>
     <w:rsid w:val="0049048B"/>
     <w:rsid w:val="0049692C"/>
-    <w:rsid w:val="004C7871"/>
+    <w:rsid w:val="004C51DA"/>
     <w:rsid w:val="005005F2"/>
-    <w:rsid w:val="00514732"/>
+    <w:rsid w:val="00504E38"/>
     <w:rsid w:val="00522F4F"/>
+    <w:rsid w:val="00537FD0"/>
     <w:rsid w:val="00543300"/>
+    <w:rsid w:val="00547201"/>
     <w:rsid w:val="00554134"/>
-    <w:rsid w:val="00573638"/>
+    <w:rsid w:val="00592DCD"/>
     <w:rsid w:val="005A3B64"/>
     <w:rsid w:val="005B18AF"/>
     <w:rsid w:val="005B6B5D"/>
     <w:rsid w:val="005E575A"/>
     <w:rsid w:val="00602ADB"/>
+    <w:rsid w:val="00615F10"/>
+    <w:rsid w:val="00623154"/>
+    <w:rsid w:val="006359A8"/>
     <w:rsid w:val="0065458B"/>
-    <w:rsid w:val="006915FE"/>
     <w:rsid w:val="006A0D3F"/>
+    <w:rsid w:val="007740B9"/>
+    <w:rsid w:val="0077524E"/>
     <w:rsid w:val="0078743D"/>
+    <w:rsid w:val="007914DD"/>
     <w:rsid w:val="007A6AAF"/>
+    <w:rsid w:val="007A7DCE"/>
+    <w:rsid w:val="007B7D83"/>
     <w:rsid w:val="007D73D5"/>
     <w:rsid w:val="0080320C"/>
-    <w:rsid w:val="00874260"/>
     <w:rsid w:val="00890713"/>
+    <w:rsid w:val="008B12F5"/>
+    <w:rsid w:val="008B66F3"/>
+    <w:rsid w:val="008C0666"/>
+    <w:rsid w:val="008D22C1"/>
     <w:rsid w:val="00906083"/>
+    <w:rsid w:val="009236B6"/>
     <w:rsid w:val="00937446"/>
     <w:rsid w:val="00995CE1"/>
-    <w:rsid w:val="009B0EA1"/>
+    <w:rsid w:val="009A35FC"/>
+    <w:rsid w:val="009B4196"/>
     <w:rsid w:val="00A05F46"/>
-    <w:rsid w:val="00A83A76"/>
+    <w:rsid w:val="00A26592"/>
+    <w:rsid w:val="00A37531"/>
+    <w:rsid w:val="00A53481"/>
+    <w:rsid w:val="00AB367D"/>
     <w:rsid w:val="00AD024B"/>
     <w:rsid w:val="00AD0451"/>
+    <w:rsid w:val="00AD683E"/>
+    <w:rsid w:val="00AE6F79"/>
+    <w:rsid w:val="00AF3A33"/>
     <w:rsid w:val="00AF7954"/>
+    <w:rsid w:val="00AF7C9D"/>
+    <w:rsid w:val="00B02C70"/>
+    <w:rsid w:val="00B14044"/>
+    <w:rsid w:val="00B20FD7"/>
     <w:rsid w:val="00B24129"/>
     <w:rsid w:val="00B26C2F"/>
     <w:rsid w:val="00B3021D"/>
+    <w:rsid w:val="00B57906"/>
+    <w:rsid w:val="00BB5FFB"/>
     <w:rsid w:val="00BD0984"/>
-    <w:rsid w:val="00BE4604"/>
+    <w:rsid w:val="00BE42C8"/>
+    <w:rsid w:val="00BE461C"/>
+    <w:rsid w:val="00BF36F5"/>
+    <w:rsid w:val="00C36913"/>
     <w:rsid w:val="00C61D85"/>
     <w:rsid w:val="00C62044"/>
     <w:rsid w:val="00C9670B"/>
-    <w:rsid w:val="00CC74E9"/>
-    <w:rsid w:val="00CF1674"/>
+    <w:rsid w:val="00CD17C6"/>
+    <w:rsid w:val="00CD7ADF"/>
+    <w:rsid w:val="00CF62E1"/>
+    <w:rsid w:val="00D16C37"/>
+    <w:rsid w:val="00D17001"/>
+    <w:rsid w:val="00D34B40"/>
+    <w:rsid w:val="00DA7F4B"/>
     <w:rsid w:val="00E25A1B"/>
+    <w:rsid w:val="00E82B28"/>
+    <w:rsid w:val="00EA0D97"/>
     <w:rsid w:val="00EB3DC6"/>
+    <w:rsid w:val="00EB670A"/>
+    <w:rsid w:val="00ED26FD"/>
     <w:rsid w:val="00ED436B"/>
+    <w:rsid w:val="00F1221F"/>
+    <w:rsid w:val="00F944A9"/>
     <w:rsid w:val="00F95669"/>
+    <w:rsid w:val="00FB20E1"/>
+    <w:rsid w:val="00FF0584"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5B50827D"/>
+  <w14:docId w14:val="12DD7345"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{16AB174C-0DC9-44E6-806E-AE383BEB4E3D}"/>
+  <w15:docId w15:val="{4E129D09-0B99-45A7-B5FD-1060766264BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3364,65 +3863,122 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00275B2E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B26C2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00BE42C8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00BE42C8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00BE42C8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00BE42C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00BE42C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C51DA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shayla.moultrie\Downloads\SDSForm4.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gadca.sharepoint.com/WorkGroups/Planning-Environmental-Management/opqg/Shared/Form%20Templates/sdsform4.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d85fe1a1-00e7-a000-9f5e-770bccccf537&amp;CT=1765377875325" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3642,75 +4198,401 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC55D43F7DEA2043B929494B92BA052A" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0edc6294d22caff74159b23fc1de7995">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="c6478514-d765-47f2-b661-870861894988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="558ccda1bb22d1170d61565353caee94" ns2:_="" ns3:_="">
+    <xsd:import namespace="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <xsd:import namespace="c6478514-d765-47f2-b661-870861894988"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="431100d4-4470-42c1-96bc-46686c1829ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e4df687-44af-4f4f-83ce-cc549dc79046}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="431100d4-4470-42c1-96bc-46686c1829ae">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6478514-d765-47f2-b661-870861894988" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5e84caa5-4932-4209-ae5a-cc2c42c66743" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c6478514-d765-47f2-b661-870861894988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="431100d4-4470-42c1-96bc-46686c1829ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEF7C970-61A8-41E7-B7FF-187AF1FAD169}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF1D6ECB-7B90-4CBA-B2F4-3799366DE4B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60FAE4FC-729B-4DF7-81FE-FCED7FBFE7F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78287435-1CBC-4A19-B6A6-EE6609423407}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SDSForm4</Template>
+  <Template>sdsform4.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d85fe1a1-00e7-a000-9f5e-770bccccf537&amp;CT=1765377875325</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>309</Words>
-  <Characters>1764</Characters>
+  <Words>460</Words>
+  <Characters>2434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ServiceDeliveryUpdateCertifications.doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2069</CharactersWithSpaces>
+  <CharactersWithSpaces>2873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ServiceDeliveryUpdateCertifications.doc</dc:title>
   <dc:subject/>
-  <dc:creator>Shayla Moultrie</dc:creator>
+  <dc:creator>Juli M. Yoder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BC55D43F7DEA2043B929494B92BA052A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>