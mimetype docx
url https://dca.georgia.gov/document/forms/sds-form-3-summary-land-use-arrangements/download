--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -1,3123 +1,2914 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11268" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB6A5F" w14:paraId="11E7153D" w14:textId="77777777" w:rsidTr="00A05451">
+      <w:tr w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w14:paraId="32072D42" w14:textId="77777777" w:rsidTr="00D848AE">
         <w:trPr>
           <w:trHeight w:val="3052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="211BD18E" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FC1D25" w:rsidP="005D2F21">
+          <w:p w14:paraId="0E09578D" w14:textId="7A63B32C" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00D848AE" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53D17BBE" wp14:editId="268509F5">
-[...18 lines deleted...]
-                  <wp:docPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3309CF48" wp14:editId="1A61D2E0">
+                  <wp:extent cx="4267229" cy="517525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId4" cstate="print">
+                          <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="24547"/>
+                          <a:srcRect b="23003"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4460875" cy="733425"/>
+                            <a:ext cx="4273985" cy="518344"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00697621" w:rsidRPr="00FB6A5F">
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="17706270" w14:textId="62EA8245" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00697621" w:rsidP="00D848AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                 </w:t>
-[...9 lines deleted...]
-              </w:rPr>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4993C2D1" wp14:editId="44A59AFA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7269F020" wp14:editId="06BF1F91">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:align>center</wp:align>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>52705</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="7144385" cy="591820"/>
-                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:effectExtent l="0" t="0" r="18415" b="17780"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Text Box 14"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="7144385" cy="591820"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000080"/>
+                                <a:srgbClr val="1B3A4D"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3C458777" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00133190" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                                <w:p w14:paraId="0040747E" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
                                   <w:pPr>
                                     <w:pStyle w:val="Default"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="00496E82">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>S</w:t>
-[...50 lines deleted...]
-                                    <w:t xml:space="preserve">TRATEGY </w:t>
+                                    <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="526AB6FF" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="003704A6" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                                <w:p w14:paraId="43C1BE45" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="32"/>
-                                      <w:szCs w:val="32"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="006C37E3">
+                                  <w:r w:rsidRPr="00496E82">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="40"/>
-                                      <w:szCs w:val="40"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">FORM </w:t>
-[...29 lines deleted...]
-                                    <w:t xml:space="preserve">  Summary of Land Use Agreements</w:t>
+                                    <w:t>FORM 3:  Summary of Land Use Agreements</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="62FB3B83" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1"/>
+                                <w:p w14:paraId="7AAD3541" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="4993C2D1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="7269F020" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:4.15pt;width:562.55pt;height:46.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdafdvKwIAAE0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07SZDex4qy22W5V&#10;aXuRdvsBGGMbFRgKJHb69TtgJ00v6kNVPyAGhjMz58x4c9NrRQ7CeQmmoLPJlBJhOFTSNAX98nT/&#10;akWJD8xUTIERBT0KT2+2L19sOpuLObSgKuEIghifd7agbQg2zzLPW6GZn4AVBi9rcJoFNF2TVY51&#10;iK5VNp9Or7IOXGUdcOE9nt4Nl3Sb8Ota8PCprr0IRBUUcwtpdWkt45ptNyxvHLOt5GMa7B+y0Ewa&#10;DHqGumOBkb2Tv0FpyR14qMOEg86griUXqQasZjb9pZrHllmRakFyvD3T5P8fLP94+OyIrAp6RYlh&#10;GiV6En0gb6Ans0Wkp7M+R69Hi36hx3OUOZXq7QPwr54Y2LXMNOLWOehawSpMbxZfZhdPBxwfQcru&#10;A1QYh+0DJKC+djpyh2wQREeZjmdpYi4cD69ni8Xr1ZISjnfL9Ww1T9plLD+9ts6HdwI0iZuCOpQ+&#10;obPDgw8xG5afXGIwD0pW91KpZLim3ClHDiy2CX6rE/pPbsqQrqDr5Xw5EPBXiOkfIbQM2O9K6oKu&#10;YqCxAyNtb02VujEwqYY9pqzMyGOkbiAx9GU/6lJCdURGHQx9jXOImxbcd0o67OmC+m975gQl6r1B&#10;VdZIYhyCZCyW18ghcZc3ZTLwlBmOMAUNp+0uDEOzt042LUYZesDALapYy0RwlHvIaMwZezbxPs5X&#10;HIpLO3n9+AtsnwEAAP//AwBQSwMEFAAGAAgAAAAhAJIW69zeAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdpFIJMZtSiiIKQk30vs2Om9jsbMhu29Rf3+lJb/N4j/e+KZaT&#10;68UBx9B5UpDOEhBIjTcdWQWf9fNdBiJETUb3nlDBCQMsy+urQufGH+kDD1W0gkso5FpBG+OQSxma&#10;Fp0OMz8gsfftR6cjy9FKM+ojl7tezpPkQTrdES+0esB1i82u2jsFL++7r8y+/dabn6e1HEJd2dfV&#10;Sanbm2n1CCLiFP/CcMFndCiZaev3ZILoFfAjUUF2D+JipvNFCmLLV5IuQJaF/M9fngEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCdafdvKwIAAE0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCSFuvc3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;" fillcolor="navy">
+                    <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:4.15pt;width:562.55pt;height:46.6pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnzhKuGgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzUx4hRpsg4D&#10;ugvQ7QNkWY6FyaJGKbG7rx8lJ2nRbS/D/CCIIn1IHh6ubvrWsKNCr8EWfDIac6ashErbfcG/fb17&#10;s+DMB2ErYcCqgj8qz2/Wr1+tOperKTRgKoWMQKzPO1fwJgSXZ5mXjWqFH4FTlpw1YCsCmbjPKhQd&#10;obcmm47Hb7MOsHIIUnlPr7vBydcJv66VDJ/r2qvATMGptpBOTGcZz2y9EvkehWu0PJUh/qGKVmhL&#10;SS9QOxEEO6D+DarVEsFDHUYS2gzqWkuVeqBuJuMX3Tw0wqnUC5Hj3YUm//9g5afjg/uCLPS30NMA&#10;UxPe3YP87pmFbSPsXm0QoWuUqCjxJFKWdc7np18j1T73EaTsPkJFQxaHAAmor7GNrFCfjNBpAI8X&#10;0lUfmKTH68lsdrWYcybJN19OFtM0lUzk578d+vBeQcvipeBIQ03o4njvQ6xG5OeQmMyD0dWdNiYZ&#10;uC+3BtlRkAAmt1eb2S418CLMWNYVfDmfzgcC/goxTt+fIFodSMlGtwVfXIJEHml7Z6uksyC0Ge5U&#10;srEnHiN1A4mhL3sKjHyWUD0SowiDYmnD6NIA/uSsI7UW3P84CFScmQ+WprIkEqO8kzGbXxOHDJ97&#10;ymTQq7CSYAoeztdtGNbh4FDvG8oyaMDChqZY60TwU0WnmkmNiffT5kS5P7dT1NN+r38BAAD//wMA&#10;UEsDBBQABgAIAAAAIQBfS95E3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqONWhSiNUwFST5xaCuLoxNskSrwOWacNf497gtuOZjTzNt/OrhdnHLn1pEEtEhBIlbct1RqO&#10;77uHFAQHQ9b0nlDDDzJsi9ub3GTWX2iP50OoRSwhzoyGJoQhk5KrBp3hhR+QonfyozMhyrGWdjSX&#10;WO56uUySR+lMS3GhMQO+Nlh1h8lpeJu+yj2navXdBf/yuXvij45Tre/v5ucNiIBz+AvDFT+iQxGZ&#10;Sj+RZdFriI8EDekKxNVUy7UCUcYrUWuQRS7/8xe/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKfOEq4aAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAF9L3kTcAAAABwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" fillcolor="#1b3a4d">
                       <v:textbox inset=",,,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="3C458777" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00133190" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                          <w:p w14:paraId="0040747E" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00133190">
+                            <w:r w:rsidRPr="00496E82">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>S</w:t>
-[...50 lines deleted...]
-                              <w:t xml:space="preserve">TRATEGY </w:t>
+                              <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="526AB6FF" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="003704A6" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                          <w:p w14:paraId="43C1BE45" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006C37E3">
+                            <w:r w:rsidRPr="00496E82">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="40"/>
-                                <w:szCs w:val="40"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">FORM </w:t>
-[...29 lines deleted...]
-                              <w:t xml:space="preserve">  Summary of Land Use Agreements</w:t>
+                              <w:t>FORM 3:  Summary of Land Use Agreements</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="62FB3B83" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1"/>
+                          <w:p w14:paraId="7AAD3541" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="002435B1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A77C52" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="005D2F21">
+          <w:p w14:paraId="4D7D2E97" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="09593DA5" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="005D2F21">
+          <w:p w14:paraId="567130C5" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F9E8CFA" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="005D2F21">
+          <w:p w14:paraId="4F68CE35" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="409328D7" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="72708F47" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00D6123F" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D6123F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Instructions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63358563" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="689287A9" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="174B1BC8" w14:textId="688E96D2" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB6A5F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Instructions:</w:t>
-[...7 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">Answer each question below, attaching additional pages as necessary.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00330E7A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:t>If it has been ten or more years since this form was last updated</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21317">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> or if any of the responses has changed in the interim since it was last verified by DCA, an updated FORM 3 will be required.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Answer each question below, attaching additional pages as necessary.  Please note that any changes to the answers provided will require </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> of the service delivery strategy.  If the contact person for this service (listed at the bottom of this page) changes, this should be reported to the Department of Community Affairs. </w:t>
+              <w:t>If the contact person for this service (listed at the bottom of this page) changes, this should be reported to the Department of Community Affairs.</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="box"/>
           </w:p>
-          <w:p w14:paraId="7F08DBD9" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00BB0F57">
+          <w:p w14:paraId="377581F4" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00D848AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="720"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="box"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="000F0067">
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6A5F" w14:paraId="022E6B11" w14:textId="77777777" w:rsidTr="00A05451">
+      <w:tr w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w14:paraId="74D1B5B7" w14:textId="77777777" w:rsidTr="00A05451">
         <w:trPr>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69266CF2" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="006C37E3" w:rsidRDefault="00FB6A5F" w:rsidP="00ED7BFB">
+          <w:p w14:paraId="585FF89E" w14:textId="2215B6B3" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00ED7BFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COUNTY:</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00961C16">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:statusText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:textInput>
                     <w:default w:val="TYPE COUNTY NAME HERE"/>
                     <w:maxLength w:val="50"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00697621">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00172365" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TYPE COUNTY NAME HERE</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6A5F" w14:paraId="0B686532" w14:textId="77777777" w:rsidTr="00E57D96">
+      <w:tr w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w14:paraId="09F13B28" w14:textId="77777777" w:rsidTr="00E57D96">
         <w:trPr>
           <w:trHeight w:val="2242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49CE14E9" w14:textId="77777777" w:rsidR="00A05451" w:rsidRDefault="00FB6A5F">
+          <w:p w14:paraId="2C351209" w14:textId="77777777" w:rsidR="00A05451" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB6A5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1. What incompatibilities or conflicts between the land use plans of local governments were identified in the process of developing the service delivery strategy? </w:t>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text2"/>
           </w:p>
-          <w:p w14:paraId="02050F29" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F">
+          <w:p w14:paraId="0B01B41F" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Provide Details Here"/>
                   <w:statusText w:type="text" w:val="Provide Details Here"/>
                   <w:textInput>
                     <w:default w:val="Provide Details Here"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide Details Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="17233A37" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRDefault="00ED7BFB">
+          <w:p w14:paraId="5B67BC5D" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D7D0ACD" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRDefault="00ED7BFB">
+          <w:p w14:paraId="35B210FB" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01143B82" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRDefault="00ED7BFB">
+          <w:p w14:paraId="0B4234D2" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="003BA653" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="05F10248" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6A5F" w14:paraId="187CBD7D" w14:textId="77777777" w:rsidTr="00E57D96">
+      <w:tr w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w14:paraId="7851F336" w14:textId="77777777" w:rsidTr="00E57D96">
         <w:trPr>
           <w:trHeight w:val="3142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFEE021" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00697621">
+          <w:p w14:paraId="06772D73" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00697621">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20373FF7" wp14:editId="029DA3BA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E7958E7" wp14:editId="1D7A1219">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4963160</wp:posOffset>
+                        <wp:posOffset>4961890</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>61595</wp:posOffset>
+                        <wp:posOffset>65403</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2057400" cy="913130"/>
-                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:extent cx="2057400" cy="950670"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="20955"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Group 26"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2057400" cy="913130"/>
+                                <a:ext cx="2057400" cy="950670"/>
                                 <a:chOff x="8305" y="7018"/>
-                                <a:chExt cx="3240" cy="1438"/>
+                                <a:chExt cx="3240" cy="1354"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="3" name="Text Box 27"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
-                                  <a:off x="8305" y="7378"/>
+                                  <a:off x="8305" y="7294"/>
                                   <a:ext cx="3240" cy="1078"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
-                                  <a:srgbClr val="99CCFF"/>
+                                  <a:srgbClr val="C2DFEF"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="013E15A4" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00A05451" w:rsidRDefault="00A91657" w:rsidP="00A91657">
+                                  <w:p w14:paraId="1090BE9C" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00F54322" w:rsidRDefault="00A91657" w:rsidP="00A91657">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
-                                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="00A05451">
+                                    <w:r w:rsidRPr="00F54322">
                                       <w:rPr>
-                                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                         <w:iCs/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                       <w:t>If the necessary plan amendments, regulations, ordinances, etc. have not yet been formally adopted, indicate when each of the affected local governments will adopt them.</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="4" name="Text Box 28"/>
                               <wps:cNvSpPr txBox="1">
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="8305" y="7018"/>
-                                  <a:ext cx="3240" cy="360"/>
+                                  <a:ext cx="3240" cy="271"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
-                                  <a:srgbClr val="FFCC99"/>
+                                  <a:srgbClr val="D5E04E"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w14:paraId="7CAAB881" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="009D47ED" w:rsidRDefault="00A91657" w:rsidP="00A91657">
+                                  <w:p w14:paraId="713F1EEA" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00F54322" w:rsidRDefault="00A91657" w:rsidP="00A91657">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
-                                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                         <w:b/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
                                     </w:pPr>
-                                    <w:r w:rsidRPr="009D47ED">
+                                    <w:r w:rsidRPr="00F54322">
                                       <w:rPr>
-                                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                         <w:b/>
                                         <w:sz w:val="16"/>
                                         <w:szCs w:val="16"/>
                                       </w:rPr>
-                                      <w:t>N</w:t>
-[...17 lines deleted...]
-                                      <w:t>:</w:t>
+                                      <w:t>NOTE:</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="20373FF7" id="Group 26" o:spid="_x0000_s1027" style="position:absolute;margin-left:390.8pt;margin-top:4.85pt;width:162pt;height:71.9pt;z-index:251659264" coordorigin="8305,7018" coordsize="3240,1438" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtx7xp0gIAAH4IAAAOAAAAZHJzL2Uyb0RvYy54bWzMlm1v2yAQx99P2ndAvF/9lDSNVafq3Kaa&#10;tIdK7T4AwdhGs8EDErv79DvAdaK006ROq5oXFvjguPvdn3POL4a2QTumNJciw9FJiBETVBZcVBn+&#10;fr/+cIaRNkQUpJGCZfiBaXyxev/uvO9SFstaNgVTCJwInfZdhmtjujQINK1ZS/SJ7JgAYylVSwxM&#10;VRUUivTgvW2COAxPg16qolOSMq3h7ZU34pXzX5aMmm9lqZlBTYYhNuOeyj039hmszklaKdLVnI5h&#10;kBdE0RIu4NDJ1RUxBG0Vf+Kq5VRJLUtzQmUbyLLklLkcIJsoPMrmRslt53Kp0r7qJkyA9ojTi93S&#10;r7tbhXiR4RgjQVookTsVxaeWTd9VKSy5Ud1dd6t8gjD8LOkPDebg2G7nlV+MNv0XWYA/sjXSsRlK&#10;1VoXkDUaXAkephKwwSAKL+NwvpiFUCkKtmWURMlYI1pDIe22syScYwTWRRid+frR+nrcnsSzcW80&#10;S5w1IKk/18U6xmYTA73pPVL9b0jvatIxVylteY1Ik0ek9za9j3JA8cJTdassUmQGeA83xxHSniwS&#10;Mq+JqNilUrKvGSkgvMjuhCSmrT4JbZ38DfWeWbIYmT0CPyAWettEjKSd0uaGyRbZQYYVXCcXJ9l9&#10;1saGs19iC6tlw4s1bxo3UdUmbxTaEbh6y2Wer9cug6NljUA92Ofx3BP4o4vQ/Z5z0XIDPaThLYhj&#10;WkRSy+1aFBAmSQ3hjR9DyI0YQVp2nqIZNoO7BY6yhbyRxQOQVdK3DGhxMKil+oVRD+0iw/rnliiG&#10;UfNJQHWW0cwqz7jJbL6IYaIOLZtDCxEUXGXYYOSHufE9adspXtVwkteDkJdweUruWO+jGsMH/b6S&#10;kGdPhexkdKDG1xbydPmfCjk5dT3jf+h4vc7z5fI5Eb4xHcc2xr1i3r6OXXuGj5xrKuMH2X5FD+dO&#10;9/u/DavfAAAA//8DAFBLAwQUAAYACAAAACEABSKRi+EAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzWrDMBCE74W+g9hCb43sBufHsRxCaHsKhSaF0ptibWwTa2UsxXbevptTc9vdGWa/ydajbUSP&#10;na8dKYgnEQikwpmaSgXfh/eXBQgfNBndOEIFV/Swzh8fMp0aN9AX9vtQCg4hn2oFVQhtKqUvKrTa&#10;T1yLxNrJdVYHXrtSmk4PHG4b+RpFM2l1Tfyh0i1uKyzO+4tV8DHoYTON3/rd+bS9/h6Sz59djEo9&#10;P42bFYiAY/g3ww2f0SFnpqO7kPGiUTBfxDO2KljOQdz0OEr4cOQpmSYg80zeV8j/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAG3HvGnSAgAAfggAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAUikYvhAAAACgEAAA8AAAAAAAAAAAAAAAAALAUAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA6BgAAAAA=&#10;">
-                      <v:shape id="Text Box 27" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:8305;top:7378;width:3240;height:1078;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwW4i0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlQQiY7iK6Cwe/ABXttMm0QzPSEzavbf7ywseCyq6itqtmhMKV5Uu8KygkE/AkGc&#10;Wl1wpuB8SnoTEM4jaywtk4IfcrCYt1szjLV984FeR5+JAGEXo4Lc+yqW0qU5GXR9WxEH72Zrgz7I&#10;OpO6xneAm1IOo2gsDRYcFnKsaJ1T+jg+jYL15rn69qNdcvm63/blNdlmerJVqttpllMQnhr/Cf+3&#10;d1rBCP6uhBsg578AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8FuItMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#9cf">
+                    <v:group w14:anchorId="2E7958E7" id="Group 26" o:spid="_x0000_s1027" style="position:absolute;margin-left:390.7pt;margin-top:5.15pt;width:162pt;height:74.85pt;z-index:251659264" coordorigin="8305,7018" coordsize="3240,1354" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD5RvrzQIAAFsIAAAOAAAAZHJzL2Uyb0RvYy54bWzMlm1vmzAQx99P2new/H6FEGhSVFJ1eagm&#10;dVuldh/AMQasgc1sJ9B9+p1tmrC206RuqpoXyObs893v/mdyftE3NdozpbkUGZ6chBgxQWXORZnh&#10;b3ebD3OMtCEiJ7UULMP3TOOLxft3512bskhWss6ZQuBE6LRrM1wZ06ZBoGnFGqJPZMsEGAupGmJg&#10;qsogV6QD700dRGF4GnRS5a2SlGkNb1feiBfOf1Ewar4WhWYG1RmG2Ix7Kvfc2mewOCdpqUhbcTqE&#10;QV4QRUO4gEMPrlbEELRT/ImrhlMltSzMCZVNIIuCU+ZygGwm4aNsrpTctS6XMu3K9oAJ0D7i9GK3&#10;9Mv+SrW37Y3y0cPwWtLvGrgEXVumY7udl34x2nafZQ71JDsjXeJ9oRrrAlJCveN7f+DLeoMovIzC&#10;ZBaHUAYKtrMkPJ0NBaAVVMlum0/DBCOwzsLJ3BeHVuth+zSKh72TaRJba0BSf66LdYjN1h7EpI+8&#10;9L/xuq1Iy1wZtOVxoxDPMzzFSJAGENzZ9D7KHkUzG5M9HFZZpMj08B7awhHSniwSclkRUbJLpWRX&#10;MZJDeBOXzWir96Otk7+hPjKLzhwVkj4AHxELZ47ngRhJW6XNFZMNsoMMK+gVFyfZX2vj4T4ssYXV&#10;sub5hte1m6hyu6wV2hPoq2W02qw3Qz1+W1YL1NlKR4kn8EcXofs956LhBi6ImjcgjsMiklpua5FD&#10;mCQ1hNd+DNnVwilXp5adp2j6be9K5ihbyFuZ3wNZJf19APcXDCqpfmLUwV2QYf1jRxTDqP4koDpn&#10;k9gqz7hJnMwimKixZTu2EEHBVYYNRn64NP7C2bWKlxWc5PUg5CU0T8Ed62NUQ/ig31cScvxUyE4q&#10;IzW+tpAPzf9UyNHM98pD5/9HHa+SdRivnxPhG9NxZGM8Kubt69hdz/AFczf28LW1n8jx3On++J9g&#10;8QsAAP//AwBQSwMEFAAGAAgAAAAhAIvG+PDgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fv&#10;wjAMhe+T9h8iT9ptJB2Doa4pQmjbCU0aTELcQmPaisapmtCWfz9z2m6239Pz97Ll6BrRYxdqTxqS&#10;iQKBVHhbU6nhZ/fxtAARoiFrGk+o4YoBlvn9XWZS6wf6xn4bS8EhFFKjoYqxTaUMRYXOhIlvkVg7&#10;+c6ZyGtXStuZgcNdI5+VmktnauIPlWlxXWFx3l6chs/BDKtp8t5vzqf19bCbfe03CWr9+DCu3kBE&#10;HOOfGW74jA45Mx39hWwQjYbXRfLCVhbUFMTNkKgZX448zZUCmWfyf4f8FwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAAPlG+vNAgAAWwgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAIvG+PDgAAAACwEAAA8AAAAAAAAAAAAAAAAAJwUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAA0BgAAAAA=&#10;">
+                      <v:shape id="Text Box 27" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:8305;top:7294;width:3240;height:1078;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+UKCnxgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUIv0myqRSR1FRX6Bw+CqSDeXrKvSTD7Ns1uY/rtu0LB4zAzv2EWq97UoqPWVZYVPEUx&#10;COLc6ooLBcfP18c5COeRNdaWScEvOVgth4MFJtpe+UBd6gsRIOwSVFB63yRSurwkgy6yDXHwvmxr&#10;0AfZFlK3eA1wU8tJHM+kwYrDQokNbUvKL+mPUbA5Z9P3zWmbTZ733Xzm3nZ0Hn8r9TDq1y8gPPX+&#10;Hv5vf2gFU7hdCTdALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPlCgp8YAAADaAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" fillcolor="#c2dfef">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="013E15A4" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00A05451" w:rsidRDefault="00A91657" w:rsidP="00A91657">
+                            <w:p w14:paraId="1090BE9C" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00F54322" w:rsidRDefault="00A91657" w:rsidP="00A91657">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="00A05451">
+                              <w:r w:rsidRPr="00F54322">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:iCs/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>If the necessary plan amendments, regulations, ordinances, etc. have not yet been formally adopted, indicate when each of the affected local governments will adopt them.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
-                      <v:shape id="Text Box 28" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:8305;top:7018;width:3240;height:360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBIONOTxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvUjcWsTXNRiRFKdJLU7HXR/Y1Cc2+TbNrjP++Kwgeh5n5hknWg2lET52rLSuYzyIQ&#10;xIXVNZcKDl/bxxcQziNrbCyTggs5WKfjUYKxtmf+pD73pQgQdjEqqLxvYyldUZFBN7MtcfB+bGfQ&#10;B9mVUnd4DnDTyKcoWkqDNYeFClvKKip+85NRsFo2b1jvDll0zP54uv/un08fvVIPk2HzCsLT4O/h&#10;W/tdK1jA9Uq4ATL9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEg405PEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#fc9">
+                      <v:shape id="Text Box 28" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:8305;top:7018;width:3240;height:271;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9jsIfwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8grezKYiraTZiFgFjzZavL5mXzch2bchu2r8926h0OMwM98w+Wq0nbjS4BvHCl6SFARx&#10;5XTDRsHpuJstQfiArLFzTAru5GFVPE1yzLS78Sddy2BEhLDPUEEdQp9J6auaLPrE9cTR+3GDxRDl&#10;YKQe8BbhtpPzNH2VFhuOCzX2tKmpasuLVfC2N+57U24/Oj+XrdVfZ3NYn5WaPo/rdxCBxvAf/mvv&#10;tYIF/F6JN0AWDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9jsIfwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#d5e04e">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w14:paraId="7CAAB881" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="009D47ED" w:rsidRDefault="00A91657" w:rsidP="00A91657">
+                            <w:p w14:paraId="713F1EEA" w14:textId="77777777" w:rsidR="00A91657" w:rsidRPr="00F54322" w:rsidRDefault="00A91657" w:rsidP="00A91657">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="009D47ED">
+                              <w:r w:rsidRPr="00F54322">
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>N</w:t>
-[...17 lines deleted...]
-                                <w:t>:</w:t>
+                                <w:t>NOTE:</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Check the boxes indicating how these incompatibilities or conflicts were addressed: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E91F77" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="251745EF" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>mendments to existing comprehensive plans</w:t>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Amendments to existing comprehensive plans</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5468EB06" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="08E29B4C" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Check2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">doption of a joint comprehensive plan </w:t>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Adoption of a joint comprehensive plan </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580D3A5E" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
+          <w:p w14:paraId="786C724C" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Other measures (amend zoning ordinances, add environmental regulations, etc.) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E85054A" w14:textId="77777777" w:rsidR="00A05451" w:rsidRDefault="00A05451">
+          <w:p w14:paraId="7369B695" w14:textId="77777777" w:rsidR="00A05451" w:rsidRPr="00496E82" w:rsidRDefault="00A05451">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202892E5" w14:textId="77777777" w:rsidR="00A05451" w:rsidRDefault="00FB6A5F">
+          <w:p w14:paraId="398E5E67" w14:textId="77777777" w:rsidR="00A05451" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB6A5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB6A5F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If “other measures” was ch</w:t>
             </w:r>
-            <w:r w:rsidR="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ecked, describe these measures:</w:t>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text3"/>
-            <w:r w:rsidR="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F9818B5" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00A05451">
+          <w:p w14:paraId="25C85B07" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00A05451">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Describe &quot;Other&quot; Measures Here"/>
                   <w:statusText w:type="text" w:val="Describe &quot;Other&quot; Measures Here"/>
                   <w:textInput>
                     <w:default w:val="Describe &quot;Other&quot; Measures Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe "Other" Measures Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w14:paraId="18F8B677" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00FB6A5F" w:rsidRDefault="00FB6A5F" w:rsidP="00A20852">
+          <w:p w14:paraId="1258EB92" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00FB6A5F" w:rsidP="00A20852">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6A5F" w14:paraId="746FD0BF" w14:textId="77777777" w:rsidTr="00E57D96">
+      <w:tr w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w14:paraId="59578C1A" w14:textId="77777777" w:rsidTr="00E57D96">
         <w:trPr>
           <w:trHeight w:val="1954"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047E181D" w14:textId="77777777" w:rsidR="00FB6A5F" w:rsidRPr="00A05451" w:rsidRDefault="00E57D96" w:rsidP="00A05451">
+          <w:p w14:paraId="7AEC6124" w14:textId="11F10696" w:rsidR="00FB6A5F" w:rsidRPr="00496E82" w:rsidRDefault="00E57D96" w:rsidP="00A05451">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008748A4" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. What</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> policies, procedures and/or processes have been established by local g</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">overnments (and water and sewer </w:t>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>authorities) to ensure that new extraterritorial water and sewer service will be consistent with all applicable land use plans and ordinances?</w:t>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="county"/>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Text5"/>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Provide Details Here"/>
                   <w:statusText w:type="text" w:val="Provide Details Here"/>
                   <w:textInput>
                     <w:default w:val="Provide Details Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide Details Here</w:t>
             </w:r>
-            <w:r w:rsidR="00A05451" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A05451" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="county"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="#1"/>
             <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="#2_1"/>
             <w:bookmarkStart w:id="11" w:name="#2_text"/>
             <w:bookmarkEnd w:id="10"/>
             <w:bookmarkEnd w:id="11"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#2_text"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="#3"/>
             <w:bookmarkEnd w:id="12"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="#4"/>
             <w:bookmarkEnd w:id="13"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="#5"/>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="#5_2"/>
             <w:bookmarkEnd w:id="15"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="#5_2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="date"/>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="date"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00A05451">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FB6A5F" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A05451" w14:paraId="1B93E367" w14:textId="77777777" w:rsidTr="00E57D96">
+      <w:tr w:rsidR="00A05451" w:rsidRPr="00496E82" w14:paraId="51C28C78" w14:textId="77777777" w:rsidTr="00E57D96">
         <w:trPr>
           <w:trHeight w:val="2044"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A822C8" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRDefault="00E57D96" w:rsidP="00E57D96">
+          <w:p w14:paraId="0EA69C30" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00E57D96" w:rsidP="00E57D96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7BFB" w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Person completing form: </w:t>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text4"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Your Name &amp; Title Here"/>
                   <w:statusText w:type="text" w:val="Type Your Name &amp; Title Here"/>
                   <w:textInput>
                     <w:default w:val="Type Your Name &amp; Title Here"/>
                     <w:maxLength w:val="100"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Your Name &amp; Title Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
-          <w:p w14:paraId="4D4AFBA4" w14:textId="77777777" w:rsidR="00E57D96" w:rsidRPr="006C37E3" w:rsidRDefault="00E57D96" w:rsidP="00ED7BFB">
+          <w:p w14:paraId="28C28FA4" w14:textId="77777777" w:rsidR="00E57D96" w:rsidRPr="00496E82" w:rsidRDefault="00E57D96" w:rsidP="00ED7BFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50A4AA21" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="006C37E3" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
+          <w:p w14:paraId="4B0D54E1" w14:textId="376EE45E" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone number: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Your Phone Number Here"/>
                   <w:statusText w:type="text" w:val="Type Your Phone Number Here"/>
                   <w:textInput>
                     <w:default w:val="Type Your Phone Number Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Your Phone Number Here</w:t>
             </w:r>
-            <w:r w:rsidRPr="00827B71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="006C37E3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date completed: </w:t>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="003365BD">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this form </w:t>
+            </w:r>
+            <w:r w:rsidR="002E529E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">completed: </w:t>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text6"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Date Here"/>
                   <w:statusText w:type="text" w:val="Type Date Here"/>
                   <w:textInput>
                     <w:default w:val="Type Date Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Date Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
-          <w:p w14:paraId="581F9A57" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="006C37E3" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
+          <w:p w14:paraId="597E0E75" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F70DA17" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="006C37E3" w:rsidRDefault="00E57D96" w:rsidP="00ED7BFB">
+          <w:p w14:paraId="53FD8CB9" w14:textId="07ECD302" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00E57D96" w:rsidP="00ED7BFB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7BFB" w:rsidRPr="006C37E3">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. Is this the person who should be contacted by state agencies when evaluating whether proposed local   government projects are consistent with the service delivery strategy? </w:t>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Is this the person who should be contacted by state agencies when evaluating whether proposed local government projects are consistent with the service delivery strategy? </w:t>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Check8"/>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:statusText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
-            <w:r w:rsidR="00ED7BFB" w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Check9"/>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here for &quot;NO&quot;"/>
                   <w:statusText w:type="text" w:val="Click here for &quot;NO&quot;"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000F0067">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00ED7BFB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
-            <w:r w:rsidR="00ED7BFB" w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidR="00ED7BFB" w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00ED7BFB" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376B8012" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="006C37E3" w:rsidRDefault="00ED7BFB" w:rsidP="00E57D96">
+          <w:p w14:paraId="410C7677" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00E57D96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C37E3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If not, provide designated contact person(s) and phone number(s) below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321CF29B" w14:textId="77777777" w:rsidR="00A05451" w:rsidRPr="00A05451" w:rsidRDefault="00ED7BFB" w:rsidP="00E57D96">
+          <w:p w14:paraId="1629843B" w14:textId="77777777" w:rsidR="00A05451" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00E57D96">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="Text7"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Contact Name &amp; Phone Here"/>
                   <w:statusText w:type="text" w:val="Type Contact Name &amp; Phone Here"/>
                   <w:textInput>
                     <w:default w:val="TYPE CONTACT NAME, TITLE &amp; PHONE HERE"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TYPE CONTACT NAME, TITLE &amp; PHONE HERE</w:t>
             </w:r>
-            <w:r w:rsidR="00E57D96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E57D96" w:rsidRPr="00496E82">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="138797A6" w14:textId="77777777" w:rsidR="00A14A77" w:rsidRDefault="00697621">
+    <w:p w14:paraId="2F93CAE9" w14:textId="4FB8D6C5" w:rsidR="00A14A77" w:rsidRDefault="00653B3B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="749EC480" wp14:editId="09E5499B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01143071" wp14:editId="0ADB3FFA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-7738358</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7144385" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="18415" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1809730997" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7144385" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="D5E04E"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2B8B7700" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:-609.3pt;width:562.55pt;height:27pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuov3WdAIAAEcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kydoGdYqgj2FA&#10;0RZrh54VWYoNyKJGKXGyXz9KdpygLXYYdpFJk/z40EddXm0bwzYKfQ224KOTnDNlJZS1XRX858vd&#10;l3POfBC2FAasKvhOeX41//zpsnUzNYYKTKmQEYj1s9YVvArBzbLMy0o1wp+AU5aMGrARgVRcZSWK&#10;ltAbk43z/GvWApYOQSrv6e9NZ+TzhK+1kuFRa68CMwWn2kI6MZ3LeGbzSzFboXBVLfsyxD9U0Yja&#10;UtIB6kYEwdZYv4NqaongQYcTCU0GWtdSpR6om1H+ppvnSjiVeqHheDeMyf8/WPmweXZPSGNonZ95&#10;EmMXW41N/FJ9bJuGtRuGpbaBSfp5NppMTs+nnEmynU7GF3maZnaIdujDNwUNi0LBkS4jzUhs7n2g&#10;jOS6d4nJPJi6vKuNSQqultcG2UbQxd1Mb/PJbbwrCjlyyw41JynsjIrBxv5QmtUlVTlOGROd1IAn&#10;pFQ2jDpTJUrVpRlN86GHISLlTIARWVN5A3YPEKn6HrsrtvePoSqxcQjO/1ZYFzxEpMxgwxDc1Bbw&#10;IwBDXfWZO38q/2g0UVxCuXtChtDtgnfyrqb7uRc+PAkk8tOa0EKHRzq0gbbg0EucVYC/P/of/YmT&#10;ZOWspWUquP+1Fqg4M98tsfWCuBK3LymT6dmYFDy2LI8tdt1cA137iJ4OJ5MY/YPZixqheaW9X8Ss&#10;ZBJWUu6Cy4B75Tp0S04vh1SLRXKjjXMi3NtnJyN4nGrk38v2VaDrSRqI3g+wXzwxe8PVzjdGWlis&#10;A+g6Efkw137etK2JOP3LEp+DYz15Hd6/+R8AAAD//wMAUEsDBBQABgAIAAAAIQAJCTdY4gAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu9lUQxOzKSKoeBCxtdDjNBmT0Oxs&#10;yG7a+O/dnPT45j3efC/fTKYTZxpca1mDWkYgiEtbtVxr+No9L9YgnEeusLNMGn7Iwaa4vsoxq+yF&#10;P+m89bUIJewy1NB432dSurIhg25pe+LgfdvBoA9yqGU14CWUm07GUZRIgy2HDw329NRQedqORsOI&#10;74fXfZ2uXqaPeLeyY/p26lOtb2+mxwcQnib/F4YZP6BDEZiOduTKiU5DGOI1LFSs1gmIOaDiewXi&#10;OB9VcpeALHL5f0XxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO6i/dZ0AgAARwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAkJN1jiAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="#d5e04e" strokecolor="#091723 [484]" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00697621">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42B4D29F" wp14:editId="2E01005F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47625</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1600200" cy="381000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1600200" cy="381000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="73521952" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00ED7BFB" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
+                          <w:p w14:paraId="02CB8F8B" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00ED7BFB">
+                            <w:r w:rsidRPr="00496E82">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                               <w:t>Page 1 of 1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="749EC480" id="Text Box 25" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:3.75pt;width:126pt;height:30pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlwvSIBgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ06414hRdigwD&#10;ugvQ7gNkWbaFyaJGKbGzrx8lJ1nQvQ3TgyCK1CHPIbW6H3vD9gq9Blvy+SznTFkJtbZtyb+/bN/d&#10;cuaDsLUwYFXJD8rz+/XbN6vBFWoBHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#10;3mSLPL/JBsDaIUjlPd0+Tk6+TvhNo2T42jReBWZKTrWFtGPaq7hn65UoWhSu0/JYhviHKnqhLSU9&#10;Qz2KINgO9V9QvZYIHpowk9Bn0DRaqsSB2MzzV2yeO+FU4kLieHeWyf8/WPll/w2Zrql3nFnRU4te&#10;1BjYBxjZ4jrKMzhfUNSzo7gw0n0MjVS9ewL5wzMLm07YVj0gwtApUVN58/gyu3g64fgIUg2foaY8&#10;YhcgAY0N9hGQ1GCETm06nFsTa5Ex5U2eU785k+S7up3ndI4pRHF67dCHjwp6Fg8lR2p9Qhf7Jx+m&#10;0FNIqh6MrrfamGRgW20Msr2gMdmmdUT3l2HGxmAL8dmEGG8Szchs4hjGakyCXp3Uq6A+EG+Eafro&#10;t9ChA/zF2UCTV3L/cydQcWY+WdLubr5cxlFNxvL6/YIMvPRUlx5hJUGVPHA2HTdhGu+dQ912lGnq&#10;loUH0rvRSYrYmKmqY/k0XUnM40+I43tpp6g//3X9GwAA//8DAFBLAwQUAAYACAAAACEAzrVpKNkA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6EQBCE7ya+w6RNvBh3kAi4LMNGTTRe9+cBGugF&#10;ItNDmNmFfXvbkx6rq1P1VbFd7KAuNPnesYGnVQSKuHZNz62B4+Hj8QWUD8gNDo7JwJU8bMvbmwLz&#10;xs28o8s+tEpC2OdooAthzLX2dUcW/cqNxOKd3GQxiJxa3Uw4S7gddBxFqbbYszR0ONJ7R/X3/mwN&#10;nL7mh2Q9V5/hmO2e0zfss8pdjbm/W143oAIt4e8ZfvEFHUphqtyZG68GAzIkGMgSUGLGSSy6MpDK&#10;QZeF/k9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlwvSIBgIAAPcDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOtWko2QAAAAUBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="42B4D29F" id="Text Box 25" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:3.75pt;width:126pt;height:30pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPaoKA9AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z+3GOI5q3enYaQjp&#10;OJAOfkCapm1EGgcnWzt+PU7a2w14Q/Qhsmvns7/PzuZm7A07KvQabMmXi5wzZSXU2rYl//Z1/+qa&#10;Mx+ErYUBq0p+Up7fbF++2AyuUCvowNQKGYFYXwyu5F0IrsgyLzvVC78ApywFG8BeBHKxzWoUA6H3&#10;Jlvl+VU2ANYOQSrv6e/dFOTbhN80SobPTeNVYKbk1FtIJ6azime23YiiReE6Lec2xD900QttqegZ&#10;6k4EwQ6o/4LqtUTw0ISFhD6DptFSJQ7EZpn/weaxE04lLiSOd2eZ/P+DlQ/HR/cFWRjfw0gDTCS8&#10;uwf53TMLu07YVt0iwtApUVPhZZQsG5wv5qtRal/4CFINn6CmIYtDgAQ0NthHVYgnI3QawOksuhoD&#10;k7HkVZ7TJDmTFHt9vczJjiVE8XTboQ8fFPQsGiVHGmpCF8d7H6bUp5RYzIPR9V4bkxxsq51BdhS0&#10;APv0zei/pRkbky3EaxNi/JNoRmYTxzBWI9M1dRkhIusK6hPxRpj2it4BGR3gT84G2qmS+x8HgYoz&#10;89GSdu+W63VcwuSs37xdkYOXkeoyIqwkqJIHziZzF6bFPTjUbUeVpmlZuCW9G52keO5qbp/2Jok5&#10;73hczEs/ZT2/xO0vAAAA//8DAFBLAwQUAAYACAAAACEAzrVpKNkAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU6EQBCE7ya+w6RNvBh3kAi4LMNGTTRe9+cBGugFItNDmNmFfXvbkx6rq1P1VbFd&#10;7KAuNPnesYGnVQSKuHZNz62B4+Hj8QWUD8gNDo7JwJU8bMvbmwLzxs28o8s+tEpC2OdooAthzLX2&#10;dUcW/cqNxOKd3GQxiJxa3Uw4S7gddBxFqbbYszR0ONJ7R/X3/mwNnL7mh2Q9V5/hmO2e0zfss8pd&#10;jbm/W143oAIt4e8ZfvEFHUphqtyZG68GAzIkGMgSUGLGSSy6MpDKQZeF/k9f/gAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAPaoKA9AEAANEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDOtWko2QAAAAUBAAAPAAAAAAAAAAAAAAAAAE4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="73521952" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00ED7BFB" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
+                    <w:p w14:paraId="02CB8F8B" w14:textId="77777777" w:rsidR="00ED7BFB" w:rsidRPr="00496E82" w:rsidRDefault="00ED7BFB" w:rsidP="00ED7BFB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00ED7BFB">
+                      <w:r w:rsidRPr="00496E82">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
                         <w:t>Page 1 of 1</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A14A77" w:rsidSect="002435B1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="605" w:right="605" w:bottom="605" w:left="605" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Erl0sF7L8DHd1FznK46LOdhqW2mZFslJU23VecEcDlMy0xvkKDTWaqDHpOlRuI4UWbOdJSeAY4paZzCdWiqHyQ==" w:salt="HF0+RUNN7XOoc3DWmXbruQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+HmVFdKiMdxCY0kHMAufEp0nNfb5YPDXZQD6aOeXi62tQ5WUB4XZ0whUXriMOyHx4oqLglGeME2nmtpmTjDrPA==" w:salt="y0fp8ssGJEhZyHPBEybTdg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F0067"/>
+    <w:rsidRoot w:val="00E424FC"/>
+    <w:rsid w:val="000C1B46"/>
     <w:rsid w:val="000E12F6"/>
-    <w:rsid w:val="000F0067"/>
+    <w:rsid w:val="00172365"/>
     <w:rsid w:val="002435B1"/>
+    <w:rsid w:val="002E529E"/>
     <w:rsid w:val="0031584E"/>
     <w:rsid w:val="00325936"/>
+    <w:rsid w:val="00330E7A"/>
+    <w:rsid w:val="00335740"/>
+    <w:rsid w:val="003365BD"/>
+    <w:rsid w:val="00346CCC"/>
     <w:rsid w:val="00357782"/>
+    <w:rsid w:val="00373BDB"/>
+    <w:rsid w:val="00434A10"/>
+    <w:rsid w:val="00496E82"/>
     <w:rsid w:val="004B011D"/>
-    <w:rsid w:val="00514732"/>
-    <w:rsid w:val="00556A95"/>
+    <w:rsid w:val="004C4AD9"/>
+    <w:rsid w:val="005A3AB8"/>
     <w:rsid w:val="005D2F21"/>
-    <w:rsid w:val="005D6F8E"/>
-    <w:rsid w:val="006915FE"/>
+    <w:rsid w:val="006213EE"/>
+    <w:rsid w:val="00653B3B"/>
     <w:rsid w:val="00697621"/>
+    <w:rsid w:val="006B5D53"/>
+    <w:rsid w:val="007269D5"/>
     <w:rsid w:val="007663E1"/>
+    <w:rsid w:val="0077524E"/>
     <w:rsid w:val="007801CE"/>
+    <w:rsid w:val="00856221"/>
+    <w:rsid w:val="008748A4"/>
     <w:rsid w:val="00890D9F"/>
+    <w:rsid w:val="00936935"/>
+    <w:rsid w:val="00961C16"/>
+    <w:rsid w:val="009B4196"/>
     <w:rsid w:val="00A05451"/>
     <w:rsid w:val="00A14A77"/>
     <w:rsid w:val="00A20852"/>
     <w:rsid w:val="00A61A96"/>
-    <w:rsid w:val="00A83A76"/>
+    <w:rsid w:val="00A76C1A"/>
     <w:rsid w:val="00A91657"/>
+    <w:rsid w:val="00AC0A3A"/>
     <w:rsid w:val="00B0705C"/>
     <w:rsid w:val="00B569FC"/>
+    <w:rsid w:val="00B73148"/>
     <w:rsid w:val="00BB0F57"/>
+    <w:rsid w:val="00BF3D9E"/>
+    <w:rsid w:val="00C076ED"/>
+    <w:rsid w:val="00C21317"/>
     <w:rsid w:val="00C2229C"/>
     <w:rsid w:val="00C3402F"/>
     <w:rsid w:val="00C73812"/>
+    <w:rsid w:val="00D6123F"/>
+    <w:rsid w:val="00D65BB6"/>
+    <w:rsid w:val="00D848AE"/>
+    <w:rsid w:val="00D90131"/>
     <w:rsid w:val="00D9421B"/>
+    <w:rsid w:val="00E424FC"/>
     <w:rsid w:val="00E57D96"/>
     <w:rsid w:val="00E77128"/>
+    <w:rsid w:val="00EC2C52"/>
     <w:rsid w:val="00ED7BFB"/>
     <w:rsid w:val="00F51915"/>
+    <w:rsid w:val="00F54322"/>
     <w:rsid w:val="00F60F3D"/>
     <w:rsid w:val="00F71ADD"/>
-    <w:rsid w:val="00F72CA3"/>
+    <w:rsid w:val="00F73226"/>
     <w:rsid w:val="00FB6A5F"/>
-    <w:rsid w:val="00FC1D25"/>
+    <w:rsid w:val="00FF0584"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="21DC7C01"/>
+  <w14:docId w14:val="146F3570"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C7BDCCE7-A62E-4F09-9BC8-D377F6662D18}"/>
+  <w15:docId w15:val="{1DEB61F0-ABE4-4F60-AD46-34D0DBBE79E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3413,65 +3204,107 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F54322"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00F54322"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00F54322"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00F54322"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00F54322"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shayla.moultrie\Downloads\SDSForm3.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3691,74 +3524,384 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c6478514-d765-47f2-b661-870861894988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="431100d4-4470-42c1-96bc-46686c1829ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC55D43F7DEA2043B929494B92BA052A" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0edc6294d22caff74159b23fc1de7995">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="c6478514-d765-47f2-b661-870861894988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="558ccda1bb22d1170d61565353caee94" ns2:_="" ns3:_="">
+    <xsd:import namespace="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <xsd:import namespace="c6478514-d765-47f2-b661-870861894988"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="431100d4-4470-42c1-96bc-46686c1829ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e4df687-44af-4f4f-83ce-cc549dc79046}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="431100d4-4470-42c1-96bc-46686c1829ae">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6478514-d765-47f2-b661-870861894988" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5e84caa5-4932-4209-ae5a-cc2c42c66743" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E75FEBB-9EC8-4E72-8BBB-4AA4FBB7A568}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ADD7EAA-BEF5-4FF7-AF07-457E6717EC6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5288B87A-07AA-48A5-91B5-8C57638E7422}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SDSForm3</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>304</Words>
-  <Characters>1739</Characters>
+  <Words>323</Words>
+  <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - LandUse</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2039</CharactersWithSpaces>
+  <CharactersWithSpaces>2048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - LandUse</dc:title>
   <dc:subject/>
-  <dc:creator>Shayla Moultrie</dc:creator>
+  <dc:creator>Juli M. Yoder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BC55D43F7DEA2043B929494B92BA052A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>