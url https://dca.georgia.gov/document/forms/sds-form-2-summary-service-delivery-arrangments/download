--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -1,7713 +1,8749 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11268" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4766"/>
         <w:gridCol w:w="6502"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="6ABA23F2" w14:textId="77777777" w:rsidTr="0019794E">
+      <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="559918F3" w14:textId="77777777" w:rsidTr="006A0FA9">
         <w:trPr>
           <w:trHeight w:val="3600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A56F210" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00D938EA" w:rsidP="0019794E">
+          <w:p w14:paraId="79E79D5E" w14:textId="0AC94425" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="006A0FA9" w:rsidP="006A0FA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C13CF89" wp14:editId="0F0D8853">
-[...18 lines deleted...]
-                  <wp:docPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B982E19" wp14:editId="5088320D">
+                  <wp:extent cx="4267229" cy="517525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Picture 5" descr="A picture containing logo&#10;&#10;Description automatically generated"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId7" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="24547"/>
+                          <a:srcRect b="23003"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4460875" cy="733425"/>
+                            <a:ext cx="4273985" cy="518344"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00322DA6" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="458D1F5A" w14:textId="6647F1A4" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="005817A0" w:rsidP="006A0FA9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15338B8E" wp14:editId="757D9149">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42B89624" wp14:editId="0E84E780">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-55880</wp:posOffset>
+                        <wp:posOffset>-75565</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>909639</wp:posOffset>
+                        <wp:posOffset>118745</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="7125970" cy="647700"/>
-                      <wp:effectExtent l="0" t="0" r="17780" b="19050"/>
+                      <wp:extent cx="7159625" cy="594360"/>
+                      <wp:effectExtent l="0" t="0" r="22225" b="15240"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="7125970" cy="647700"/>
+                                <a:ext cx="7159625" cy="594360"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000080"/>
+                                <a:srgbClr val="1B3A4D"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3ACD3801" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00133190" w:rsidRDefault="0014456A" w:rsidP="0014456A">
+                                <w:p w14:paraId="3A419AC7" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="001C3675" w:rsidRDefault="0014456A" w:rsidP="0014456A">
                                   <w:pPr>
                                     <w:pStyle w:val="Default"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="001C3675">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>S</w:t>
-[...50 lines deleted...]
-                                    <w:t xml:space="preserve">TRATEGY </w:t>
+                                    <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="6DEA4E02" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="003704A6" w:rsidRDefault="0014456A" w:rsidP="0014456A">
+                                <w:p w14:paraId="01DB869C" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="001C3675" w:rsidRDefault="0014456A" w:rsidP="0014456A">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="32"/>
-                                      <w:szCs w:val="32"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="006C37E3">
+                                  <w:r w:rsidRPr="001C3675">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="40"/>
-                                      <w:szCs w:val="40"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
-                                    <w:t>FORM 2:</w:t>
-[...9 lines deleted...]
-                                    <w:t xml:space="preserve">  Summary of Service Delivery Arrangements</w:t>
+                                    <w:t>FORM 2:  Summary of Service Delivery Arrangements</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="50BFA626" w14:textId="77777777" w:rsidR="0014456A" w:rsidRDefault="0014456A" w:rsidP="0014456A"/>
+                                <w:p w14:paraId="5DC7B8A1" w14:textId="77777777" w:rsidR="0014456A" w:rsidRDefault="0014456A" w:rsidP="0014456A"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="15338B8E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="42B89624" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-4.4pt;margin-top:71.65pt;width:561.1pt;height:51pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAORgH5KgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N06sXK11Vttst6q0&#10;vUi7/QCMsY0KDAUSO/36DjhJs63Uh6p+QAwDZ2bOmfHN7aAVOQjnJZiSziZTSoThUEvTlvTr88Ob&#10;NSU+MFMzBUaU9Cg8vd2+fnXT20Lk0IGqhSMIYnzR25J2IdgiyzzvhGZ+AlYYdDbgNAtoujarHesR&#10;Xassn06XWQ+utg648B5P70cn3Sb8phE8fG4aLwJRJcXcQlpdWqu4ZtsbVrSO2U7yUxrsH7LQTBoM&#10;eoG6Z4GRvZN/QGnJHXhowoSDzqBpJBepBqxmNv2tmqeOWZFqQXK8vdDk/x8s/3T44oisS7qkxDCN&#10;Ej2LIZC3MJA8stNbX+ClJ4vXwoDHqHKq1NtH4N88MbDrmGnFnXPQd4LVmN0svsyuno44PoJU/Ueo&#10;MQzbB0hAQ+N0pA7JIIiOKh0vysRUOB6uZvlis0IXR99yvlpNk3QZK86vrfPhvQBN4qakDpVP6Ozw&#10;6EPMhhXnKzGYByXrB6lUMlxb7ZQjBxa7BL/1Gf3FNWVIX9LNIl+MBPwV4pLgCwgtA7a7krqk6xjo&#10;1ICRtnemTs0YmFTjHlNW5sRjpG4kMQzVcNKlgvqIjDoY2xrHEDcduB+U9NjSJfXf98wJStQHg6ps&#10;ZvN5nIFkzBerHA137amSgafMcIQpaThvd2Gcmb11su0wytgDBu5QxUYmgqPcY0annLFlE++n8Yoz&#10;cW2nW79+AtufAAAA//8DAFBLAwQUAAYACAAAACEAI7JFzuIAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FonTUBRGqeqKhACCakk9O7GixMar6PYbVO+HvcEx50dzbwpVpPp&#10;2QlH11kSEM8jYEiNVR1pAZ/18ywD5rwkJXtLKOCCDlbl7U0hc2XP9IGnymsWQsjlUkDr/ZBz7poW&#10;jXRzOyCF35cdjfThHDVXozyHcNPzRRQ9ciM7Cg2tHHDTYnOojkbAy/thl+m3n3r7/bThg6sr/bq+&#10;CHF/N62XwDxO/s8MV/yADmVg2tsjKcd6AbMskPugp0kC7GqI4yQFthewSB8S4GXB/28ofwEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAORgH5KgIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjskXO4gAAAAsBAAAPAAAAAAAAAAAAAAAAAIQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="navy">
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.95pt;margin-top:9.35pt;width:563.75pt;height:46.8pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmSu7vGQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk7Qx4hRpsg4D&#10;ugvQ7QNkWY6FyaJGKbGzry+lXFp0wx6G+UEQRfqQPDxc3PatYXuFXoMt+Ggw5ExZCZW224J//3b/&#10;7oYzH4SthAGrCn5Qnt8u375ZdC5XY2jAVAoZgVifd67gTQguzzIvG9UKPwCnLDlrwFYEMnGbVSg6&#10;Qm9NNh4OZ1kHWDkEqbyn183RyZcJv66VDF/q2qvATMGptpBOTGcZz2y5EPkWhWu0PJUh/qGKVmhL&#10;SS9QGxEE26H+DarVEsFDHQYS2gzqWkuVeqBuRsNX3Tw2wqnUC5Hj3YUm//9g5ef9o/uKLPR30NMA&#10;UxPePYD84ZmFdSPsVq0QoWuUqCjxKFKWdc7np18j1T73EaTsPkFFQxa7AAmor7GNrFCfjNBpAIcL&#10;6aoPTNLj9Wg6n42nnEnyTeeTq1maSiby898OffigoGXxUnCkoSZ0sX/wIVYj8nNITObB6OpeG5MM&#10;3JZrg2wvSACju6vVZJMaeBVmLOsKPp9SHX+HGKbvTxCtDqRko9uC31yCRB5pe2+rpLMgtDneqWRj&#10;TzxG6o4khr7sKTDyWUJ1IEYRjoqlDaNLA/iLs47UWnD/cydQcWY+WprKfDSZRHknYzK9HpOBLz1l&#10;MuhVWEkwBQ/n6zoc12HnUG8bynLUgIUVTbHWieDnik41kxoT76fNiXJ/aaeo5/1ePgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACjAiUneAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNm&#10;TLy1y7axRWRp1KQnT6228bjACAR2Fpmlxbd3OeltJv+Xf75Jd5PtxAUHbhxpUMsIBFLhyoYqDR/v&#10;+0UMgr2h0nSOUMMPMuyy25vUJKW70gEvR1+JUEKcGA21930iJRc1WsNL1yOF7MsN1viwDpUsB3MN&#10;5baTqyjaSGsaChdq0+NrjUV7HK2Gt/EzP3Cs1t+tdy/n/ZZPLcda399Nz08gPE7+D4ZZP6hDFpxy&#10;N1LJotOwUOoxoCGItyBmQKmHDYh8nlZrkFkq//+Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCmSu7vGQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAowIlJ3gAAAAsBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="#1b3a4d">
                       <v:textbox inset=",,,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="3ACD3801" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00133190" w:rsidRDefault="0014456A" w:rsidP="0014456A">
+                          <w:p w14:paraId="3A419AC7" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="001C3675" w:rsidRDefault="0014456A" w:rsidP="0014456A">
                             <w:pPr>
                               <w:pStyle w:val="Default"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00133190">
+                            <w:r w:rsidRPr="001C3675">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>S</w:t>
-[...50 lines deleted...]
-                              <w:t xml:space="preserve">TRATEGY </w:t>
+                              <w:t xml:space="preserve">SERVICE DELIVERY STRATEGY </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6DEA4E02" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="003704A6" w:rsidRDefault="0014456A" w:rsidP="0014456A">
+                          <w:p w14:paraId="01DB869C" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="001C3675" w:rsidRDefault="0014456A" w:rsidP="0014456A">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="006C37E3">
+                            <w:r w:rsidRPr="001C3675">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="40"/>
-                                <w:szCs w:val="40"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
                               </w:rPr>
-                              <w:t>FORM 2:</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve">  Summary of Service Delivery Arrangements</w:t>
+                              <w:t>FORM 2:  Summary of Service Delivery Arrangements</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="50BFA626" w14:textId="77777777" w:rsidR="0014456A" w:rsidRDefault="0014456A" w:rsidP="0014456A"/>
+                          <w:p w14:paraId="5DC7B8A1" w14:textId="77777777" w:rsidR="0014456A" w:rsidRDefault="0014456A" w:rsidP="0014456A"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="009B4776" w:rsidRPr="0019794E">
-[...70 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="74914BAB" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="51F89171" w14:textId="7DBFF8EC" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="006A0FA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0510C2B4" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="47F07C69" w14:textId="3DDEB145" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="006A0FA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F0A364D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6FE1923F" w14:textId="2CAA1086" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00875FC7" w:rsidP="006A0FA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661316" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="553F55A7" wp14:editId="34325588">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>7081520</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>173990</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="4445" cy="337820"/>
+                      <wp:effectExtent l="0" t="0" r="33655" b="24130"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1015157473" name="Straight Connector 8"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="4445" cy="337820"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln w="12700">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="25B36A0B" id="Straight Connector 8" o:spid="_x0000_s1026" style="position:absolute;z-index:251661316;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="557.6pt,13.7pt" to="557.95pt,40.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6gQG/wAEAAOADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcs/Zutk1krTeHROml&#10;aqN+/ACChzUSMAjo2vvvO+BdO2qrSq1ywTDMe/PmMd7djdawI4So0bV8vao5Ayex0+7Q8u/fHq9u&#10;OYtJuE4YdNDyE0R+t3/7Zjf4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hUHVBDMRu&#10;TbWp6/fVgKHzASXESNGH6ZLvC79SINNnpSIkZlpO2lJZQ1mf81rtd6I5BOF7Lc8yxH+osEI7KjpT&#10;PYgk2I+gf6OyWgaMqNJKoq1QKS2h9EDdrOtfuvnaCw+lFzIn+tmm+Hq08tPx3j0FsmHwsYn+KeQu&#10;RhVs/pI+NhazTrNZMCYmKbjdbt9xJuni+vrmdlOsrBaoDzF9ALQsb1putMudiEYcP8ZE5Sj1kpLD&#10;xrGB5mdzU9clLaLR3aM2Jl+WaYB7E9hR0DumcZ3fjRheZNHJOAoubZRdOhmY+L+AYroj4eupQJ6w&#10;hVNICS5deI2j7AxTpGAGnpX9DXjOz1Ao0/cv4BlRKqNLM9hqh+FPshcr1JR/cWDqO1vwjN2pPHCx&#10;hsaoOHce+TynL88FvvyY+58AAAD//wMAUEsDBBQABgAIAAAAIQD57ZQe3wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky82QUiLUWWRk1MajhZPdjblp0CkZ0l7Lbg2zs92eM/&#10;8+Wfb4rNbHtxxtF3jhTEiwgEUu1MR42Cr8+3hwyED5qM7h2hgl/0sClvbwqdGzfRB553oRFcQj7X&#10;CtoQhlxKX7dotV+4AYl3RzdaHTiOjTSjnrjc9jKJoqW0uiO+0OoBX1usf3Ynq6CqXqY4hK1fvU/p&#10;dzUM++M2S5W6v5ufn0AEnMM/DBd9VoeSnQ7uRMaLnnMcpwmzCpLVI4gLwZM1iIOCLFqCLAt5/UP5&#10;BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADqBAb/AAQAA4AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPntlB7fAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00F06741">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660292" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46E9FB11" wp14:editId="75EC1D95">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>7100570</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>140970</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="146050" cy="514350"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="917058531" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="146050" cy="514350"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="bg1"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0EB4DA31" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:559.1pt;margin-top:11.1pt;width:11.5pt;height:40.5pt;z-index:251660292;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALiIQ7dgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nSbcFdYogRYYB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SNtV+xQ7CKTJvlEPpG8uDw0muyF8wpMSYuznBJhOFTKbEv683H9&#10;6SslPjBTMQ1GlPQoPL1cfPxw0dq5mEANuhKOIIjx89aWtA7BzrPM81o0zJ+BFQaNElzDAqpum1WO&#10;tYje6GyS5+dZC66yDrjwHv9edUa6SPhSCh5upfQiEF1SzC2k06VzE89sccHmW8dsrXifBntHFg1T&#10;Bi8doa5YYGTn1F9QjeIOPMhwxqHJQErFRaoBqynyV9U81MyKVAuS4+1Ik/9/sPxm/2DvHNLQWj/3&#10;KMYqDtI18Yv5kUMi6ziSJQ6BcPxZTM/zGVLK0TQrpp9RRpTsFGydD98FNCQKJXX4Fokitr/2oXMd&#10;XOJdHrSq1krrpMT3FyvtyJ7hy222RQ/+wkubdwVijjEyO1WcpHDUIuJpcy8kURXWOEkJp2Y8JcM4&#10;FyYUnalmlehyLGZ5PlAwRiRCEmBElljdiN0DvCx0wO7o6f1jqEi9PAbn/0qsCx4j0s1gwhjcKAPu&#10;LQCNVfU3d/4DSR01kaUNVMc7Rxx0k+QtXyt83mvmwx1zODrYEbgOwi0eUkNbUuglSmpwv9/6H/2x&#10;o9FKSYujWFL/a8ecoET/MNjr34rpNM5uUqazLxNU3HPL5rnF7JoVYM8UuHgsT2L0D3oQpYPmCbfG&#10;Mt6KJmY43l1SHtygrEK3InDvcLFcJjecV8vCtXmwPIJHVmP7Ph6emLN9jwccjhsYxpbNX7V65xsj&#10;DSx3AaRKc3DitecbZz01Tr+X4jJ5riev0/Zc/AEAAP//AwBQSwMEFAAGAAgAAAAhAKluQMjfAAAA&#10;DAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NG0XX2nQRUUTwoLuCHmebSVts&#10;ktKk3frvnT3pad5jHm++KTeL68VMY+yC15CvMhDk62A632j42D1drEHEhN5gHzxp+KEIm+r0pMTC&#10;hIN/p3mbGsElPhaooU1pKKSMdUsO4yoM5Hlnw+gwsR0baUY8cLnrpcqya+mw83yhxYEeWqq/t5PT&#10;8GXxeff4El+lVbO97d6mT3szaX1+ttzfgUi0pL8wHPEZHSpm2ofJmyh69nm+VpzVoBTPYyK/ylnt&#10;WWWXCmRVyv9PVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC4iEO3YCAACFBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqW5AyN8AAAAMAQAA&#10;DwAAAAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="004E64FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659268" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="096ECADA" wp14:editId="7E2F2B57">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-78105</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>184150</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="7214870" cy="323850"/>
+                      <wp:effectExtent l="0" t="0" r="24130" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1355778698" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="7214870" cy="323850"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="D5E04E"/>
+                              </a:solidFill>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0C8974D0" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.15pt;margin-top:14.5pt;width:568.1pt;height:25.5pt;z-index:-251657212;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgwLWidQIAAEcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nydoFdYqgj2FA&#10;0RZth54VWYoNyKJGKa/9+lGy4wRtscOwi0ya5MeHPurictsatlboG7AlL05yzpSVUDV2WfKfL7df&#10;zjnzQdhKGLCq5Dvl+eXs86eLjZuqEdRgKoWMQKyfblzJ6xDcNMu8rFUr/Ak4ZcmoAVsRSMVlVqHY&#10;EHprslGef802gJVDkMp7+nvdGfks4WutZHjQ2qvATMmptpBOTOcintnsQkyXKFzdyL4M8Q9VtKKx&#10;lHSAuhZBsBU276DaRiJ40OFEQpuB1o1UqQfqpsjfdPNcC6dSLzQc74Yx+f8HK+/Xz+4RaQwb56ee&#10;xNjFVmMbv1Qf26Zh7YZhqW1gkn6ejYrx+RnNVJLtdHR6PknTzA7RDn34rqBlUSg50mWkGYn1nQ+U&#10;kVz3LjGZB9NUt40xScHl4sogWwu6uOvJTT6+iXdFIUdu2aHmJIWdUTHY2CelWVNRlaOUMdFJDXhC&#10;SmVD0ZlqUakuTTHJ830PQ0TKmQAjsqbyBuweIFL1PXZXbO8fQ1Vi4xCc/62wLniISJnBhiG4bSzg&#10;RwCGuuozd/5U/tFooriAaveIDKHbBe/kbUP3cyd8eBRI5KcrpYUOD3RoA5uSQy9xVgP+/uh/9CdO&#10;kpWzDS1Tyf2vlUDFmflhia3fivE4bl9SxpOzESl4bFkcW+yqvQK69oKeDieTGP2D2YsaoX2lvZ/H&#10;rGQSVlLuksuAe+UqdEtOL4dU83lyo41zItzZZycjeJxq5N/L9lWg60kaiN73sF88MX3D1c43RlqY&#10;rwLoJhH5MNd+3rStiTj9yxKfg2M9eR3ev9kfAAAA//8DAFBLAwQUAAYACAAAACEAPIn7698AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd1tAtKNmRQRVDyI2Cp4nGbXJDS7&#10;G7KbNr6905M9zszHP99fbmbXi6MdYxc8wmqpQFhfB9P5BuFz97RYg4iJvKE+eIvwayNsquurkgoT&#10;Tv7DHrepERziY0EIbUpDIWWsW+soLsNgPd9+wugo8Tg20ox04nDXy0ypO+mo8/yhpcE+trY+bCeH&#10;MNHb98tXo/Pn+T3b5WHSr4dBI97ezA/3IJKd0z8MZ31Wh4qd9mHyJooeYbHKckYRMs2dzgAvNIg9&#10;wlopkFUpLytUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgwLWidQIAAEcFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8ifvr3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#d5e04e" strokecolor="#091723 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="75D209AD" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="3BB46D61" w14:textId="22D3A693" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="006A0FA9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15CA2CA8" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="13D4EAB2" w14:textId="6D6CE560" w:rsidR="0014456A" w:rsidRPr="00257202" w:rsidRDefault="0014456A" w:rsidP="00600449">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="004E64FF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Instructions:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="081FF7C9" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="2D4545F2" w14:textId="247DCFF6" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="00600449">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Make copies of this form and complete one for each service listed on </w:t>
+            </w:r>
+            <w:r w:rsidR="00047272" w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FORM</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6C4E" w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, Section IV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DA6C4E" w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="double"/>
+              </w:rPr>
+              <w:t>EXACTLY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="double"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the same</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="double"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service names listed on </w:t>
+            </w:r>
+            <w:r w:rsidR="00047272" w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="double"/>
               </w:rPr>
               <w:t>FORM</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6C4E">
-[...31 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="double"/>
               </w:rPr>
-              <w:t>EXACTLY</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...15 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Answer each question below, attaching additional pages as necessary. If the contact person for this service (listed at the bottom of the page) changes, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A805F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>we recommend reporting this to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00257202">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Department of Community Affairs.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="0324692B" w14:textId="77777777" w:rsidTr="0019794E">
+      <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="0405C285" w14:textId="77777777" w:rsidTr="0019794E">
         <w:trPr>
           <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4766" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0201DD26" w14:textId="708C9C84" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6D5EF96B" w14:textId="68BBE46B" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COUNTY:</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005817A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:statusText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
                   <w:textInput>
                     <w:default w:val="TYPE COUNTY NAME HERE"/>
                     <w:maxLength w:val="50"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006A58DD" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C64C70" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TYPE COUNTY NAME HERE</w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6502" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8DB34E" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6F936139" w14:textId="172FAD82" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Service:</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="005817A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type the Name of the Service to be Provided Here"/>
                   <w:statusText w:type="text" w:val="Type the Name of the Service to be Provided Here"/>
                   <w:textInput>
-                    <w:default w:val="Type the Name of the Service to be Provided Here"/>
+                    <w:default w:val="Type Name of Service to be Provided (As Shown on Form 1) Here"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Type the Name of the Service to be Provided Here</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Type Name of Service to be Provided (As Shown on Form 1) Here</w:t>
+            </w:r>
+            <w:r w:rsidR="0017386C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="30D58288" w14:textId="77777777" w:rsidTr="0019794E">
+      <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="3D89B76F" w14:textId="77777777" w:rsidTr="0019794E">
         <w:trPr>
           <w:trHeight w:val="9699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="26E35916" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6C0410B3" w14:textId="7A3D14ED" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ADD58E3" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="20530698" w14:textId="7FA01C9B" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Check </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD47EA" w:rsidRPr="00AD47EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="double"/>
+              </w:rPr>
+              <w:t>ONLY ONE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> box that best describes the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>agreed upon</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> delivery arrangement for this service:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="18A800A4" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
-[...45 lines deleted...]
-          <w:p w14:paraId="002D56F1" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0056308E" w:rsidP="0019794E">
+          <w:p w14:paraId="2C30C060" w14:textId="2EB5A3E7" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0056308E" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="Check1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">a.)  </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here if the service will be provided countywide by a single service provider."/>
                   <w:statusText w:type="text" w:val="Click here if the service will be provided countywide by a single service provider."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t>Service will be provided countywide (i.e., including all cities and unincorporated areas) by a single service provider. (If this box is checked, identify the government, authority or organization providing the service.):</w:t>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service will be provided countywide (i.e., including all cities and unincorporated areas) by a </w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="000E2E5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>single</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service provider. (If this box is checked, identify the</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2E5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E2E5D" w:rsidRPr="000E2E5D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>single</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> government, authority or organization providing the service.):</w:t>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text3"/>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:statusText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:textInput>
                     <w:default w:val="Type Name of Government, Authority or Organization Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Type Name of Government, Authority or Organization Here</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Type Name of</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF731C" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the single</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Government, Authority or Organization Here</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="666D1A57" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6550DD78" w14:textId="0798E3F6" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02985DB1" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6A4D2014" w14:textId="1BC35B05" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A4F083F" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0056308E" w:rsidP="0019794E">
+          <w:p w14:paraId="2BD49727" w14:textId="5D547292" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0056308E" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Check2"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">b.)  </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here if the service will only be provided to the unincorporated area of the county by a single service provider."/>
                   <w:statusText w:type="text" w:val="Click here if the service will only be provided to the unincorporated area of the county by a single service provider."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service will be provided only in the unincorporated portion of the county by a </w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00C506F8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>single</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service provider. (If this box is checked, identify the government, authority or organization providing the service.):</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:statusText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:textInput>
-                    <w:default w:val="Type Name of Government, Authority or Organization Here"/>
+                    <w:default w:val="Type Name of the single Government, Authority or Organization Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Type Name of Government, Authority or Organization Here</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Type Name of the single Government, Authority or Organization Here</w:t>
+            </w:r>
+            <w:r w:rsidR="008372E4" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FC3487" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="15B77EA0" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A77EF24" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="3B81703B" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="761E1895" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0056308E" w:rsidP="0019794E">
+          <w:p w14:paraId="6FBB526F" w14:textId="729CE9AF" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0056308E" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="Check3"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">c.)  </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here if the cities will serve within their boundaries unincorporated areas will be unserved."/>
                   <w:statusText w:type="text" w:val="Click here if the cities will serve within their boundaries unincorporated areas will be unserved."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One or more cities will provide this service only within their incorporated boundaries, and the service </w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="001C6F02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>will not</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be provided in unincorporated areas. (If this box is checked, identify the government(s), authority or organization providing the service:</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:statusText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:textInput>
-                    <w:default w:val="Type Name of Government, Authority or Organization Here"/>
+                    <w:default w:val="Type Name of Government(s), Authority(ies), and/or Organization(s) Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Type Name of Government, Authority or Organization Here</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Type Name of Government(s), Authority(ies), and/or Organization(s) Here</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA20A88" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="005665B6" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="127AEDBC" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="0D88B47D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10FEEF2F" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0056308E" w:rsidP="0019794E">
+          <w:p w14:paraId="5080C9D2" w14:textId="49561757" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0056308E" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="Check4"/>
-            <w:r w:rsidRPr="0056308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d.)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here if each city serve within its boundaries and the county will serve unincorporated areas."/>
                   <w:statusText w:type="text" w:val="Click here if each city serve within its boundaries and the county will serve unincorporated areas."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>One or more cities will provide this service only within their incorporated boundaries, and the county will provide the service in unincorporated areas. (If this box is checked, identify the government(s), authority or organization providing the service.):</w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:statusText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:textInput>
-                    <w:default w:val="Type Name of Government, Authority or Organization Here"/>
+                    <w:default w:val="Type Name of Government(s), Authority(ies), and/or Organization(s) Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Type Name of Government, Authority or Organization Here</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Type Name of Government(s), Authority(ies), and/or Organization(s) Here</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2AA628" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="77CB5E26" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42351C54" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="4FE7DA8E" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A8CAD84" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0056308E" w:rsidP="0019794E">
+          <w:p w14:paraId="0CB85214" w14:textId="4BA935B5" w:rsidR="0014456A" w:rsidRPr="00F64B02" w:rsidRDefault="0056308E" w:rsidP="00F01528">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="Check5"/>
-            <w:r w:rsidRPr="0056308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e.) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here if a different method will be used."/>
                   <w:statusText w:type="text" w:val="Click here if a different method will be used."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other (If this box is checked, </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>attach a legible map delineating the service area of each service provider</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">attach a legible map </w:t>
+            </w:r>
+            <w:r w:rsidR="00165DAD" w:rsidRPr="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conforming to DCA Rules Chapter 110-12-9-.03 and </w:t>
+            </w:r>
+            <w:r w:rsidR="00165DAD" w:rsidRPr="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>the referenced “Technical Specifications for Data, Mapping, and Document Assembly” available on DCA’s website</w:t>
+            </w:r>
+            <w:r w:rsidR="006921AA" w:rsidRPr="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>AND,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> identify the government, authority, </w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or other organization that will provide service within each service area</w:t>
+            </w:r>
+            <w:r w:rsidR="006921AA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:statusText w:type="text" w:val="Type Name of Government, Authority or Organization Here"/>
                   <w:textInput>
-                    <w:default w:val="Type Name of Government, Authority or Organization Here"/>
+                    <w:default w:val="Type Name of Government(s), Authority(ies), and/or Organization(s) Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Type Name of Government(s), Authority(ies), and/or Organization(s) Here</w:t>
+            </w:r>
+            <w:r w:rsidR="00D1207A" w:rsidRPr="00F64B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E9631D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="1631909A" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="018C384A" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="0685146E" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B581FCF" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="3A6D6114" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t>2. In developing this strategy, were overlapping service areas, unnecessary competition and/or duplication of this service identified?</w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. In developing this strategy, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>were</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> overlapping service areas, unnecessary competition and/or duplication of this service identified?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EC9397D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="1132210C" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:bookmarkStart w:id="8" w:name="Check6"/>
-          <w:p w14:paraId="08AF6E5E" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="5514AF06" w14:textId="77777777" w:rsidR="007838CA" w:rsidRDefault="007838CA" w:rsidP="007838CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:helpText w:type="text" w:val="Click here for &quot;NO&quot;"/>
+                  <w:statusText w:type="text" w:val="Click here for &quot;NO&quot;"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3833982F" w14:textId="77777777" w:rsidR="005F7A42" w:rsidRPr="00276881" w:rsidRDefault="005F7A42" w:rsidP="007838CA">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B2A8899" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:firstLine="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:statusText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check7"/>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (if “Yes,” you must attach additional documentation as described, below)    </w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if “Yes,” you must attach additional documentation as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>described,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> below)    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D29CCA9" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:bookmarkEnd w:id="9"/>
+          <w:p w14:paraId="71B80B9D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:firstLine="180"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">If these </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>conditions will</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> continue under this strategy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>attach an explanation for continuing the arrangement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(i.e., overlapping but higher levels of service (See O.C.G.A. 36-70-24(1)), overriding benefits of the duplication, or reasons that overlapping service areas or competition cannot be eliminated).</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="579D584B" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="158E1D14" w14:textId="77777777" w:rsidR="0014456A" w:rsidRDefault="009B4776" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:firstLine="180"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...130 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02963CD9" wp14:editId="58A91205">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379F6CD7" wp14:editId="53031CDB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:align>center</wp:align>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>580390</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1981200" cy="342900"/>
-                      <wp:effectExtent l="0" t="3175" r="2540" b="0"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Text Box 6"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1981200" cy="342900"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...1 lines deleted...]
-                              </a:solidFill>
+                              <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
-                              <a:extLst>
-[...10 lines deleted...]
-                              </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="7300B8C7" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                                <w:p w14:paraId="556D9999" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00B5213C" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="004E49D2">
+                                  <w:r w:rsidRPr="00B5213C">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:b/>
+                                      <w:bCs/>
                                     </w:rPr>
                                     <w:t>Page 1 of 2</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="02963CD9" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:45.7pt;width:156pt;height:27pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5jFotBQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKGWvUdBqdipDG&#10;QNr4AY7jJBaOz5zdJuXXc3a6rsAbwg+Wz3f+7r7vzuubsTfsoNBrsCXPZ3POlJVQa9uW/NvT7s01&#10;Zz4IWwsDVpX8qDy/2bx+tR5coRbQgakVMgKxvhhcybsQXJFlXnaqF34GTllyNoC9CGRim9UoBkLv&#10;TbaYz6+yAbB2CFJ5T7d3k5NvEn7TKBm+NI1XgZmSU20h7Zj2Ku7ZZi2KFoXrtDyVIf6hil5oS0nP&#10;UHciCLZH/RdUryWChybMJPQZNI2WKnEgNvn8DzaPnXAqcSFxvDvL5P8frHw4fEWm65IvObOipxY9&#10;qTGwDzCyq6jO4HxBQY+OwsJI19TlxNS7e5DfPbOw7YRt1S0iDJ0SNVWXx5fZxdMJx0eQavgMNaUR&#10;+wAJaGywj9KRGIzQqUvHc2diKTKmXF3n1G7OJPneLhcrOscUonh+7dCHjwp6Fg8lR+p8QheHex+m&#10;0OeQmMyD0fVOG5MMbKutQXYQNCW7tE7ov4UZG4MtxGcTYrxJNCOziWMYqzHpmTSIElRQH4k3wjR8&#10;9Fno0AH+5GygwSu5/7EXqDgznyxpt8qXyzipyVi+e78gAy891aVHWElQJQ+cTcdtmKZ771C3HWWa&#10;umXhlvRudJLipapT+TRcSczTR4jTe2mnqJfvuvkFAAD//wMAUEsDBBQABgAIAAAAIQA2qMq+3AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4MbItFpDSLVETjVeQHzBth7ah&#10;O9t0F1r+veNJjm/ey3vfZNvJdupCg28dG4hnESji0lUt1wYOP5/Pr6B8QK6wc0wGruRhm9/fZZhW&#10;buQdXfahVlLCPkUDTQh9qrUvG7LoZ64nFu/oBotB5FDrasBRym2n51G01BZbloUGe/poqDztz9bA&#10;8Xt8WqzH4iscVrtk+Y7tqnBXYx4fprcNqEBT+A/DH76gQy5MhTtz5VVnQB4JBtZxAkrcl3guh0Ji&#10;ySIBnWf6lj//BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALmMWi0FAgAA9gMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADaoyr7cAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" stroked="f">
+                    <v:shape w14:anchorId="379F6CD7" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:45.7pt;width:156pt;height:27pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClcZ/N4AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lKgTVqOo1NQ0hj&#10;II39AMexE4vEZ85uk/LrOTtZV+Bt4sW68znffd93l+3l2HfsoNAbsCXPF0vOlJVQG9uU/PH77ZsL&#10;znwQthYdWFXyo/L8cvf61XZwhVpBC12tkBGI9cXgSt6G4Ios87JVvfALcMpSUQP2IlCKTVajGAi9&#10;77LVcvk+GwBrhyCV93R7MxX5LuFrrWT4qrVXgXUlJ24hnZjOKp7ZbiuKBoVrjZxpiBew6IWx1PQE&#10;dSOCYHs0/0D1RiJ40GEhoc9AayNV0kBq8uVfah5a4VTSQuZ4d7LJ/z9YeX94cN+QhfEjjDTAJMK7&#10;O5A/PLNw3QrbqCtEGFolamqcR8uywfli/jRa7QsfQarhC9Q0ZLEPkIBGjX10hXQyQqcBHE+mqzEw&#10;GVtuLnKaJGeSam/Xqw3FsYUonr526MMnBT2LQcmRhprQxeHOh+np05PYzMKt6bo02M7+cUGY8Sax&#10;j4Qn6mGsRmbqWVoUU0F9JDkI07rQelPQAv7ibKBVKbn/uReoOOs+W7Jkk6/XcbdSsn73YUUJnleq&#10;84qwkqBKHjibwusw7ePeoWla6jQNwcIV2ahNUvjMaqZP65A8mlc37tt5nl49/2C73wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANYLf7HbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNyonZIiGrKpEIgriPIjcXPjbRIRr6PYbcLbs5zocXZGM9+Wm9n36khj7AIjZAsDirgOruMG4f3t&#10;6eoWVEyWne0DE8IPRdhU52elLVyY+JWO29QoKeFYWIQ2paHQOtYteRsXYSAWbx9Gb5PIsdFutJOU&#10;+14vjbnR3nYsC60d6KGl+nt78Agfz/uvz9y8NI9+NUxhNpr9WiNeXsz3d6ASzek/DH/4gg6VMO3C&#10;gV1UPYI8khDWWQ5K3OtsKYedxPJVDroq9Sl/9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQClcZ/N4AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDWC3+x2wAAAAcBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="7300B8C7" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                          <w:p w14:paraId="556D9999" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00B5213C" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004E49D2">
+                            <w:r w:rsidRPr="00B5213C">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                               <w:t>Page 1 of 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">If these conditions will be eliminated under the strategy, </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">If these conditions </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>will be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eliminated under the strategy, </w:t>
+            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>attach an implementation schedule</w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0014456A" w:rsidRPr="0019794E">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">listing each step or action that will be taken to eliminate them, the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>responsible party</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0014456A" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the agreed upon deadline for completing it.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA26857" w14:textId="77777777" w:rsidR="00857931" w:rsidRPr="00276881" w:rsidRDefault="00857931" w:rsidP="0019794E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="5E0454B8" w14:textId="77777777" w:rsidTr="0019794E">
+      <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="624C2AA0" w14:textId="77777777" w:rsidTr="0019794E">
         <w:trPr>
           <w:trHeight w:val="13677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09FD55DB" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="0019794E" w:rsidRDefault="009B4776" w:rsidP="0019794E">
+          <w:p w14:paraId="674EF164" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="00276881" w:rsidRDefault="009B4776" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="692524B4" wp14:editId="50FE0AE5">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C93DEE2" wp14:editId="0D98D7F7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-74930</wp:posOffset>
+                        <wp:posOffset>-74267</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>0</wp:posOffset>
+                        <wp:posOffset>-911</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="7125970" cy="340995"/>
-                      <wp:effectExtent l="13970" t="9525" r="13335" b="11430"/>
+                      <wp:extent cx="7148222" cy="389614"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="7125970" cy="340995"/>
+                                <a:ext cx="7148222" cy="389614"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000080"/>
+                                <a:srgbClr val="1B3A4D"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="6FB2E259" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="003704A6" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                                <w:p w14:paraId="6BED3E4A" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="00F8699E" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="32"/>
-                                      <w:szCs w:val="32"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00F8699E">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="40"/>
+                                      <w:szCs w:val="40"/>
                                     </w:rPr>
                                     <w:t>SDS FORM 2, continued</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="3CA25F00" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2"/>
+                                <w:p w14:paraId="077B9752" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="692524B4" id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.9pt;margin-top:0;width:561.1pt;height:26.85pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcVfavLwIAAFMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3a8STex4qy22W5V&#10;aXuRdvsBGOMYFRgKJHb69TvgJE0v6kNVPyCGgTMz58x4dTNoRfbCeQmmotNJTokwHBppthX98nT/&#10;akGJD8w0TIERFT0IT2/WL1+seluKAjpQjXAEQYwve1vRLgRbZpnnndDMT8AKg84WnGYBTbfNGsd6&#10;RNcqK/L8ddaDa6wDLrzH07vRSdcJv20FD5/a1otAVEUxt5BWl9Y6rtl6xcqtY7aT/JgG+4csNJMG&#10;g56h7lhgZOfkb1Bacgce2jDhoDNoW8lFqgGrmea/VPPYMStSLUiOt2ea/P+D5R/3nx2RTUWvKDFM&#10;o0RPYgjkDQxkEdnprS/x0qPFa2HAY1Q5VertA/CvnhjYdMxsxa1z0HeCNZjdNL7MLp6OOD6C1P0H&#10;aDAM2wVIQEPrdKQOySCIjiodzsrEVDgeXk+L+fIaXRx9V7N8uZynEKw8vbbOh3cCNImbijpUPqGz&#10;/YMPMRtWnq7EYB6UbO6lUslw23qjHNmz2CX4LVJj4JOfrilD+oou58V8JOCvEPkfIbQM2O5K6oou&#10;YqBjA0ba3pomNWNgUo17jK/MkcdI3UhiGOohCVac5KmhOSCxDsbuxmnETQfuOyU9dnZF/bcdc4IS&#10;9d6gOMvpbBZHIRmz+XWBhrv01MnAU2Y4wlQ0nLabMI7Ozjq57TDK2AoGblHMViaeo+pjRsfUsXMT&#10;/ccpi6NxaadbP/4F62cAAAD//wMAUEsDBBQABgAIAAAAIQAW3b+u3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcWif8tQrZVFUFQiBVgqTc3XhxQuN1FLttytPjnuA4mtHM&#10;N/litJ040OBbxwjpNAFBXDvdskHYVM+TOQgfFGvVOSaEE3lYFJcXucq0O/IHHcpgRCxhnymEJoQ+&#10;k9LXDVnlp64njt6XG6wKUQ5G6kEdY7nt5E2SPEirWo4Ljepp1VC9K/cW4WW9+5ybt5/q/ftpJXtf&#10;leZ1eUK8vhqXjyACjeEvDGf8iA5FZNq6PWsvOoRJmkb0gBAfne00Te5AbBHub2cgi1z+P1D8AgAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABxV9q8vAgAAUwQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABbdv67fAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;iQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="navy">
+                    <v:shape w14:anchorId="1C93DEE2" id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-5.85pt;margin-top:-.05pt;width:562.85pt;height:30.7pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzGthFHwIAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjh2nTYx4hRpsg4D&#10;ugvQ7QMUWY6FyaImKbGzry8lO2l3exnmB0EU6UPy8HB527eKHIV1EnRJ08mUEqE5VFLvS/r1y/2b&#10;OSXOM10xBVqU9CQcvV29frXsTCEyaEBVwhIE0a7oTEkb702RJI43omVuAkZodNZgW+bRtPuksqxD&#10;9FYl2XR6nXRgK2OBC+fwdTs46Sri17Xg/lNdO+GJKinW5uNp47kLZ7JasmJvmWkkH8tg/1BFy6TG&#10;pBeoLfOMHKz8DaqV3IKD2k84tAnUteQi9oDdpNNfunlsmBGxFyTHmQtN7v/B8o/HR/PZEt/fQY8D&#10;jE048wD8myMaNg3Te7G2FrpGsAoTp4GypDOuGH8NVLvCBZBd9wEqHDI7eIhAfW3bwAr2SRAdB3C6&#10;kC56Tzg+3qT5PMsySjj6ruaL6zSPKVhx/ttY598JaEm4lNTiUCM6Oz44H6phxTkkJHOgZHUvlYqG&#10;3e82ypIjQwGkd1frfDui/xSmNOlKuphls4GAv0JM4/cniFZ6VLKSbUnnlyBWBNre6irqzDOphjuW&#10;rPTIY6BuINH3u57IqqRZSBBo3UF1QmItDMLFRcNLA/YHJR2KtqTu+4FZQYl6r3E4izTPg8qjkc9u&#10;MjTsS88uGvjKNEeYkvrzdeOHrTgYK/cNZhmkoGGNw6xl5Pm5orF0FGWkf1ygoPqXdox6XvPVEwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAOP2CSvdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SNxaxxS1UYhTAVJPnFp+xNGJlyRKvA5Zpw1vj3OC245mNPtNvp9dL844cutJg1onIJAq&#10;b1uqNby9HlYpCA6GrOk9oYYfZNgX11e5yay/0BHPp1CLWEKcGQ1NCEMmJVcNOsNrPyBF78uPzoQo&#10;x1ra0VxiuevlXZJspTMtxQ+NGfC5wao7TU7Dy/RZHjlVm+8u+KePw47fO061vr2ZHx9ABJzDXxgW&#10;/IgORWQq/USWRa9hpdQuRpcDxOIrdR/HlRq2agOyyOX/BcUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhALMa2EUfAgAALgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAOP2CSvdAAAACQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" fillcolor="#1b3a4d">
                       <v:textbox inset=",,,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="6FB2E259" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="003704A6" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                          <w:p w14:paraId="6BED3E4A" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="00F8699E" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00F8699E">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>SDS FORM 2, continued</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3CA25F00" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2"/>
+                          <w:p w14:paraId="077B9752" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56D359BF" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+          <w:p w14:paraId="5A8F81E3" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0526CE28" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+          <w:p w14:paraId="3D7ABFCF" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="00C64C70">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="291D3693" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3. List each government or authority that will help to pay for this service and indicate how the service will be funded (e.g., enterprise funds, user fees, general funds, special service district revenues, hotel/motel taxes, franchise taxes, impact fees, bonded indebtedness, etc.).</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3CBF78DF" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+          <w:p w14:paraId="60C37F17" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="180" w:hanging="180"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="004E49D2" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="004E49D2" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                            </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3563"/>
               <w:gridCol w:w="7414"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="153F4B80" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="36E88768" w14:textId="77777777" w:rsidTr="002677E6">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F9B2AAE" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+                <w:p w14:paraId="46EF7F74" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Local Government or Authority</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
                 </w:tcPr>
-                <w:p w14:paraId="3EC135F2" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+                <w:p w14:paraId="6CF966C5" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:i/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Funding Method</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:bookmarkStart w:id="10" w:name="Text9"/>
-            <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="17E75943" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="5FE628C5" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="38402506" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00827B71" w:rsidP="0019794E">
+                <w:p w14:paraId="119F73BB" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00827B71" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1245"/>
                     </w:tabs>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="10"/>
                 </w:p>
               </w:tc>
               <w:bookmarkStart w:id="11" w:name="Text10"/>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FD92183" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00574470" w:rsidP="0019794E">
+                <w:p w14:paraId="2D278355" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00574470" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="11"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00574470" w:rsidRPr="0019794E" w14:paraId="32703166" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00574470" w:rsidRPr="00276881" w14:paraId="7E5F32CF" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="21581B6F" w14:textId="77777777" w:rsidR="00574470" w:rsidRDefault="00574470" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="1BB7060E" w14:textId="77777777" w:rsidR="00574470" w:rsidRPr="00276881" w:rsidRDefault="00574470" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C213EBA" w14:textId="77777777" w:rsidR="00574470" w:rsidRDefault="00574470" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="576FFD8F" w14:textId="77777777" w:rsidR="00574470" w:rsidRPr="00276881" w:rsidRDefault="00574470" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="4AB4EABC" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="33B454E4" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1523E901" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="252D2391" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DAE81C3" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="4FBA2899" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="01B32C9F" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="2D860783" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="199E006C" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="28298A78" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D82E5B5" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="5CB1D6B0" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="6C485D0B" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="24FD5512" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="51C37766" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="09DB03CF" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="52C86144" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="322DE029" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="199D0362" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="3CA28B1E" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3563" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F266C0E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="25B554A7" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text9"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:statusText w:type="text" w:val="Type Gov't/Authority Name Here"/>
                         <w:textInput>
                           <w:default w:val="Type Gov't/Authority Name Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Type Gov't/Authority Name Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="7414" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="700C0EB4" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="387D5E97" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text10"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Detail Funding Here"/>
                         <w:statusText w:type="text" w:val="Detail Funding Here"/>
                         <w:textInput>
                           <w:default w:val="Detail Funding Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Detail Funding Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="379780F9" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="42BFC395" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A3B970A" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="51BF021F" w14:textId="76C64809" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. How will the strategy change the previous </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arrangements </w:t>
+            </w:r>
+            <w:r w:rsidR="001E34DD" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00845A9E" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="001E34DD" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463779" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">funding, service provision, </w:t>
+            </w:r>
+            <w:r w:rsidR="0031562E" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>boundaries,</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0ED0" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service name change</w:t>
+            </w:r>
+            <w:r w:rsidR="0031562E" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00463779" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F1F" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) If </w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F1F" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>anything</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F1F" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> has changed</w:t>
+            </w:r>
+            <w:r w:rsidR="00593751" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between the time the last SDS was verified by DCA and the current iteration</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F1F" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00593751" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the nature of the change(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F1F" w:rsidRPr="00A22034">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be explained here, and this service must be listed on Form 1 in Box IV.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="11035" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="11035"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="016B10A6" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="3A0ED3C0" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:val="1367"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11035" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B1E3884" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00827B71" w:rsidP="0019794E">
+                <w:p w14:paraId="27C134AF" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00827B71" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text8"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Provide Details Here"/>
                         <w:statusText w:type="text" w:val="Provide Details Here"/>
                         <w:textInput>
                           <w:default w:val="Provide Details Here"/>
                           <w:format w:val="FIRST CAPITAL"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Provide Details Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="036A6AFA" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="65DE2CBD" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2496B4EA" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="17672D26" w14:textId="270E897D" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t>5. List any formal service delivery agreements or intergovernmental contracts that will be used to implement the strategy for this service:</w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5. List any formal service delivery agreements or intergovernmental contracts that will be used to implement the strategy for this service</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5213C" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B5213C" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(DCA recommends </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB48F4" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>including copies of relevant IGAs and contracts</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2FEA" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noted below</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB48F4" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the SDS documen</w:t>
+            </w:r>
+            <w:r w:rsidR="00682F97" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t; however, DCA does not </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6BCF" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>conduct a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7516A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> detailed</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6BCF" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> review of these attached materials. </w:t>
+            </w:r>
+            <w:r w:rsidR="00774D87">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Obvious</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD6BCF" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inconsistencies may be noted</w:t>
+            </w:r>
+            <w:r w:rsidR="00276881" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, however</w:t>
+            </w:r>
+            <w:r w:rsidR="00774D87">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and may </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF199E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lead</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF27C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF199E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to request </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AF199E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>revision</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AF199E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF27C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF199E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SDS</w:t>
+            </w:r>
+            <w:r w:rsidR="00276881" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB48F4" w:rsidRPr="00313147">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44A74DE8" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="6C3BC027" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="11035" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2952"/>
               <w:gridCol w:w="5203"/>
               <w:gridCol w:w="2880"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="2A3EE74E" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="47A51198" w14:textId="77777777" w:rsidTr="00A949CF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:tcBorders>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
                 </w:tcPr>
-                <w:p w14:paraId="6164901D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+                <w:p w14:paraId="4B477E98" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Agreement Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
                 </w:tcPr>
-                <w:p w14:paraId="69F98DFC" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+                <w:p w14:paraId="10D072C0" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Contracting Parties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
                 </w:tcPr>
-                <w:p w14:paraId="25C8FA81" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
+                <w:p w14:paraId="27CEE7F3" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="004E49D2" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective and Ending Dates</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="008F1B91" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="235960CF" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4A3C56E7" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="22A0D687" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="07DEC545" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="0F52B883" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0842AA62" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="737D274B" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="718B0459" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="646F5A26" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D21325E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="36E3A2B7" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4D95E577" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="55E62530" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A90D6BF" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="792D930D" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="2422C944" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="73063AB2" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7D32B58D" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="1EE24A89" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D6BDFBB" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="6A521E5E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4E72C600" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="6B63E99E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="2B70F23D" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="4FD3BF9B" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="658FF251" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="5106B8DF" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5E500B9A" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="09EF26BF" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3FDA0EA7" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="36AE17CC" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="522BE8CC" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="17930DED" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2709D246" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="096A76A0" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3ED47F2D" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="54559F62" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="791FC094" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="73D04279" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00832CB3" w:rsidRPr="0019794E" w14:paraId="1B34B1EE" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="00832CB3" w:rsidRPr="00276881" w14:paraId="194F4357" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="288"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2952" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="798EBDD6" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="7F89FB36" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text11"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput>
                           <w:default w:val="Name Agreement Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name Agreement Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5203" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7415B1E0" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="6B7736B5" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:statusText w:type="text" w:val="List Contracting Parties Here"/>
                         <w:textInput>
                           <w:default w:val="List Contracting Parties Here"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>List Contracting Parties Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2880" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F55D761" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
-[...2 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:p w14:paraId="577AB3C4" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00276881" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text12"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Effective - End"/>
                         <w:statusText w:type="text" w:val="Effective - End"/>
                         <w:textInput>
                           <w:default w:val="Effective - End"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Effective - End</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="4F9ABD85" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="10D731FB" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E656AC8" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="2AA527B4" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6. What other mechanisms (if any) will be used to implement the strategy for this service (e.g., ordinances, resolutions, local acts of the General Assembly, rate or fee changes, etc.), and when will they take effect?</w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="11035"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0014456A" w:rsidRPr="0019794E" w14:paraId="0F7BC4A7" w14:textId="77777777" w:rsidTr="0019794E">
+            <w:tr w:rsidR="0014456A" w:rsidRPr="00276881" w14:paraId="5F5108EA" w14:textId="77777777" w:rsidTr="0019794E">
               <w:trPr>
                 <w:trHeight w:val="1331"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11035" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:bookmarkStart w:id="12" w:name="Text8"/>
-                <w:p w14:paraId="13BE8833" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00827B71" w:rsidP="0019794E">
+                <w:p w14:paraId="1CF0DCBD" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00827B71" w:rsidP="0019794E">
                   <w:pPr>
                     <w:widowControl w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Text8"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:helpText w:type="text" w:val="Provide Details Here"/>
                         <w:statusText w:type="text" w:val="Provide Details Here"/>
                         <w:textInput>
                           <w:default w:val="Provide Details Here"/>
                           <w:format w:val="FIRST CAPITAL"/>
                         </w:textInput>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Provide Details Here</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:r w:rsidRPr="00276881">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="12"/>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="1A33F005" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="42CFD312" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="558BAFE1" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="39E1401E" w14:textId="16059140" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">7. Person completing form: </w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Person completing </w:t>
+            </w:r>
+            <w:r w:rsidR="000726B8" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form: </w:t>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text4"/>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Your Name &amp; Title Here"/>
                   <w:statusText w:type="text" w:val="Type Your Name &amp; Title Here"/>
                   <w:textInput>
                     <w:default w:val="Type Your Name &amp; Title Here"/>
                     <w:maxLength w:val="100"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Your Name &amp; Title Here</w:t>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
-          <w:p w14:paraId="6AE73030" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="11658BEE" w14:textId="0CBA69E2" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone number: </w:t>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text5"/>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Your Phone Number Here"/>
                   <w:statusText w:type="text" w:val="Type Your Phone Number Here"/>
                   <w:textInput>
                     <w:default w:val="Type Your Phone Number Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Your Phone Number Here</w:t>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date completed: </w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="00D27A4E" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this form was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">completed: </w:t>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text6"/>
-            <w:r w:rsidR="00047272" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Type Date Here"/>
                   <w:statusText w:type="text" w:val="Type Date Here"/>
                   <w:textInput>
                     <w:default w:val="Type Date Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00047272" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00047272" w:rsidRPr="0019794E">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00047272" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type Date Here</w:t>
             </w:r>
-            <w:r w:rsidR="00047272" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00047272" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
-          <w:p w14:paraId="42309F64" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="7FB5D271" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E5FA634" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="7D5746F6" w14:textId="3DF2A946" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">8. Is this the person who should be contacted by state agencies when evaluating whether proposed local   government projects are consistent with the service delivery strategy? </w:t>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Is this the person who should be contacted by state agencies when evaluating whether proposed local government projects are consistent with the service delivery strategy? </w:t>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Check8"/>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:statusText w:type="text" w:val="Click here for &quot;YES&quot;"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Check9"/>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="Click here for &quot;NO&quot;"/>
                   <w:statusText w:type="text" w:val="Click here for &quot;NO&quot;"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BF7503">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00827B71" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00827B71" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="167801CB" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="0014456A" w:rsidP="0019794E">
+          <w:p w14:paraId="184A4CC5" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="0014456A" w:rsidP="0019794E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If not, provide designated contact person(s) and phone number(s) below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14E9879D" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="0019794E" w:rsidRDefault="00A021BB" w:rsidP="00827B71">
+          <w:p w14:paraId="756FEFB7" w14:textId="77777777" w:rsidR="0014456A" w:rsidRPr="00276881" w:rsidRDefault="00A021BB" w:rsidP="00827B71">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="Text7"/>
-            <w:r w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="TYPE CONTACT NAME, TITLE &amp; PHONE HERE"/>
                   <w:statusText w:type="text" w:val="TYPE CONTACT NAME, TITLE &amp; PHONE HERE"/>
                   <w:textInput>
                     <w:default w:val="TYPE CONTACT NAME, TITLE &amp; PHONE HERE"/>
                     <w:format w:val="UPPERCASE"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B0684C" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B0684C" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TYPE CONTACT NAME, TITLE &amp; PHONE HERE</w:t>
             </w:r>
-            <w:r w:rsidR="001A75AE" w:rsidRPr="0019794E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001A75AE" w:rsidRPr="00276881">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67330A02" w14:textId="77777777" w:rsidR="0097026A" w:rsidRDefault="009B4776" w:rsidP="00832CB3">
+    <w:p w14:paraId="1F0C32BD" w14:textId="77777777" w:rsidR="0097026A" w:rsidRDefault="009B4776" w:rsidP="00832CB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CF4D68C" wp14:editId="17D78D28">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="249557C8" wp14:editId="53837FEB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2853690</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>446405</wp:posOffset>
+                  <wp:posOffset>109591</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1295400" cy="342900"/>
-                <wp:effectExtent l="0" t="3175" r="635" b="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1295400" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="355122E6" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="004E49D2" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                          <w:p w14:paraId="6F1E074E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00B5213C" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00B5213C">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
                               </w:rPr>
-                              <w:t>Page 2</w:t>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> of 2</w:t>
+                              <w:t>Page 2 of 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CF4D68C" id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:224.7pt;margin-top:35.15pt;width:102pt;height:27pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiOiH9BwIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mzDmjUdBqdipDG&#10;QNr4AY7jJBaOz5zdJuXXc3a6rsAbwg+Wz3f+7r7vzuubsTfsoNBrsCVfzOacKSuh1rYt+ben3Zv3&#10;nPkgbC0MWFXyo/L8ZvP61XpwhcqhA1MrZARifTG4knchuCLLvOxUL/wMnLLkbAB7EcjENqtRDITe&#10;myyfz99mA2DtEKTynm7vJiffJPymUTJ8aRqvAjMlp9pC2jHtVdyzzVoULQrXaXkqQ/xDFb3QlpKe&#10;oe5EEGyP+i+oXksED02YSegzaBotVeJAbBbzP9g8dsKpxIXE8e4sk/9/sPLh8BWZrkuec2ZFTy16&#10;UmNgH2BkiyTP4HxBUY+O4sJI99TmRNW7e5DfPbOw7YRt1S0iDJ0SNZW3iMJmF09jQ3zhI0g1fIaa&#10;8oh9gAQ0NthH7UgNRujUpuO5NbEWGVPmq+vlnFySfFfLfEXnmEIUz68d+vBRQc/ioeRIrU/o4nDv&#10;wxT6HBKTeTC63mljkoFttTXIDoLGZJfWCf23MGNjsIX4bEKMN4lmZDZxDGM1JkGvIkRkXUF9JN4I&#10;0/TRb6FDB/iTs4Emr+T+x16g4sx8sqTdarFcxlFNxvL6XU4GXnqqS4+wkqBKHjibjtswjffeoW47&#10;yjR1y8It6d3oJMVLVafyabqSmKefEMf30k5RL/918wsAAP//AwBQSwMEFAAGAAgAAAAhAFwrif/e&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYu1goWMrSqInGa2sfYGC3&#10;QMrOEnZb6Ns7nuxxZr788/3Fdra9uJjRd44UvCwiEIZqpztqFBx+Pp9fQfiApLF3ZBRcjYdteX9X&#10;YK7dRDtz2YdGcAj5HBW0IQy5lL5ujUW/cIMhvh3daDHwODZSjzhxuO3lMopSabEj/tDiYD5aU5/2&#10;Z6vg+D09rdZT9RUO2S5J37HLKndV6vFhftuACGYO/zD86bM6lOxUuTNpL3oFSbJOGFWQRTEIBtJV&#10;zIuKyWUSgywLeVuh/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiOiH9BwIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBcK4n/3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="249557C8" id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:224.7pt;margin-top:8.65pt;width:102pt;height:27pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtcrkC9AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lLBzRqOo1ORUhj&#10;II39AMdxEgvHZ85uk/LrOTtZV9gbIg/WXe783X3fnTfXQ2fYUaHXYAu+mM05U1ZCpW1T8Mfv+zcf&#10;OPNB2EoYsKrgJ+X59fb1q03vcrWEFkylkBGI9XnvCt6G4PIs87JVnfAzcMpSsAbsRCAXm6xC0RN6&#10;Z7LlfP4u6wErhyCV9/T3dgzybcKvayXD17r2KjBTcOotpBPTWcYz225E3qBwrZZTG+IfuuiEtlT0&#10;DHUrgmAH1C+gOi0RPNRhJqHLoK61VIkDsVnM/2Lz0AqnEhcSx7uzTP7/wcr744P7hiwMH2GgASYS&#10;3t2B/OGZhV0rbKNuEKFvlaio8CJKlvXO59PVKLXPfQQp+y9Q0ZDFIUACGmrsoirEkxE6DeB0Fl0N&#10;gclYcrm+Ws0pJCn2drVckx1LiPzptkMfPinoWDQKjjTUhC6Odz6MqU8psZgHo6u9NiY52JQ7g+wo&#10;aAH26ZvQ/0gzNiZbiNdGxPgn0YzMRo5hKAemK+oyQkTWJVQn4o0w7hW9AzJawF+c9bRTBfc/DwIV&#10;Z+azJe3Wi9UqLmFyVlfvl+TgZaS8jAgrCarggbPR3IVxcQ8OddNSpXFaFm5I71onKZ67mtqnvUli&#10;TjseF/PST1nPL3H7GwAA//8DAFBLAwQUAAYACAAAACEAOq46ON0AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7VChYytKoicZrax9gYKdAyu4Sdlvo2zue7HHm//LPN8V2&#10;Nr240Og7ZxUsFxEIsrXTnW0UHH4+n19B+IBWY+8sKbiSh215f1dgrt1kd3TZh0ZwifU5KmhDGHIp&#10;fd2SQb9wA1nOjm40GHgcG6lHnLjc9PIlilJpsLN8ocWBPlqqT/uzUXD8np5W66n6Codsl6Tv2GWV&#10;uyr1+DC/bUAEmsM/DH/6rA4lO1XubLUXvYIkWSeMcpDFIBhIVzEvKgXZMgZZFvL2g/IXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEArXK5AvQBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOq46ON0AAAAJAQAADwAAAAAAAAAAAAAAAABOBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="355122E6" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="004E49D2" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
+                    <w:p w14:paraId="6F1E074E" w14:textId="77777777" w:rsidR="00832CB3" w:rsidRPr="00B5213C" w:rsidRDefault="00832CB3" w:rsidP="00832CB3">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00B5213C">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
                         </w:rPr>
-                        <w:t>Page 2</w:t>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> of 2</w:t>
+                        <w:t>Page 2 of 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="434EF845" wp14:editId="47974682">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33C1A793" wp14:editId="27468533">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2663190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1483995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1981200" cy="342900"/>
                 <wp:effectExtent l="0" t="2540" r="635" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1981200" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1E20C168" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                          <w:p w14:paraId="3E6B40BA" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t>Page 2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="004E49D2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> of 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="434EF845" id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:209.7pt;margin-top:116.85pt;width:156pt;height:27pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrxxBSBQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE0p7DZqulq6KkJa&#10;FqRdPsBxnMTC8Zix26R8PWOnLRXcED5YHs/4zbw34/Xd2Bt2UOg12JLnszlnykqotW1L/u1l9+aW&#10;Mx+ErYUBq0p+VJ7fbV6/Wg+uUAvowNQKGYFYXwyu5F0IrsgyLzvVCz8Dpyw5G8BeBDKxzWoUA6H3&#10;JlvM5++zAbB2CFJ5T7cPk5NvEn7TKBm+NI1XgZmSU20h7Zj2Ku7ZZi2KFoXrtDyVIf6hil5oS0kv&#10;UA8iCLZH/RdUryWChybMJPQZNI2WKnEgNvn8DzbPnXAqcSFxvLvI5P8frHw6fEWma+odZ1b01KIX&#10;NQb2AUZ2E9UZnC8o6NlRWBjpOkZGpt49gvzumYVtJ2yr7hFh6JSoqbo8vsyunk44PoJUw2eoKY3Y&#10;B0hAY4N9BCQxGKFTl46XzsRSZEy5us2p3ZxJ8r1dLlZ0jilEcX7t0IePCnoWDyVH6nxCF4dHH6bQ&#10;c0iqHoyud9qYZGBbbQ2yg6Ap2aV1QvfXYcbGYAvx2YQYbxLNyGziGMZqTHouz+pVUB+JN8I0fPRZ&#10;6NAB/uRsoMEruf+xF6g4M58sabfKl8s4qclYvrtZkIHXnuraI6wkqJIHzqbjNkzTvXeo244yTd2y&#10;cE96NzpJERszVXUqn4YriXn6CHF6r+0U9fu7bn4BAAD//wMAUEsDBBQABgAIAAAAIQBjvPyi3wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLtQsNtSlkZNNF5b+wADTIGU&#10;3SXsttC3dzzpcf758s83+W42vbjS6DtnNcSLCATZytWdbTQcvz+e1yB8QFtj7yxpuJGHXXF/l2NW&#10;u8nu6XoIjeAS6zPU0IYwZFL6qiWDfuEGsrw7udFg4HFsZD3ixOWml8soWkmDneULLQ703lJ1PlyM&#10;htPX9PSymcrPcFT7dPWGnSrdTevHh/l1CyLQHP5g+NVndSjYqXQXW3vRa0jjTcqohmWSKBBMqCTm&#10;pORkrRTIIpf/fyh+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKvHEFIFAgAA9gMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGO8/KLfAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="33C1A793" id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:209.7pt;margin-top:116.85pt;width:156pt;height:27pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzSm/e9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2lLgTVqOo1ORUhj&#10;II39AMdxEgvHZ85uk/LrOTtZV+BtIg/WXe783X3fnTfXQ2fYUaHXYAu+mM05U1ZCpW1T8Mfv+zdX&#10;nPkgbCUMWFXwk/L8evv61aZ3uVpCC6ZSyAjE+rx3BW9DcHmWedmqTvgZOGUpWAN2IpCLTVah6Am9&#10;M9lyPn+f9YCVQ5DKe/p7Owb5NuHXtZLha117FZgpOPUW0onpLOOZbTcib1C4VsupDfGCLjqhLRU9&#10;Q92KINgB9T9QnZYIHuowk9BlUNdaqsSB2Czmf7F5aIVTiQuJ491ZJv//YOX98cF9QxaGjzDQABMJ&#10;7+5A/vDMwq4VtlE3iNC3SlRUeBEly3rn8+lqlNrnPoKU/ReoaMjiECABDTV2URXiyQidBnA6i66G&#10;wGQsub5a0CQ5kxR7u1quyY4lRP5026EPnxR0LBoFRxpqQhfHOx/G1KeUWMyD0dVeG5McbMqdQXYU&#10;tAD79E3of6QZG5MtxGsjYvyTaEZmI8cwlAPTVcFXESKyLqE6EW+Eca/oHZDRAv7irKedKrj/eRCo&#10;ODOfLWm3XqxWcQmTs3r3YUkOXkbKy4iwkqAKHjgbzV0YF/fgUDctVRqnZeGG9K51kuK5q6l92psk&#10;5rTjcTEv/ZT1/BK3vwEAAP//AwBQSwMEFAAGAAgAAAAhAGO8/KLfAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYu1Cw21KWRk00Xlv7AANMgZTdJey20Ld3POlx/vnyzzf5&#10;bja9uNLoO2c1xIsIBNnK1Z1tNBy/P57XIHxAW2PvLGm4kYddcX+XY1a7ye7pegiN4BLrM9TQhjBk&#10;UvqqJYN+4QayvDu50WDgcWxkPeLE5aaXyyhaSYOd5QstDvTeUnU+XIyG09f09LKZys9wVPt09Yad&#10;Kt1N68eH+XULItAc/mD41Wd1KNipdBdbe9FrSONNyqiGZZIoEEyoJOak5GStFMgil/9/KH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA80pv3vUBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAY7z8ot8AAAALAQAADwAAAAAAAAAAAAAAAABP&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1E20C168" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
+                    <w:p w14:paraId="3E6B40BA" w14:textId="77777777" w:rsidR="004E49D2" w:rsidRPr="004E49D2" w:rsidRDefault="004E49D2" w:rsidP="004E49D2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                         <w:t>Page 2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="004E49D2">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> of 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0097026A" w:rsidSect="0014456A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="605" w:right="605" w:bottom="605" w:left="605" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1D483E" w14:textId="77777777" w:rsidR="00BF7503" w:rsidRDefault="00BF7503" w:rsidP="00F20C18">
+    <w:p w14:paraId="7AEBED0E" w14:textId="77777777" w:rsidR="00CE720C" w:rsidRDefault="00CE720C" w:rsidP="00F20C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FC0F5B8" w14:textId="77777777" w:rsidR="00BF7503" w:rsidRDefault="00BF7503" w:rsidP="00F20C18">
+    <w:p w14:paraId="30B063EB" w14:textId="77777777" w:rsidR="00CE720C" w:rsidRDefault="00CE720C" w:rsidP="00F20C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CA0FF14" w14:textId="77777777" w:rsidR="00BF7503" w:rsidRDefault="00BF7503" w:rsidP="00F20C18">
+    <w:p w14:paraId="0B8C6896" w14:textId="77777777" w:rsidR="00CE720C" w:rsidRDefault="00CE720C" w:rsidP="00F20C18">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E9A8D2C" w14:textId="77777777" w:rsidR="00BF7503" w:rsidRDefault="00BF7503" w:rsidP="00F20C18">
+    <w:p w14:paraId="001A8EE0" w14:textId="77777777" w:rsidR="00CE720C" w:rsidRDefault="00CE720C" w:rsidP="00F20C18">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R7CHJ16PhuA2xBJPtJKLroq/lvHg9wWrIsits+oDBwHGlgZ3V/9gKovvaLVzQGnYwWEvHuvyuD367IrFYCR0Pg==" w:salt="zpK6JYsEkzuHEisV8NgMyA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="HSmlfDkNI8Dg706O0+sOosdigxxKSWTN93ZWWghodoP7BNh+MQkk7pNaeG5sqAvB+vjej1/78yaBun7ou6OEBA==" w:salt="F8SP8r5fyLlPjAq6MP7Ofw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A58DD"/>
+    <w:rsidRoot w:val="005813F0"/>
     <w:rsid w:val="00001B71"/>
     <w:rsid w:val="0000206B"/>
     <w:rsid w:val="00002AB5"/>
     <w:rsid w:val="000045D8"/>
     <w:rsid w:val="000066A4"/>
     <w:rsid w:val="000108F4"/>
     <w:rsid w:val="00010FFE"/>
     <w:rsid w:val="000133D5"/>
     <w:rsid w:val="000136C7"/>
     <w:rsid w:val="00014FB4"/>
     <w:rsid w:val="00016C41"/>
     <w:rsid w:val="00022AB3"/>
     <w:rsid w:val="000233B1"/>
     <w:rsid w:val="00026F21"/>
     <w:rsid w:val="00027F06"/>
     <w:rsid w:val="000317E3"/>
     <w:rsid w:val="00031A57"/>
     <w:rsid w:val="00036C2B"/>
     <w:rsid w:val="00037320"/>
     <w:rsid w:val="0003739E"/>
     <w:rsid w:val="00041970"/>
+    <w:rsid w:val="00042B80"/>
+    <w:rsid w:val="00045B89"/>
     <w:rsid w:val="00046F7B"/>
     <w:rsid w:val="00047272"/>
     <w:rsid w:val="00050053"/>
     <w:rsid w:val="00051606"/>
     <w:rsid w:val="00051F55"/>
     <w:rsid w:val="000564A1"/>
     <w:rsid w:val="000569F3"/>
     <w:rsid w:val="00062112"/>
     <w:rsid w:val="00066028"/>
+    <w:rsid w:val="000726B8"/>
     <w:rsid w:val="00074E27"/>
     <w:rsid w:val="00075E50"/>
     <w:rsid w:val="00077F42"/>
     <w:rsid w:val="00080C47"/>
     <w:rsid w:val="00081A15"/>
     <w:rsid w:val="00081F6D"/>
     <w:rsid w:val="000826E1"/>
     <w:rsid w:val="00082E2E"/>
     <w:rsid w:val="000847DB"/>
     <w:rsid w:val="00085AA4"/>
     <w:rsid w:val="00085D14"/>
     <w:rsid w:val="0008771B"/>
     <w:rsid w:val="00090098"/>
+    <w:rsid w:val="000905BF"/>
     <w:rsid w:val="00090A41"/>
     <w:rsid w:val="00090F1B"/>
     <w:rsid w:val="000949F3"/>
+    <w:rsid w:val="00095090"/>
     <w:rsid w:val="000952F5"/>
     <w:rsid w:val="00095B39"/>
     <w:rsid w:val="000A022D"/>
+    <w:rsid w:val="000A325B"/>
     <w:rsid w:val="000A5167"/>
     <w:rsid w:val="000A523E"/>
     <w:rsid w:val="000A7466"/>
     <w:rsid w:val="000B0FBF"/>
     <w:rsid w:val="000B1D50"/>
     <w:rsid w:val="000B34A6"/>
     <w:rsid w:val="000B52E0"/>
     <w:rsid w:val="000B77CC"/>
     <w:rsid w:val="000C118C"/>
     <w:rsid w:val="000C2481"/>
     <w:rsid w:val="000C2F1F"/>
     <w:rsid w:val="000C7B1A"/>
     <w:rsid w:val="000D4437"/>
-    <w:rsid w:val="000D51AA"/>
     <w:rsid w:val="000D6DC5"/>
     <w:rsid w:val="000E1B35"/>
     <w:rsid w:val="000E2141"/>
     <w:rsid w:val="000E2D14"/>
+    <w:rsid w:val="000E2E5D"/>
     <w:rsid w:val="000E5070"/>
     <w:rsid w:val="000F16F3"/>
     <w:rsid w:val="000F1C13"/>
     <w:rsid w:val="000F4831"/>
     <w:rsid w:val="000F5481"/>
     <w:rsid w:val="00101CD6"/>
     <w:rsid w:val="00102D7A"/>
     <w:rsid w:val="0010506D"/>
     <w:rsid w:val="0010764A"/>
     <w:rsid w:val="00111273"/>
     <w:rsid w:val="00112563"/>
     <w:rsid w:val="00112B0F"/>
     <w:rsid w:val="00113BC2"/>
     <w:rsid w:val="00114A8B"/>
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="00116033"/>
     <w:rsid w:val="00117AC1"/>
     <w:rsid w:val="00117F65"/>
     <w:rsid w:val="00121A9F"/>
     <w:rsid w:val="00121BDD"/>
     <w:rsid w:val="0012402B"/>
     <w:rsid w:val="001256C8"/>
     <w:rsid w:val="00125CE1"/>
+    <w:rsid w:val="00126228"/>
     <w:rsid w:val="0012756D"/>
     <w:rsid w:val="00127789"/>
     <w:rsid w:val="00127ED1"/>
     <w:rsid w:val="00130EB8"/>
     <w:rsid w:val="0013383C"/>
     <w:rsid w:val="001341DB"/>
     <w:rsid w:val="00134596"/>
     <w:rsid w:val="00134E67"/>
     <w:rsid w:val="001360DC"/>
     <w:rsid w:val="00137EB3"/>
     <w:rsid w:val="0014042E"/>
     <w:rsid w:val="0014456A"/>
     <w:rsid w:val="0014489C"/>
     <w:rsid w:val="00145CFD"/>
     <w:rsid w:val="00146E85"/>
     <w:rsid w:val="00150912"/>
     <w:rsid w:val="00150BE5"/>
+    <w:rsid w:val="001510E6"/>
     <w:rsid w:val="001525BE"/>
     <w:rsid w:val="001528D1"/>
     <w:rsid w:val="0015476D"/>
     <w:rsid w:val="00154E4D"/>
     <w:rsid w:val="0015531B"/>
     <w:rsid w:val="00156F8C"/>
     <w:rsid w:val="00157594"/>
     <w:rsid w:val="00160C5B"/>
     <w:rsid w:val="00163591"/>
     <w:rsid w:val="0016405A"/>
+    <w:rsid w:val="00165902"/>
+    <w:rsid w:val="00165DAD"/>
     <w:rsid w:val="00166866"/>
     <w:rsid w:val="0017089C"/>
     <w:rsid w:val="001717CA"/>
     <w:rsid w:val="00172E74"/>
+    <w:rsid w:val="0017386C"/>
     <w:rsid w:val="00177947"/>
     <w:rsid w:val="00177DA1"/>
     <w:rsid w:val="00180580"/>
     <w:rsid w:val="00180D33"/>
     <w:rsid w:val="00181701"/>
+    <w:rsid w:val="001817D9"/>
     <w:rsid w:val="001838D6"/>
+    <w:rsid w:val="0018516E"/>
     <w:rsid w:val="001861EE"/>
+    <w:rsid w:val="00193995"/>
     <w:rsid w:val="0019470E"/>
     <w:rsid w:val="00195BEA"/>
     <w:rsid w:val="0019604A"/>
     <w:rsid w:val="00196FE4"/>
     <w:rsid w:val="0019794E"/>
     <w:rsid w:val="001A08C4"/>
     <w:rsid w:val="001A23FA"/>
     <w:rsid w:val="001A2B00"/>
     <w:rsid w:val="001A3AEF"/>
     <w:rsid w:val="001A75AE"/>
     <w:rsid w:val="001B11DD"/>
     <w:rsid w:val="001B1A1D"/>
     <w:rsid w:val="001B2772"/>
     <w:rsid w:val="001B5437"/>
     <w:rsid w:val="001B544F"/>
     <w:rsid w:val="001B5922"/>
     <w:rsid w:val="001B6C94"/>
     <w:rsid w:val="001C1108"/>
     <w:rsid w:val="001C122F"/>
     <w:rsid w:val="001C2CF2"/>
+    <w:rsid w:val="001C3675"/>
     <w:rsid w:val="001C4DC1"/>
+    <w:rsid w:val="001C6F02"/>
     <w:rsid w:val="001D0975"/>
     <w:rsid w:val="001D0B55"/>
     <w:rsid w:val="001D1ED9"/>
     <w:rsid w:val="001D2B92"/>
+    <w:rsid w:val="001D3ABB"/>
     <w:rsid w:val="001D4482"/>
     <w:rsid w:val="001D4ECA"/>
     <w:rsid w:val="001D5F9A"/>
     <w:rsid w:val="001D680D"/>
     <w:rsid w:val="001D6CDB"/>
     <w:rsid w:val="001E0097"/>
+    <w:rsid w:val="001E34DD"/>
     <w:rsid w:val="001E499D"/>
+    <w:rsid w:val="001E5035"/>
     <w:rsid w:val="001E588C"/>
     <w:rsid w:val="001E6FB6"/>
     <w:rsid w:val="001E70C6"/>
     <w:rsid w:val="001E70F1"/>
+    <w:rsid w:val="001F4828"/>
     <w:rsid w:val="001F4A51"/>
     <w:rsid w:val="0020715A"/>
     <w:rsid w:val="002111C3"/>
     <w:rsid w:val="00212857"/>
+    <w:rsid w:val="00212E25"/>
     <w:rsid w:val="0021512E"/>
     <w:rsid w:val="00216F51"/>
     <w:rsid w:val="00220351"/>
     <w:rsid w:val="00220E0D"/>
     <w:rsid w:val="00223E07"/>
     <w:rsid w:val="00231CAD"/>
     <w:rsid w:val="00232EF8"/>
     <w:rsid w:val="00234D6F"/>
     <w:rsid w:val="00234E37"/>
+    <w:rsid w:val="0023513B"/>
     <w:rsid w:val="0023532D"/>
     <w:rsid w:val="00236911"/>
     <w:rsid w:val="002427FF"/>
     <w:rsid w:val="00243AF0"/>
     <w:rsid w:val="00243FB7"/>
     <w:rsid w:val="002441A0"/>
     <w:rsid w:val="00246841"/>
     <w:rsid w:val="00250CF6"/>
+    <w:rsid w:val="00252903"/>
     <w:rsid w:val="00253ABD"/>
     <w:rsid w:val="00255724"/>
+    <w:rsid w:val="00257202"/>
+    <w:rsid w:val="00257646"/>
     <w:rsid w:val="0026097C"/>
     <w:rsid w:val="002648EB"/>
     <w:rsid w:val="002652A4"/>
     <w:rsid w:val="002667DE"/>
+    <w:rsid w:val="002677E6"/>
     <w:rsid w:val="00267C3C"/>
     <w:rsid w:val="00271229"/>
     <w:rsid w:val="00271678"/>
     <w:rsid w:val="002719D8"/>
     <w:rsid w:val="00272E0C"/>
-    <w:rsid w:val="002750EB"/>
     <w:rsid w:val="002764B6"/>
+    <w:rsid w:val="00276881"/>
     <w:rsid w:val="00282535"/>
     <w:rsid w:val="002838AD"/>
     <w:rsid w:val="00284FDF"/>
     <w:rsid w:val="00287DBC"/>
+    <w:rsid w:val="002911CE"/>
     <w:rsid w:val="002912C1"/>
     <w:rsid w:val="002921BC"/>
     <w:rsid w:val="0029355F"/>
     <w:rsid w:val="00293A66"/>
-    <w:rsid w:val="00296FF2"/>
     <w:rsid w:val="002979DC"/>
     <w:rsid w:val="002A31E9"/>
+    <w:rsid w:val="002A3B2F"/>
     <w:rsid w:val="002A4E03"/>
     <w:rsid w:val="002A630D"/>
     <w:rsid w:val="002A63E7"/>
     <w:rsid w:val="002A6CCF"/>
     <w:rsid w:val="002B7410"/>
     <w:rsid w:val="002B7EAD"/>
     <w:rsid w:val="002C0BBA"/>
     <w:rsid w:val="002C1183"/>
     <w:rsid w:val="002C38E3"/>
     <w:rsid w:val="002D0355"/>
     <w:rsid w:val="002D0C70"/>
+    <w:rsid w:val="002D342B"/>
     <w:rsid w:val="002D7F39"/>
     <w:rsid w:val="002E0B5F"/>
     <w:rsid w:val="002E4BF8"/>
     <w:rsid w:val="002E769B"/>
     <w:rsid w:val="002E7768"/>
     <w:rsid w:val="002F0127"/>
     <w:rsid w:val="002F164B"/>
+    <w:rsid w:val="002F1C49"/>
     <w:rsid w:val="002F2419"/>
     <w:rsid w:val="002F31BB"/>
     <w:rsid w:val="002F6334"/>
     <w:rsid w:val="002F7A67"/>
     <w:rsid w:val="002F7AE3"/>
     <w:rsid w:val="00305E1F"/>
     <w:rsid w:val="00306B2F"/>
     <w:rsid w:val="00310118"/>
     <w:rsid w:val="003117F0"/>
+    <w:rsid w:val="00313147"/>
+    <w:rsid w:val="0031562E"/>
     <w:rsid w:val="00315F30"/>
     <w:rsid w:val="00316BC9"/>
     <w:rsid w:val="0032003C"/>
     <w:rsid w:val="003208EC"/>
     <w:rsid w:val="00320E50"/>
     <w:rsid w:val="0032158E"/>
     <w:rsid w:val="003225D0"/>
     <w:rsid w:val="00322915"/>
-    <w:rsid w:val="00322DA6"/>
     <w:rsid w:val="00322FE3"/>
     <w:rsid w:val="003255C0"/>
     <w:rsid w:val="00325C12"/>
     <w:rsid w:val="00326DC2"/>
     <w:rsid w:val="00332979"/>
     <w:rsid w:val="00333994"/>
     <w:rsid w:val="00335C3E"/>
     <w:rsid w:val="00335FA3"/>
     <w:rsid w:val="00336265"/>
     <w:rsid w:val="00340F13"/>
     <w:rsid w:val="003411BB"/>
     <w:rsid w:val="003419D0"/>
     <w:rsid w:val="00345AF2"/>
     <w:rsid w:val="00345BFC"/>
     <w:rsid w:val="00347D63"/>
+    <w:rsid w:val="00350CF0"/>
     <w:rsid w:val="00350E2D"/>
     <w:rsid w:val="00351ACB"/>
+    <w:rsid w:val="0035237D"/>
     <w:rsid w:val="003524BE"/>
     <w:rsid w:val="00354414"/>
     <w:rsid w:val="003550B2"/>
     <w:rsid w:val="0036035B"/>
     <w:rsid w:val="00362265"/>
     <w:rsid w:val="003623F5"/>
     <w:rsid w:val="00363719"/>
     <w:rsid w:val="00364059"/>
     <w:rsid w:val="00373C0E"/>
     <w:rsid w:val="00373D43"/>
     <w:rsid w:val="003750CE"/>
     <w:rsid w:val="003756D3"/>
     <w:rsid w:val="0037596F"/>
     <w:rsid w:val="003810D9"/>
+    <w:rsid w:val="00381ED0"/>
+    <w:rsid w:val="003836BF"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="00384389"/>
     <w:rsid w:val="00386497"/>
     <w:rsid w:val="00390232"/>
     <w:rsid w:val="00393CD8"/>
     <w:rsid w:val="00394723"/>
     <w:rsid w:val="00395CC2"/>
     <w:rsid w:val="003A251C"/>
     <w:rsid w:val="003A2835"/>
     <w:rsid w:val="003A29CF"/>
     <w:rsid w:val="003A5617"/>
     <w:rsid w:val="003A5BFD"/>
     <w:rsid w:val="003A6D18"/>
     <w:rsid w:val="003B0DF0"/>
     <w:rsid w:val="003B6AFF"/>
+    <w:rsid w:val="003C1657"/>
+    <w:rsid w:val="003C6366"/>
     <w:rsid w:val="003C7C15"/>
     <w:rsid w:val="003D02D6"/>
     <w:rsid w:val="003D1EFD"/>
     <w:rsid w:val="003D2D10"/>
     <w:rsid w:val="003D65ED"/>
     <w:rsid w:val="003D6A4C"/>
     <w:rsid w:val="003E029D"/>
     <w:rsid w:val="003E0845"/>
     <w:rsid w:val="003E3197"/>
     <w:rsid w:val="003E42EB"/>
+    <w:rsid w:val="003E51A3"/>
     <w:rsid w:val="003F004E"/>
+    <w:rsid w:val="003F0383"/>
     <w:rsid w:val="003F0A7E"/>
     <w:rsid w:val="003F0BC4"/>
     <w:rsid w:val="003F0CD1"/>
     <w:rsid w:val="003F2ADF"/>
     <w:rsid w:val="003F33F4"/>
     <w:rsid w:val="00401E40"/>
     <w:rsid w:val="00402FFA"/>
     <w:rsid w:val="004046C9"/>
     <w:rsid w:val="004059FF"/>
     <w:rsid w:val="00405C84"/>
     <w:rsid w:val="00405CFD"/>
     <w:rsid w:val="004125FE"/>
     <w:rsid w:val="00412EA6"/>
     <w:rsid w:val="004143FE"/>
     <w:rsid w:val="00414683"/>
     <w:rsid w:val="0041570E"/>
     <w:rsid w:val="00416076"/>
     <w:rsid w:val="004160B2"/>
     <w:rsid w:val="00422A0A"/>
     <w:rsid w:val="00425A76"/>
     <w:rsid w:val="00430FC1"/>
     <w:rsid w:val="00434238"/>
     <w:rsid w:val="00434561"/>
     <w:rsid w:val="004351BC"/>
     <w:rsid w:val="00435AF1"/>
     <w:rsid w:val="00440617"/>
     <w:rsid w:val="00441926"/>
     <w:rsid w:val="0044250E"/>
     <w:rsid w:val="00444492"/>
     <w:rsid w:val="00444E68"/>
     <w:rsid w:val="00444F5E"/>
     <w:rsid w:val="00450D2B"/>
     <w:rsid w:val="00451634"/>
     <w:rsid w:val="004518B5"/>
     <w:rsid w:val="004521AB"/>
     <w:rsid w:val="0045527D"/>
     <w:rsid w:val="00455585"/>
     <w:rsid w:val="00456E10"/>
     <w:rsid w:val="0046061B"/>
     <w:rsid w:val="004629C3"/>
+    <w:rsid w:val="00463779"/>
     <w:rsid w:val="0046408A"/>
-    <w:rsid w:val="00464664"/>
-    <w:rsid w:val="00465A97"/>
+    <w:rsid w:val="00466EE3"/>
     <w:rsid w:val="00467774"/>
     <w:rsid w:val="00467BBB"/>
+    <w:rsid w:val="00473279"/>
     <w:rsid w:val="00473E14"/>
     <w:rsid w:val="00474982"/>
     <w:rsid w:val="00474AFB"/>
     <w:rsid w:val="00474D77"/>
     <w:rsid w:val="00480C3C"/>
+    <w:rsid w:val="0048336E"/>
     <w:rsid w:val="00483C5F"/>
     <w:rsid w:val="00483FA1"/>
+    <w:rsid w:val="00483FED"/>
     <w:rsid w:val="00484DCA"/>
     <w:rsid w:val="004859E8"/>
     <w:rsid w:val="00486229"/>
     <w:rsid w:val="00492155"/>
+    <w:rsid w:val="004935BA"/>
     <w:rsid w:val="004939E0"/>
     <w:rsid w:val="0049487B"/>
     <w:rsid w:val="00494BEB"/>
     <w:rsid w:val="004A30DA"/>
     <w:rsid w:val="004A36BB"/>
-    <w:rsid w:val="004A3C26"/>
     <w:rsid w:val="004A5CC4"/>
     <w:rsid w:val="004A7C69"/>
     <w:rsid w:val="004B0147"/>
     <w:rsid w:val="004B0BEB"/>
-    <w:rsid w:val="004B0D0F"/>
     <w:rsid w:val="004B36B9"/>
     <w:rsid w:val="004B5CBF"/>
     <w:rsid w:val="004B6811"/>
     <w:rsid w:val="004B72B0"/>
     <w:rsid w:val="004C4E90"/>
     <w:rsid w:val="004C6215"/>
     <w:rsid w:val="004D10C8"/>
+    <w:rsid w:val="004D5135"/>
     <w:rsid w:val="004D581C"/>
     <w:rsid w:val="004D6CFC"/>
     <w:rsid w:val="004E1C48"/>
     <w:rsid w:val="004E49D2"/>
     <w:rsid w:val="004E5CFB"/>
     <w:rsid w:val="004E5D17"/>
+    <w:rsid w:val="004E64FF"/>
     <w:rsid w:val="004E6517"/>
     <w:rsid w:val="004E73E7"/>
+    <w:rsid w:val="004F088B"/>
     <w:rsid w:val="00500778"/>
     <w:rsid w:val="0050174C"/>
+    <w:rsid w:val="00502697"/>
     <w:rsid w:val="00503D46"/>
     <w:rsid w:val="005067DE"/>
     <w:rsid w:val="00513C4A"/>
-    <w:rsid w:val="00514732"/>
+    <w:rsid w:val="00515DFD"/>
     <w:rsid w:val="00516326"/>
     <w:rsid w:val="00520463"/>
     <w:rsid w:val="005269DA"/>
     <w:rsid w:val="00526AC6"/>
+    <w:rsid w:val="005275D0"/>
     <w:rsid w:val="005307A3"/>
     <w:rsid w:val="0053094B"/>
     <w:rsid w:val="00531386"/>
     <w:rsid w:val="00532BF7"/>
     <w:rsid w:val="00532D3D"/>
     <w:rsid w:val="00535C7B"/>
     <w:rsid w:val="00542D08"/>
     <w:rsid w:val="00543C21"/>
     <w:rsid w:val="005456FF"/>
+    <w:rsid w:val="00545879"/>
     <w:rsid w:val="005516B7"/>
     <w:rsid w:val="00551A05"/>
     <w:rsid w:val="00552B4D"/>
     <w:rsid w:val="00552D46"/>
     <w:rsid w:val="005541DE"/>
     <w:rsid w:val="00556032"/>
-    <w:rsid w:val="0055628D"/>
     <w:rsid w:val="00556DFE"/>
+    <w:rsid w:val="0056140C"/>
     <w:rsid w:val="00561CF4"/>
     <w:rsid w:val="0056308E"/>
     <w:rsid w:val="00563625"/>
     <w:rsid w:val="00564F1B"/>
     <w:rsid w:val="00565F6B"/>
     <w:rsid w:val="0057085C"/>
     <w:rsid w:val="00571200"/>
     <w:rsid w:val="00571F87"/>
     <w:rsid w:val="00574470"/>
+    <w:rsid w:val="00576485"/>
     <w:rsid w:val="00577DB1"/>
+    <w:rsid w:val="005813F0"/>
+    <w:rsid w:val="005817A0"/>
     <w:rsid w:val="00581882"/>
     <w:rsid w:val="00583B7D"/>
     <w:rsid w:val="00587E32"/>
     <w:rsid w:val="0059292E"/>
+    <w:rsid w:val="00592DCD"/>
     <w:rsid w:val="00593164"/>
+    <w:rsid w:val="00593751"/>
     <w:rsid w:val="0059387C"/>
     <w:rsid w:val="0059506E"/>
     <w:rsid w:val="005951D3"/>
     <w:rsid w:val="005972D0"/>
     <w:rsid w:val="00597C2D"/>
+    <w:rsid w:val="005A1450"/>
     <w:rsid w:val="005A28F5"/>
     <w:rsid w:val="005A71EB"/>
     <w:rsid w:val="005A75E9"/>
     <w:rsid w:val="005A7D81"/>
     <w:rsid w:val="005B0B5B"/>
     <w:rsid w:val="005B1AFB"/>
     <w:rsid w:val="005B4953"/>
     <w:rsid w:val="005B756A"/>
     <w:rsid w:val="005B7F33"/>
     <w:rsid w:val="005C268F"/>
     <w:rsid w:val="005C3A00"/>
     <w:rsid w:val="005C701C"/>
     <w:rsid w:val="005C7670"/>
     <w:rsid w:val="005C7ABD"/>
     <w:rsid w:val="005D3D8B"/>
     <w:rsid w:val="005D4679"/>
     <w:rsid w:val="005E2C32"/>
     <w:rsid w:val="005E2C6F"/>
     <w:rsid w:val="005E2EED"/>
     <w:rsid w:val="005E4072"/>
     <w:rsid w:val="005E57F6"/>
     <w:rsid w:val="005E71B7"/>
     <w:rsid w:val="005E7EFA"/>
+    <w:rsid w:val="005F15B5"/>
     <w:rsid w:val="005F22EB"/>
     <w:rsid w:val="005F3AF0"/>
+    <w:rsid w:val="005F5F81"/>
     <w:rsid w:val="005F6668"/>
     <w:rsid w:val="005F6E61"/>
     <w:rsid w:val="005F77D2"/>
+    <w:rsid w:val="005F7A42"/>
     <w:rsid w:val="0060002B"/>
+    <w:rsid w:val="00600449"/>
     <w:rsid w:val="00601C7E"/>
     <w:rsid w:val="006050F1"/>
     <w:rsid w:val="0060535B"/>
     <w:rsid w:val="00610A5F"/>
     <w:rsid w:val="0061441A"/>
     <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="006161D2"/>
+    <w:rsid w:val="0061716D"/>
     <w:rsid w:val="00621190"/>
     <w:rsid w:val="00621AA1"/>
     <w:rsid w:val="00621F0A"/>
     <w:rsid w:val="0062282D"/>
     <w:rsid w:val="006266CA"/>
     <w:rsid w:val="006302AB"/>
     <w:rsid w:val="00631855"/>
     <w:rsid w:val="00634A44"/>
     <w:rsid w:val="00634C26"/>
     <w:rsid w:val="00635FBE"/>
     <w:rsid w:val="00636A1E"/>
     <w:rsid w:val="00636A5A"/>
     <w:rsid w:val="00637D7A"/>
     <w:rsid w:val="00637F4D"/>
     <w:rsid w:val="00640E74"/>
     <w:rsid w:val="006419EC"/>
     <w:rsid w:val="00643692"/>
     <w:rsid w:val="00644916"/>
     <w:rsid w:val="00644CE0"/>
     <w:rsid w:val="00647018"/>
     <w:rsid w:val="00647A7F"/>
     <w:rsid w:val="00650CC8"/>
+    <w:rsid w:val="006518D3"/>
     <w:rsid w:val="0065193A"/>
     <w:rsid w:val="00655AB4"/>
+    <w:rsid w:val="0065714D"/>
     <w:rsid w:val="00657FFA"/>
     <w:rsid w:val="00661EC9"/>
     <w:rsid w:val="00665ECE"/>
     <w:rsid w:val="00673B54"/>
     <w:rsid w:val="00674523"/>
     <w:rsid w:val="006747A0"/>
     <w:rsid w:val="00677A71"/>
     <w:rsid w:val="00681ABA"/>
+    <w:rsid w:val="00682F97"/>
     <w:rsid w:val="00684CBA"/>
     <w:rsid w:val="0068554F"/>
     <w:rsid w:val="0068643A"/>
     <w:rsid w:val="006903B5"/>
-    <w:rsid w:val="006915FE"/>
+    <w:rsid w:val="006921AA"/>
     <w:rsid w:val="00692E22"/>
     <w:rsid w:val="00694FEB"/>
     <w:rsid w:val="00697D71"/>
+    <w:rsid w:val="006A0FA9"/>
     <w:rsid w:val="006A154A"/>
     <w:rsid w:val="006A2D04"/>
     <w:rsid w:val="006A4CD7"/>
-    <w:rsid w:val="006A58DD"/>
     <w:rsid w:val="006A5DDD"/>
     <w:rsid w:val="006A6B7B"/>
     <w:rsid w:val="006A7B22"/>
     <w:rsid w:val="006A7CE1"/>
     <w:rsid w:val="006B0125"/>
     <w:rsid w:val="006B21D6"/>
+    <w:rsid w:val="006B2652"/>
     <w:rsid w:val="006B4BFC"/>
     <w:rsid w:val="006B5210"/>
     <w:rsid w:val="006C1233"/>
     <w:rsid w:val="006C3058"/>
     <w:rsid w:val="006C4D70"/>
     <w:rsid w:val="006C4E58"/>
+    <w:rsid w:val="006C510D"/>
     <w:rsid w:val="006D029C"/>
     <w:rsid w:val="006D1729"/>
     <w:rsid w:val="006D3A22"/>
     <w:rsid w:val="006D7585"/>
     <w:rsid w:val="006E080C"/>
     <w:rsid w:val="006E2BF0"/>
     <w:rsid w:val="006E4B9F"/>
     <w:rsid w:val="006E5F1C"/>
     <w:rsid w:val="006E70E7"/>
     <w:rsid w:val="006F0261"/>
     <w:rsid w:val="006F0595"/>
     <w:rsid w:val="006F1C87"/>
     <w:rsid w:val="006F2BAA"/>
     <w:rsid w:val="006F2FCB"/>
     <w:rsid w:val="006F5876"/>
     <w:rsid w:val="006F6B90"/>
     <w:rsid w:val="007033A0"/>
     <w:rsid w:val="00704735"/>
+    <w:rsid w:val="0070505C"/>
     <w:rsid w:val="00706F21"/>
+    <w:rsid w:val="00707041"/>
     <w:rsid w:val="00707D30"/>
+    <w:rsid w:val="007103BA"/>
+    <w:rsid w:val="00710CE0"/>
     <w:rsid w:val="00713E39"/>
     <w:rsid w:val="0071408B"/>
     <w:rsid w:val="00715B86"/>
     <w:rsid w:val="00721BA3"/>
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="0072321D"/>
+    <w:rsid w:val="00724531"/>
     <w:rsid w:val="00724964"/>
     <w:rsid w:val="00724A31"/>
     <w:rsid w:val="00725084"/>
     <w:rsid w:val="007328C3"/>
     <w:rsid w:val="00732922"/>
     <w:rsid w:val="0073354F"/>
     <w:rsid w:val="00733ED1"/>
     <w:rsid w:val="00736542"/>
     <w:rsid w:val="00742468"/>
+    <w:rsid w:val="0074336E"/>
     <w:rsid w:val="00745010"/>
     <w:rsid w:val="00746D50"/>
+    <w:rsid w:val="00746F0E"/>
     <w:rsid w:val="00750896"/>
     <w:rsid w:val="00750C7F"/>
     <w:rsid w:val="00752645"/>
     <w:rsid w:val="00755EBC"/>
     <w:rsid w:val="00757464"/>
     <w:rsid w:val="00757BAB"/>
     <w:rsid w:val="0076029C"/>
     <w:rsid w:val="00761795"/>
     <w:rsid w:val="00765171"/>
     <w:rsid w:val="00765777"/>
+    <w:rsid w:val="00766D80"/>
     <w:rsid w:val="007675BE"/>
     <w:rsid w:val="007713ED"/>
     <w:rsid w:val="00771523"/>
     <w:rsid w:val="007722EA"/>
     <w:rsid w:val="007731C2"/>
     <w:rsid w:val="00774447"/>
+    <w:rsid w:val="00774D87"/>
+    <w:rsid w:val="0077524E"/>
     <w:rsid w:val="00775C0E"/>
     <w:rsid w:val="00776D00"/>
     <w:rsid w:val="00781097"/>
     <w:rsid w:val="007822C1"/>
+    <w:rsid w:val="007838CA"/>
     <w:rsid w:val="00784507"/>
     <w:rsid w:val="00784872"/>
+    <w:rsid w:val="00785DFF"/>
     <w:rsid w:val="007901CB"/>
     <w:rsid w:val="00792C8D"/>
+    <w:rsid w:val="007943D9"/>
     <w:rsid w:val="007951B6"/>
     <w:rsid w:val="007953D2"/>
     <w:rsid w:val="0079689D"/>
     <w:rsid w:val="0079737E"/>
     <w:rsid w:val="007A023E"/>
     <w:rsid w:val="007A2FA4"/>
     <w:rsid w:val="007A3B9B"/>
     <w:rsid w:val="007A4458"/>
     <w:rsid w:val="007A7233"/>
     <w:rsid w:val="007A78AA"/>
     <w:rsid w:val="007B04C6"/>
     <w:rsid w:val="007B1F8D"/>
     <w:rsid w:val="007B5A9F"/>
     <w:rsid w:val="007B7A89"/>
     <w:rsid w:val="007C1D01"/>
     <w:rsid w:val="007C3A99"/>
     <w:rsid w:val="007C3CE3"/>
     <w:rsid w:val="007C3E6D"/>
+    <w:rsid w:val="007C449E"/>
     <w:rsid w:val="007D4787"/>
+    <w:rsid w:val="007D738D"/>
     <w:rsid w:val="007D789C"/>
+    <w:rsid w:val="007E06D0"/>
     <w:rsid w:val="007E59E8"/>
     <w:rsid w:val="007E6189"/>
     <w:rsid w:val="007E796B"/>
     <w:rsid w:val="007F46A6"/>
     <w:rsid w:val="007F56FA"/>
     <w:rsid w:val="007F5B13"/>
     <w:rsid w:val="007F7A91"/>
     <w:rsid w:val="00800754"/>
+    <w:rsid w:val="00803176"/>
     <w:rsid w:val="00804A8D"/>
     <w:rsid w:val="008061C9"/>
     <w:rsid w:val="0080630D"/>
     <w:rsid w:val="00807CF4"/>
+    <w:rsid w:val="0081033D"/>
     <w:rsid w:val="008120E0"/>
     <w:rsid w:val="00812CE4"/>
     <w:rsid w:val="00813978"/>
     <w:rsid w:val="00816878"/>
     <w:rsid w:val="00817F0E"/>
     <w:rsid w:val="0082023B"/>
     <w:rsid w:val="00820CDB"/>
     <w:rsid w:val="00820E8A"/>
     <w:rsid w:val="008225A9"/>
     <w:rsid w:val="00823770"/>
     <w:rsid w:val="008240F7"/>
     <w:rsid w:val="008254A8"/>
     <w:rsid w:val="00825E0A"/>
     <w:rsid w:val="00827B71"/>
+    <w:rsid w:val="008300FD"/>
     <w:rsid w:val="008323B1"/>
     <w:rsid w:val="00832CB3"/>
     <w:rsid w:val="0083399E"/>
     <w:rsid w:val="0083417B"/>
     <w:rsid w:val="008358AD"/>
+    <w:rsid w:val="008372E4"/>
     <w:rsid w:val="00837F04"/>
     <w:rsid w:val="00840B8E"/>
     <w:rsid w:val="008411F4"/>
     <w:rsid w:val="00842701"/>
     <w:rsid w:val="00844EC3"/>
     <w:rsid w:val="00845764"/>
+    <w:rsid w:val="00845A9E"/>
     <w:rsid w:val="00846DD4"/>
     <w:rsid w:val="00847A4F"/>
+    <w:rsid w:val="00850BEC"/>
     <w:rsid w:val="00850EE0"/>
     <w:rsid w:val="0085187C"/>
     <w:rsid w:val="00851B89"/>
     <w:rsid w:val="00855A02"/>
     <w:rsid w:val="00857006"/>
+    <w:rsid w:val="00857931"/>
     <w:rsid w:val="00860D2B"/>
     <w:rsid w:val="00862A60"/>
     <w:rsid w:val="00865971"/>
     <w:rsid w:val="00865F0C"/>
     <w:rsid w:val="00867118"/>
     <w:rsid w:val="00870575"/>
     <w:rsid w:val="0087382B"/>
+    <w:rsid w:val="00875FC7"/>
     <w:rsid w:val="0087623D"/>
     <w:rsid w:val="00876291"/>
     <w:rsid w:val="00877B02"/>
-    <w:rsid w:val="0088158C"/>
     <w:rsid w:val="00886520"/>
     <w:rsid w:val="00886AEA"/>
     <w:rsid w:val="00886F82"/>
     <w:rsid w:val="008924B9"/>
     <w:rsid w:val="008928D2"/>
     <w:rsid w:val="00892AF1"/>
     <w:rsid w:val="00893877"/>
     <w:rsid w:val="00893B00"/>
+    <w:rsid w:val="00896E4A"/>
     <w:rsid w:val="00897C02"/>
     <w:rsid w:val="008A0938"/>
     <w:rsid w:val="008A2434"/>
+    <w:rsid w:val="008A2EB0"/>
     <w:rsid w:val="008A3C55"/>
     <w:rsid w:val="008A46FA"/>
     <w:rsid w:val="008B0318"/>
     <w:rsid w:val="008B6347"/>
     <w:rsid w:val="008B6AF0"/>
     <w:rsid w:val="008B6CA7"/>
     <w:rsid w:val="008B70B9"/>
     <w:rsid w:val="008C0B08"/>
     <w:rsid w:val="008C0EA0"/>
     <w:rsid w:val="008C1764"/>
     <w:rsid w:val="008C306A"/>
     <w:rsid w:val="008C3B48"/>
     <w:rsid w:val="008C45B4"/>
+    <w:rsid w:val="008C4E66"/>
+    <w:rsid w:val="008C54DC"/>
     <w:rsid w:val="008D075F"/>
+    <w:rsid w:val="008D154B"/>
     <w:rsid w:val="008D2832"/>
     <w:rsid w:val="008D33DC"/>
     <w:rsid w:val="008D3A12"/>
     <w:rsid w:val="008D5AC4"/>
     <w:rsid w:val="008E0488"/>
     <w:rsid w:val="008E1A34"/>
     <w:rsid w:val="008E2008"/>
     <w:rsid w:val="008E3F54"/>
     <w:rsid w:val="008E459F"/>
     <w:rsid w:val="008E4959"/>
     <w:rsid w:val="008E4C98"/>
+    <w:rsid w:val="008E592B"/>
     <w:rsid w:val="008E5D0B"/>
     <w:rsid w:val="008E6CD6"/>
     <w:rsid w:val="008E6E88"/>
     <w:rsid w:val="008E78BC"/>
     <w:rsid w:val="008E7E43"/>
     <w:rsid w:val="008F516F"/>
     <w:rsid w:val="00900CCF"/>
     <w:rsid w:val="0090245A"/>
     <w:rsid w:val="00902C23"/>
     <w:rsid w:val="00903A40"/>
+    <w:rsid w:val="00906427"/>
     <w:rsid w:val="00906C69"/>
     <w:rsid w:val="00906DAF"/>
     <w:rsid w:val="00907EA8"/>
     <w:rsid w:val="009124A7"/>
     <w:rsid w:val="0091257E"/>
     <w:rsid w:val="009156E2"/>
     <w:rsid w:val="009162E9"/>
     <w:rsid w:val="009167CD"/>
     <w:rsid w:val="00917037"/>
     <w:rsid w:val="009170D9"/>
+    <w:rsid w:val="00920013"/>
     <w:rsid w:val="009208C6"/>
     <w:rsid w:val="009240BF"/>
     <w:rsid w:val="009260B4"/>
     <w:rsid w:val="0092646B"/>
     <w:rsid w:val="00930C23"/>
+    <w:rsid w:val="009325B0"/>
+    <w:rsid w:val="00933C2B"/>
     <w:rsid w:val="00934411"/>
     <w:rsid w:val="00937B0E"/>
     <w:rsid w:val="00937BD4"/>
     <w:rsid w:val="009409C1"/>
     <w:rsid w:val="00940E4F"/>
     <w:rsid w:val="00941D9E"/>
+    <w:rsid w:val="00941E23"/>
     <w:rsid w:val="00942170"/>
     <w:rsid w:val="00944A90"/>
     <w:rsid w:val="00945292"/>
     <w:rsid w:val="0094705A"/>
     <w:rsid w:val="009504D1"/>
     <w:rsid w:val="00950DB5"/>
     <w:rsid w:val="00952478"/>
+    <w:rsid w:val="00952B47"/>
+    <w:rsid w:val="00953EB9"/>
     <w:rsid w:val="009544BA"/>
     <w:rsid w:val="00955A3E"/>
     <w:rsid w:val="00956686"/>
     <w:rsid w:val="00956F17"/>
     <w:rsid w:val="009570DA"/>
     <w:rsid w:val="0096167E"/>
     <w:rsid w:val="009624E1"/>
     <w:rsid w:val="00962A58"/>
     <w:rsid w:val="00965638"/>
     <w:rsid w:val="0097026A"/>
     <w:rsid w:val="00971F83"/>
     <w:rsid w:val="00976C23"/>
     <w:rsid w:val="00981CC2"/>
+    <w:rsid w:val="009859C4"/>
+    <w:rsid w:val="00987FCE"/>
     <w:rsid w:val="00992382"/>
     <w:rsid w:val="009933F3"/>
     <w:rsid w:val="00993BD8"/>
     <w:rsid w:val="00993DE5"/>
     <w:rsid w:val="009A05C1"/>
     <w:rsid w:val="009A1E37"/>
     <w:rsid w:val="009A4CB7"/>
     <w:rsid w:val="009A59D4"/>
     <w:rsid w:val="009A7092"/>
     <w:rsid w:val="009A7DF8"/>
     <w:rsid w:val="009B0EDC"/>
+    <w:rsid w:val="009B4196"/>
     <w:rsid w:val="009B4776"/>
     <w:rsid w:val="009B6BC1"/>
     <w:rsid w:val="009B7590"/>
+    <w:rsid w:val="009C0EA8"/>
     <w:rsid w:val="009C1B51"/>
     <w:rsid w:val="009C247D"/>
     <w:rsid w:val="009C2AAF"/>
     <w:rsid w:val="009C65AC"/>
     <w:rsid w:val="009C7AD8"/>
     <w:rsid w:val="009D0C55"/>
     <w:rsid w:val="009D2A88"/>
     <w:rsid w:val="009D4300"/>
-    <w:rsid w:val="009E04AB"/>
-    <w:rsid w:val="009E1B0F"/>
+    <w:rsid w:val="009D66E1"/>
     <w:rsid w:val="009E410A"/>
     <w:rsid w:val="009E5898"/>
     <w:rsid w:val="009E7C4D"/>
     <w:rsid w:val="009E7D5D"/>
     <w:rsid w:val="009F3B22"/>
     <w:rsid w:val="009F7358"/>
     <w:rsid w:val="009F7E89"/>
     <w:rsid w:val="009F7F40"/>
     <w:rsid w:val="00A000EB"/>
     <w:rsid w:val="00A00FEC"/>
     <w:rsid w:val="00A021BB"/>
     <w:rsid w:val="00A034F5"/>
+    <w:rsid w:val="00A036D9"/>
     <w:rsid w:val="00A06C5F"/>
     <w:rsid w:val="00A0770E"/>
     <w:rsid w:val="00A07E3F"/>
     <w:rsid w:val="00A106CA"/>
     <w:rsid w:val="00A1078B"/>
     <w:rsid w:val="00A1112F"/>
     <w:rsid w:val="00A11189"/>
     <w:rsid w:val="00A114D0"/>
+    <w:rsid w:val="00A12621"/>
     <w:rsid w:val="00A14AF1"/>
     <w:rsid w:val="00A14BC2"/>
     <w:rsid w:val="00A14D36"/>
     <w:rsid w:val="00A167C8"/>
     <w:rsid w:val="00A168A1"/>
     <w:rsid w:val="00A16DDC"/>
     <w:rsid w:val="00A174CF"/>
+    <w:rsid w:val="00A20369"/>
+    <w:rsid w:val="00A22034"/>
     <w:rsid w:val="00A2326F"/>
     <w:rsid w:val="00A25F33"/>
     <w:rsid w:val="00A25FDF"/>
+    <w:rsid w:val="00A26C10"/>
     <w:rsid w:val="00A26C90"/>
     <w:rsid w:val="00A27A71"/>
     <w:rsid w:val="00A30AF4"/>
     <w:rsid w:val="00A33DC5"/>
+    <w:rsid w:val="00A34EF8"/>
     <w:rsid w:val="00A35453"/>
     <w:rsid w:val="00A354B7"/>
     <w:rsid w:val="00A47A7A"/>
     <w:rsid w:val="00A52500"/>
     <w:rsid w:val="00A5558E"/>
     <w:rsid w:val="00A556D8"/>
+    <w:rsid w:val="00A62F1F"/>
     <w:rsid w:val="00A63F94"/>
     <w:rsid w:val="00A6480C"/>
     <w:rsid w:val="00A66905"/>
     <w:rsid w:val="00A66C97"/>
     <w:rsid w:val="00A6763D"/>
     <w:rsid w:val="00A67ED1"/>
     <w:rsid w:val="00A7185D"/>
     <w:rsid w:val="00A73A70"/>
     <w:rsid w:val="00A74B4C"/>
     <w:rsid w:val="00A75253"/>
+    <w:rsid w:val="00A805F8"/>
     <w:rsid w:val="00A80FB7"/>
     <w:rsid w:val="00A8102A"/>
     <w:rsid w:val="00A81526"/>
     <w:rsid w:val="00A81A13"/>
+    <w:rsid w:val="00A8314A"/>
     <w:rsid w:val="00A8323E"/>
-    <w:rsid w:val="00A83A76"/>
+    <w:rsid w:val="00A83515"/>
     <w:rsid w:val="00A84D67"/>
     <w:rsid w:val="00A86C16"/>
+    <w:rsid w:val="00A949CF"/>
     <w:rsid w:val="00A9711D"/>
+    <w:rsid w:val="00A97FC4"/>
     <w:rsid w:val="00AA089B"/>
     <w:rsid w:val="00AA3EF8"/>
     <w:rsid w:val="00AA5C9B"/>
     <w:rsid w:val="00AA7D2B"/>
+    <w:rsid w:val="00AA7F9F"/>
     <w:rsid w:val="00AB0517"/>
     <w:rsid w:val="00AB123C"/>
     <w:rsid w:val="00AB189C"/>
     <w:rsid w:val="00AB227A"/>
+    <w:rsid w:val="00AB3EC7"/>
     <w:rsid w:val="00AB5706"/>
     <w:rsid w:val="00AB67B4"/>
     <w:rsid w:val="00AC06E9"/>
     <w:rsid w:val="00AC1332"/>
     <w:rsid w:val="00AC27A9"/>
     <w:rsid w:val="00AC27CF"/>
     <w:rsid w:val="00AC44CF"/>
     <w:rsid w:val="00AC4B15"/>
     <w:rsid w:val="00AC69DC"/>
     <w:rsid w:val="00AD02F4"/>
     <w:rsid w:val="00AD0D49"/>
     <w:rsid w:val="00AD4127"/>
+    <w:rsid w:val="00AD47EA"/>
     <w:rsid w:val="00AD5DC1"/>
     <w:rsid w:val="00AD62C1"/>
     <w:rsid w:val="00AD66D2"/>
+    <w:rsid w:val="00AD6BCF"/>
     <w:rsid w:val="00AD7887"/>
     <w:rsid w:val="00AD7E1A"/>
     <w:rsid w:val="00AE153A"/>
+    <w:rsid w:val="00AE3010"/>
     <w:rsid w:val="00AE3E88"/>
     <w:rsid w:val="00AE409F"/>
     <w:rsid w:val="00AE4685"/>
     <w:rsid w:val="00AE4DD2"/>
     <w:rsid w:val="00AE4E42"/>
     <w:rsid w:val="00AE50C5"/>
     <w:rsid w:val="00AF036F"/>
     <w:rsid w:val="00AF0714"/>
+    <w:rsid w:val="00AF199E"/>
     <w:rsid w:val="00AF369F"/>
     <w:rsid w:val="00AF38F5"/>
     <w:rsid w:val="00AF796A"/>
     <w:rsid w:val="00B00E1C"/>
     <w:rsid w:val="00B02FCD"/>
     <w:rsid w:val="00B03BDC"/>
     <w:rsid w:val="00B055E2"/>
     <w:rsid w:val="00B06264"/>
     <w:rsid w:val="00B0684C"/>
+    <w:rsid w:val="00B07D35"/>
     <w:rsid w:val="00B13967"/>
     <w:rsid w:val="00B152A2"/>
     <w:rsid w:val="00B16E35"/>
     <w:rsid w:val="00B21BC0"/>
     <w:rsid w:val="00B23C38"/>
     <w:rsid w:val="00B246BE"/>
     <w:rsid w:val="00B24920"/>
     <w:rsid w:val="00B26A31"/>
     <w:rsid w:val="00B27353"/>
     <w:rsid w:val="00B30839"/>
     <w:rsid w:val="00B30C97"/>
     <w:rsid w:val="00B33281"/>
     <w:rsid w:val="00B3364A"/>
     <w:rsid w:val="00B33A3F"/>
     <w:rsid w:val="00B37216"/>
     <w:rsid w:val="00B37617"/>
     <w:rsid w:val="00B411BF"/>
     <w:rsid w:val="00B41F85"/>
     <w:rsid w:val="00B45F65"/>
     <w:rsid w:val="00B46CBB"/>
     <w:rsid w:val="00B478CD"/>
     <w:rsid w:val="00B47F83"/>
+    <w:rsid w:val="00B5213C"/>
     <w:rsid w:val="00B52D76"/>
     <w:rsid w:val="00B5392E"/>
     <w:rsid w:val="00B5449A"/>
     <w:rsid w:val="00B60737"/>
     <w:rsid w:val="00B6444E"/>
     <w:rsid w:val="00B71D6C"/>
     <w:rsid w:val="00B7236B"/>
     <w:rsid w:val="00B72605"/>
+    <w:rsid w:val="00B73FF2"/>
+    <w:rsid w:val="00B7516A"/>
     <w:rsid w:val="00B82D4F"/>
     <w:rsid w:val="00B8364F"/>
     <w:rsid w:val="00B843B3"/>
     <w:rsid w:val="00B850D6"/>
     <w:rsid w:val="00B85DDA"/>
     <w:rsid w:val="00B860C9"/>
     <w:rsid w:val="00B94B20"/>
     <w:rsid w:val="00B94D43"/>
     <w:rsid w:val="00B951CA"/>
-    <w:rsid w:val="00B9571D"/>
-    <w:rsid w:val="00B97773"/>
     <w:rsid w:val="00B978E5"/>
     <w:rsid w:val="00BA1190"/>
     <w:rsid w:val="00BA1A90"/>
     <w:rsid w:val="00BA44D0"/>
+    <w:rsid w:val="00BA620E"/>
+    <w:rsid w:val="00BA6604"/>
     <w:rsid w:val="00BB17BE"/>
+    <w:rsid w:val="00BB21EF"/>
     <w:rsid w:val="00BB3285"/>
+    <w:rsid w:val="00BB436A"/>
     <w:rsid w:val="00BB608C"/>
     <w:rsid w:val="00BC22CB"/>
     <w:rsid w:val="00BC4036"/>
     <w:rsid w:val="00BC428A"/>
     <w:rsid w:val="00BC6701"/>
     <w:rsid w:val="00BC6ADD"/>
-    <w:rsid w:val="00BC7FD0"/>
     <w:rsid w:val="00BD0648"/>
     <w:rsid w:val="00BD109E"/>
     <w:rsid w:val="00BD1BA7"/>
     <w:rsid w:val="00BD2CDA"/>
     <w:rsid w:val="00BD3BB1"/>
     <w:rsid w:val="00BD494C"/>
     <w:rsid w:val="00BD5783"/>
     <w:rsid w:val="00BE09A3"/>
     <w:rsid w:val="00BE1324"/>
     <w:rsid w:val="00BE1381"/>
+    <w:rsid w:val="00BE17EC"/>
     <w:rsid w:val="00BE2FC9"/>
     <w:rsid w:val="00BE4D6E"/>
     <w:rsid w:val="00BE5B13"/>
     <w:rsid w:val="00BE5F44"/>
     <w:rsid w:val="00BF171D"/>
     <w:rsid w:val="00BF268F"/>
+    <w:rsid w:val="00BF27C8"/>
     <w:rsid w:val="00BF3331"/>
-    <w:rsid w:val="00BF7503"/>
+    <w:rsid w:val="00BF79EF"/>
     <w:rsid w:val="00C01ECE"/>
     <w:rsid w:val="00C020D7"/>
     <w:rsid w:val="00C02DD8"/>
     <w:rsid w:val="00C105D6"/>
     <w:rsid w:val="00C138CB"/>
     <w:rsid w:val="00C13EEF"/>
     <w:rsid w:val="00C14411"/>
     <w:rsid w:val="00C1784F"/>
     <w:rsid w:val="00C21971"/>
     <w:rsid w:val="00C22695"/>
     <w:rsid w:val="00C2283A"/>
     <w:rsid w:val="00C23AFE"/>
     <w:rsid w:val="00C258D1"/>
     <w:rsid w:val="00C258D9"/>
     <w:rsid w:val="00C26A4F"/>
     <w:rsid w:val="00C26BF9"/>
     <w:rsid w:val="00C26E5E"/>
     <w:rsid w:val="00C309C1"/>
     <w:rsid w:val="00C35CF5"/>
     <w:rsid w:val="00C379C7"/>
     <w:rsid w:val="00C37FCB"/>
     <w:rsid w:val="00C45574"/>
     <w:rsid w:val="00C45AB2"/>
+    <w:rsid w:val="00C506F8"/>
     <w:rsid w:val="00C51969"/>
     <w:rsid w:val="00C51C03"/>
     <w:rsid w:val="00C522A5"/>
+    <w:rsid w:val="00C64C70"/>
     <w:rsid w:val="00C64D4C"/>
     <w:rsid w:val="00C65478"/>
     <w:rsid w:val="00C74017"/>
     <w:rsid w:val="00C7731C"/>
     <w:rsid w:val="00C7782C"/>
     <w:rsid w:val="00C77BCD"/>
     <w:rsid w:val="00C804C3"/>
     <w:rsid w:val="00C82941"/>
     <w:rsid w:val="00C83247"/>
     <w:rsid w:val="00C878A6"/>
+    <w:rsid w:val="00C9002C"/>
     <w:rsid w:val="00C91625"/>
     <w:rsid w:val="00C930FB"/>
     <w:rsid w:val="00C93BC1"/>
     <w:rsid w:val="00C93CFA"/>
     <w:rsid w:val="00C93F68"/>
     <w:rsid w:val="00C93FDF"/>
     <w:rsid w:val="00C95035"/>
     <w:rsid w:val="00C968A9"/>
     <w:rsid w:val="00C96A4F"/>
     <w:rsid w:val="00C97969"/>
     <w:rsid w:val="00CA4C9B"/>
     <w:rsid w:val="00CA614A"/>
     <w:rsid w:val="00CA62BB"/>
     <w:rsid w:val="00CB0315"/>
     <w:rsid w:val="00CB1C3B"/>
     <w:rsid w:val="00CB391F"/>
     <w:rsid w:val="00CB43A6"/>
+    <w:rsid w:val="00CB48F4"/>
     <w:rsid w:val="00CB5186"/>
     <w:rsid w:val="00CC495F"/>
     <w:rsid w:val="00CC6A00"/>
     <w:rsid w:val="00CC6FD1"/>
     <w:rsid w:val="00CD0EB2"/>
     <w:rsid w:val="00CD2A17"/>
     <w:rsid w:val="00CD55B7"/>
+    <w:rsid w:val="00CD5606"/>
     <w:rsid w:val="00CD5DB3"/>
     <w:rsid w:val="00CD732C"/>
     <w:rsid w:val="00CD7712"/>
+    <w:rsid w:val="00CD7ADF"/>
     <w:rsid w:val="00CE34D8"/>
     <w:rsid w:val="00CE37E6"/>
-    <w:rsid w:val="00CE3C78"/>
+    <w:rsid w:val="00CE720C"/>
     <w:rsid w:val="00CE7C3A"/>
     <w:rsid w:val="00CF1054"/>
     <w:rsid w:val="00CF1360"/>
     <w:rsid w:val="00CF15D1"/>
     <w:rsid w:val="00CF2AAE"/>
     <w:rsid w:val="00CF396D"/>
     <w:rsid w:val="00CF5B11"/>
     <w:rsid w:val="00CF66D1"/>
+    <w:rsid w:val="00CF731C"/>
     <w:rsid w:val="00D0180F"/>
     <w:rsid w:val="00D01936"/>
     <w:rsid w:val="00D05814"/>
+    <w:rsid w:val="00D069D6"/>
     <w:rsid w:val="00D11DD9"/>
+    <w:rsid w:val="00D1207A"/>
     <w:rsid w:val="00D12346"/>
     <w:rsid w:val="00D12397"/>
     <w:rsid w:val="00D12667"/>
     <w:rsid w:val="00D133DD"/>
     <w:rsid w:val="00D143D4"/>
     <w:rsid w:val="00D16986"/>
     <w:rsid w:val="00D21E2D"/>
     <w:rsid w:val="00D22FFF"/>
     <w:rsid w:val="00D24889"/>
     <w:rsid w:val="00D24FAD"/>
     <w:rsid w:val="00D259AD"/>
     <w:rsid w:val="00D25AAD"/>
+    <w:rsid w:val="00D27A4E"/>
     <w:rsid w:val="00D30331"/>
     <w:rsid w:val="00D320E7"/>
     <w:rsid w:val="00D32896"/>
     <w:rsid w:val="00D3437E"/>
     <w:rsid w:val="00D34C40"/>
     <w:rsid w:val="00D3624C"/>
     <w:rsid w:val="00D37A66"/>
     <w:rsid w:val="00D41E5F"/>
     <w:rsid w:val="00D441CB"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D45BA8"/>
     <w:rsid w:val="00D4650F"/>
+    <w:rsid w:val="00D5194D"/>
     <w:rsid w:val="00D532E7"/>
     <w:rsid w:val="00D54994"/>
     <w:rsid w:val="00D54B40"/>
     <w:rsid w:val="00D56DCD"/>
     <w:rsid w:val="00D57BFC"/>
     <w:rsid w:val="00D60842"/>
     <w:rsid w:val="00D64108"/>
+    <w:rsid w:val="00D65BB6"/>
     <w:rsid w:val="00D72CC7"/>
+    <w:rsid w:val="00D74A9C"/>
     <w:rsid w:val="00D76A9E"/>
     <w:rsid w:val="00D800D9"/>
     <w:rsid w:val="00D80E39"/>
     <w:rsid w:val="00D8220B"/>
     <w:rsid w:val="00D82970"/>
     <w:rsid w:val="00D837A5"/>
     <w:rsid w:val="00D8413F"/>
     <w:rsid w:val="00D8426D"/>
     <w:rsid w:val="00D85477"/>
     <w:rsid w:val="00D85AC6"/>
-    <w:rsid w:val="00D938EA"/>
     <w:rsid w:val="00D965BE"/>
     <w:rsid w:val="00D96D45"/>
     <w:rsid w:val="00D97C10"/>
     <w:rsid w:val="00DA06D4"/>
     <w:rsid w:val="00DA1619"/>
     <w:rsid w:val="00DA6C4E"/>
     <w:rsid w:val="00DB0949"/>
     <w:rsid w:val="00DB29FE"/>
+    <w:rsid w:val="00DB56D1"/>
     <w:rsid w:val="00DB735F"/>
     <w:rsid w:val="00DC1A66"/>
     <w:rsid w:val="00DC2272"/>
     <w:rsid w:val="00DC3A1D"/>
     <w:rsid w:val="00DC4CA1"/>
     <w:rsid w:val="00DC729C"/>
     <w:rsid w:val="00DC7463"/>
     <w:rsid w:val="00DC7999"/>
     <w:rsid w:val="00DD063F"/>
     <w:rsid w:val="00DD1C0E"/>
     <w:rsid w:val="00DD25D4"/>
     <w:rsid w:val="00DD2878"/>
     <w:rsid w:val="00DD30A5"/>
     <w:rsid w:val="00DD4FEA"/>
     <w:rsid w:val="00DD5EF1"/>
     <w:rsid w:val="00DD63E9"/>
     <w:rsid w:val="00DD667B"/>
     <w:rsid w:val="00DD695D"/>
     <w:rsid w:val="00DD776B"/>
     <w:rsid w:val="00DD7F2F"/>
+    <w:rsid w:val="00DE4921"/>
     <w:rsid w:val="00DE4B1A"/>
     <w:rsid w:val="00DE51AD"/>
     <w:rsid w:val="00DF0783"/>
     <w:rsid w:val="00DF310E"/>
     <w:rsid w:val="00DF32E6"/>
     <w:rsid w:val="00DF4E51"/>
     <w:rsid w:val="00DF60C6"/>
     <w:rsid w:val="00DF719B"/>
     <w:rsid w:val="00E00AA3"/>
+    <w:rsid w:val="00E00AD7"/>
     <w:rsid w:val="00E0173B"/>
     <w:rsid w:val="00E023DF"/>
     <w:rsid w:val="00E05220"/>
     <w:rsid w:val="00E075D7"/>
     <w:rsid w:val="00E079D2"/>
     <w:rsid w:val="00E105E2"/>
     <w:rsid w:val="00E1338B"/>
     <w:rsid w:val="00E15DBD"/>
     <w:rsid w:val="00E2128A"/>
     <w:rsid w:val="00E22093"/>
     <w:rsid w:val="00E276E9"/>
     <w:rsid w:val="00E27A1C"/>
     <w:rsid w:val="00E32185"/>
     <w:rsid w:val="00E32468"/>
     <w:rsid w:val="00E33766"/>
     <w:rsid w:val="00E33AE3"/>
     <w:rsid w:val="00E36FA4"/>
     <w:rsid w:val="00E40931"/>
     <w:rsid w:val="00E41ECD"/>
     <w:rsid w:val="00E428E2"/>
     <w:rsid w:val="00E4491D"/>
     <w:rsid w:val="00E45133"/>
     <w:rsid w:val="00E513AE"/>
     <w:rsid w:val="00E56842"/>
     <w:rsid w:val="00E57853"/>
     <w:rsid w:val="00E5797D"/>
     <w:rsid w:val="00E62026"/>
     <w:rsid w:val="00E6313A"/>
     <w:rsid w:val="00E6334E"/>
     <w:rsid w:val="00E6610C"/>
     <w:rsid w:val="00E66DFB"/>
     <w:rsid w:val="00E6785B"/>
     <w:rsid w:val="00E72055"/>
     <w:rsid w:val="00E72FE0"/>
     <w:rsid w:val="00E74F5C"/>
     <w:rsid w:val="00E77621"/>
-    <w:rsid w:val="00E85829"/>
+    <w:rsid w:val="00E82B28"/>
     <w:rsid w:val="00E8787D"/>
     <w:rsid w:val="00E878D0"/>
     <w:rsid w:val="00E87FE2"/>
     <w:rsid w:val="00E90FF0"/>
+    <w:rsid w:val="00E92C58"/>
     <w:rsid w:val="00E95F08"/>
     <w:rsid w:val="00E96A6B"/>
     <w:rsid w:val="00E96A86"/>
     <w:rsid w:val="00E96F08"/>
     <w:rsid w:val="00E97C1A"/>
     <w:rsid w:val="00EA128C"/>
+    <w:rsid w:val="00EA2BB7"/>
     <w:rsid w:val="00EA4745"/>
     <w:rsid w:val="00EA5DE6"/>
     <w:rsid w:val="00EA6CB7"/>
     <w:rsid w:val="00EA72CD"/>
     <w:rsid w:val="00EB07AB"/>
     <w:rsid w:val="00EB4F94"/>
     <w:rsid w:val="00EB5436"/>
     <w:rsid w:val="00EB60D8"/>
     <w:rsid w:val="00EB7BDF"/>
+    <w:rsid w:val="00EB7F88"/>
     <w:rsid w:val="00EC2E99"/>
     <w:rsid w:val="00EC409F"/>
     <w:rsid w:val="00EC40CC"/>
     <w:rsid w:val="00EC4435"/>
     <w:rsid w:val="00EC494A"/>
     <w:rsid w:val="00EC4CB3"/>
     <w:rsid w:val="00EC4F70"/>
     <w:rsid w:val="00EC63B8"/>
     <w:rsid w:val="00EC644D"/>
     <w:rsid w:val="00EC65A7"/>
     <w:rsid w:val="00EC73B0"/>
     <w:rsid w:val="00ED02C9"/>
     <w:rsid w:val="00ED3288"/>
     <w:rsid w:val="00ED32ED"/>
     <w:rsid w:val="00ED47F5"/>
     <w:rsid w:val="00ED5449"/>
     <w:rsid w:val="00ED7304"/>
     <w:rsid w:val="00EE3AC8"/>
     <w:rsid w:val="00EE4676"/>
+    <w:rsid w:val="00EE6EDA"/>
     <w:rsid w:val="00EF083A"/>
     <w:rsid w:val="00EF1776"/>
     <w:rsid w:val="00EF25A3"/>
     <w:rsid w:val="00EF25AA"/>
+    <w:rsid w:val="00EF2FEA"/>
     <w:rsid w:val="00EF4020"/>
     <w:rsid w:val="00EF42A2"/>
     <w:rsid w:val="00EF52EE"/>
     <w:rsid w:val="00F008AA"/>
     <w:rsid w:val="00F008D1"/>
+    <w:rsid w:val="00F01528"/>
     <w:rsid w:val="00F024E9"/>
+    <w:rsid w:val="00F04CC7"/>
     <w:rsid w:val="00F066B1"/>
+    <w:rsid w:val="00F06741"/>
     <w:rsid w:val="00F07D4D"/>
     <w:rsid w:val="00F11B23"/>
     <w:rsid w:val="00F20C18"/>
     <w:rsid w:val="00F23EBD"/>
     <w:rsid w:val="00F353B3"/>
     <w:rsid w:val="00F3545D"/>
     <w:rsid w:val="00F3684D"/>
     <w:rsid w:val="00F4005B"/>
     <w:rsid w:val="00F45DBC"/>
     <w:rsid w:val="00F46DFB"/>
     <w:rsid w:val="00F533E9"/>
     <w:rsid w:val="00F5403B"/>
+    <w:rsid w:val="00F548F8"/>
+    <w:rsid w:val="00F56905"/>
+    <w:rsid w:val="00F56DBC"/>
     <w:rsid w:val="00F57C7B"/>
     <w:rsid w:val="00F61852"/>
     <w:rsid w:val="00F61B17"/>
     <w:rsid w:val="00F621E0"/>
+    <w:rsid w:val="00F63711"/>
+    <w:rsid w:val="00F64B02"/>
     <w:rsid w:val="00F6563E"/>
+    <w:rsid w:val="00F65A85"/>
     <w:rsid w:val="00F67356"/>
     <w:rsid w:val="00F711AC"/>
     <w:rsid w:val="00F77CD8"/>
     <w:rsid w:val="00F80908"/>
     <w:rsid w:val="00F80D40"/>
     <w:rsid w:val="00F81B5B"/>
     <w:rsid w:val="00F8230D"/>
     <w:rsid w:val="00F8238B"/>
     <w:rsid w:val="00F82FF7"/>
     <w:rsid w:val="00F83D3F"/>
     <w:rsid w:val="00F8541D"/>
     <w:rsid w:val="00F8603B"/>
     <w:rsid w:val="00F8642F"/>
+    <w:rsid w:val="00F8699E"/>
     <w:rsid w:val="00F87B64"/>
     <w:rsid w:val="00F94F1C"/>
     <w:rsid w:val="00FA08F3"/>
     <w:rsid w:val="00FA1086"/>
+    <w:rsid w:val="00FA2C3E"/>
     <w:rsid w:val="00FA47F6"/>
     <w:rsid w:val="00FA524D"/>
     <w:rsid w:val="00FA61E7"/>
     <w:rsid w:val="00FB1AF2"/>
     <w:rsid w:val="00FB2495"/>
     <w:rsid w:val="00FB4391"/>
     <w:rsid w:val="00FB49E4"/>
     <w:rsid w:val="00FB50FE"/>
     <w:rsid w:val="00FB531A"/>
     <w:rsid w:val="00FB63D7"/>
     <w:rsid w:val="00FB79AF"/>
     <w:rsid w:val="00FB7A54"/>
     <w:rsid w:val="00FC0029"/>
     <w:rsid w:val="00FC2487"/>
     <w:rsid w:val="00FC2EDC"/>
     <w:rsid w:val="00FC505F"/>
     <w:rsid w:val="00FC6347"/>
     <w:rsid w:val="00FC7250"/>
+    <w:rsid w:val="00FD0ED0"/>
     <w:rsid w:val="00FD0F3A"/>
     <w:rsid w:val="00FD3333"/>
     <w:rsid w:val="00FD3567"/>
     <w:rsid w:val="00FD3954"/>
     <w:rsid w:val="00FD4D95"/>
     <w:rsid w:val="00FD4FB4"/>
+    <w:rsid w:val="00FD746E"/>
     <w:rsid w:val="00FE03D2"/>
     <w:rsid w:val="00FE06D1"/>
     <w:rsid w:val="00FE1FD4"/>
     <w:rsid w:val="00FE46A6"/>
     <w:rsid w:val="00FE61E3"/>
+    <w:rsid w:val="00FF0584"/>
     <w:rsid w:val="00FF0FFE"/>
     <w:rsid w:val="00FF2493"/>
     <w:rsid w:val="00FF2CA9"/>
     <w:rsid w:val="00FF3997"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5BEDC2E4"/>
+  <w14:docId w14:val="02148253"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E71E61A4-1280-4DBF-B39B-615A72C3FE8A}"/>
+  <w15:docId w15:val="{B3718172-32F2-4E61-80D5-AD5784712B33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8020,65 +9056,151 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="0014456A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00045B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00045B89"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="00045B89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00045B89"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DE4921"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00DE4921"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00DE4921"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="00DE4921"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="00DE4921"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shayla.moultrie\Downloads\SDSForm2.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8302,86 +9424,396 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC55D43F7DEA2043B929494B92BA052A" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0edc6294d22caff74159b23fc1de7995">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="c6478514-d765-47f2-b661-870861894988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="558ccda1bb22d1170d61565353caee94" ns2:_="" ns3:_="">
+    <xsd:import namespace="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <xsd:import namespace="c6478514-d765-47f2-b661-870861894988"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="431100d4-4470-42c1-96bc-46686c1829ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e4df687-44af-4f4f-83ce-cc549dc79046}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="431100d4-4470-42c1-96bc-46686c1829ae">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6478514-d765-47f2-b661-870861894988" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5e84caa5-4932-4209-ae5a-cc2c42c66743" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c6478514-d765-47f2-b661-870861894988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="431100d4-4470-42c1-96bc-46686c1829ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F06BD00-D5E2-4867-A692-11AD73B49C0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1596BB70-862F-4499-B94F-A2C8D85B9252}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7A602F4-8D94-4983-932D-6C99BC785295}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D995BEAF-C117-42D4-B6FC-C191A375AB07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SDSForm2</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>850</Words>
-  <Characters>4851</Characters>
+  <Words>968</Words>
+  <Characters>5443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5690</CharactersWithSpaces>
+  <CharactersWithSpaces>6328</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Shayla Moultrie</dc:creator>
+  <dc:creator>Juli M. Yoder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BC55D43F7DEA2043B929494B92BA052A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>