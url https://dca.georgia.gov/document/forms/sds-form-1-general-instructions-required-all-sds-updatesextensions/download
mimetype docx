--- v0 (2025-10-09)
+++ v1 (2026-05-02)
@@ -1,3594 +1,3560 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11268" w:type="dxa"/>
+        <w:tblW w:w="11152" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11268"/>
+        <w:gridCol w:w="11152"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00133190" w:rsidRPr="002D308E" w14:paraId="2DE08E2E" w14:textId="77777777" w:rsidTr="00CE18E9">
+      <w:tr w:rsidR="00133190" w:rsidRPr="00317EE1" w14:paraId="59125166" w14:textId="77777777" w:rsidTr="00A05C74">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2152"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11268" w:type="dxa"/>
+            <w:tcW w:w="11152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="385A008B" w14:textId="77777777" w:rsidR="00133190" w:rsidRDefault="00DA2FFA" w:rsidP="00C15026">
+          <w:p w14:paraId="6F50D603" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B2F32B8" w14:textId="15AD3EB7" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="009E1FBE" w:rsidP="009E1FBE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="146BC1A1" wp14:editId="1E1B97CB">
+                  <wp:extent cx="4267229" cy="517525"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="252691596" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId9" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect b="23003"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4273985" cy="518344"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CB9799D" w14:textId="324BB997" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00373F4D" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D15619B" wp14:editId="284E435D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CD20AB5" wp14:editId="1777F426">
                       <wp:simplePos x="0" y="0"/>
-                      <wp:positionH relativeFrom="margin">
-                        <wp:posOffset>-635</wp:posOffset>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-67945</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>992188</wp:posOffset>
+                        <wp:posOffset>65736</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="7048500" cy="785812"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="14605"/>
+                      <wp:extent cx="7068185" cy="628015"/>
+                      <wp:effectExtent l="0" t="0" r="18415" b="19685"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Text Box 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="7048500" cy="785812"/>
+                                <a:ext cx="7068185" cy="628015"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="000080"/>
+                                <a:srgbClr val="1B3A4D"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="158C64D6" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00133190" w:rsidRDefault="00133190" w:rsidP="00133190">
+                                <w:p w14:paraId="40CFB4D1" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="004C4B7D" w:rsidRDefault="00133190" w:rsidP="00133190">
                                   <w:pPr>
                                     <w:pStyle w:val="Default"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
                                     </w:rPr>
                                     <w:t>S</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">ERVICE </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
                                     </w:rPr>
                                     <w:t>D</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">ELIVERY </w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="28"/>
+                                      <w:szCs w:val="28"/>
                                     </w:rPr>
                                     <w:t>S</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="00133190">
+                                  <w:r w:rsidRPr="004C4B7D">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">TRATEGY </w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="46053145" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="006B7719" w:rsidRDefault="00133190" w:rsidP="00133190">
+                                <w:p w14:paraId="7B589994" w14:textId="26C61B82" w:rsidR="00133190" w:rsidRPr="00872CC1" w:rsidRDefault="00133190" w:rsidP="00133190">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="40"/>
-                                      <w:szCs w:val="40"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="006B7719">
+                                  <w:r w:rsidRPr="00872CC1">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                       <w:b/>
                                       <w:color w:val="FFFFFF"/>
-                                      <w:sz w:val="40"/>
-                                      <w:szCs w:val="40"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
                                     </w:rPr>
                                     <w:t>FORM 1</w:t>
                                   </w:r>
+                                  <w:r w:rsidR="00297C58">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                      <w:b/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="48"/>
+                                      <w:szCs w:val="48"/>
+                                    </w:rPr>
+                                    <w:t>: General Instructions</w:t>
+                                  </w:r>
                                 </w:p>
-                                <w:p w14:paraId="50400180" w14:textId="77777777" w:rsidR="003704A6" w:rsidRDefault="003704A6"/>
-[...1781 lines deleted...]
-                                <w:p w14:paraId="3BD30AC8" w14:textId="77777777" w:rsidR="00423724" w:rsidRDefault="00133190" w:rsidP="00CE18E9">
+                                <w:p w14:paraId="1108B2F0" w14:textId="77777777" w:rsidR="003704A6" w:rsidRPr="00BF2A52" w:rsidRDefault="003704A6">
                                   <w:pPr>
-                                    <w:pStyle w:val="Default"/>
-                                    <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                                      <w:szCs w:val="19"/>
+                                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="00423724">
-[...615 lines deleted...]
-                                  </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="092345C0" id="Text Box 27" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:168.7pt;margin-top:27pt;width:171.35pt;height:27.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3UIVfBwIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxsmYz4hRdigwD&#10;ugvQ9gNkWbaFyaJGKbGzrx8lp2m2vg3TgyCK1CHPIbW+HnvDDgq9BlvyxWzOmbISam3bkj8+7N68&#10;58wHYWthwKqSH5Xn15vXr9aDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JQlZwPYi0AmtlmNYiD0&#10;3mT5fH6VDYC1Q5DKe7q9nZx8k/CbRsnwrWm8CsyUnGoLace0V3HPNmtRtChcp+WpDPEPVfRCW0p6&#10;hroVQbA96hdQvZYIHpowk9Bn0DRaqsSB2Czmf7G574RTiQuJ491ZJv//YOXXw3dkui55zpkVPbXo&#10;QY2BfYSR5asoz+B8QVH3juLCSPfU5kTVuzuQPzyzsO2EbdUNIgydEjWVt4gvs4unE46PINXwBWrK&#10;I/YBEtDYYB+1IzUYoVObjufWxFokXeaL1VW+ohol+d4uV0s6xxSieHrt0IdPCnoWDyVHan1CF4c7&#10;H6bQp5CYzIPR9U4bkwxsq61BdhA0Jru0Tuh/hBkbgy3EZxNivEk0I7OJYxir8SQoxUQJKqiPxBth&#10;mj76LXToAH9xNtDkldz/3AtUnJnPlrT7sFgu46gmY/lulZOBl57q0iOsJKiSB86m4zZM4713qNuO&#10;Mk3dsnBDejc6SfFc1al8mq4k5uknxPG9tFPU83/d/AYAAP//AwBQSwMEFAAGAAgAAAAhACLjTgze&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPhi7FJLASlLoyYaX1v7AQO7&#10;BVJ2lrDbQv/e8ck+Tubk3nOL7Wx7cTGj7xwpWC4iEIZqpztqFBx+Pp8zED4gaewdGQVX42Fb3t8V&#10;mGs30c5c9qERHEI+RwVtCEMupa9bY9Ev3GCIf0c3Wgx8jo3UI04cbnv5EkWJtNgRN7Q4mI/W1Kf9&#10;2So4fk9P69ep+gqHdBcn79illbsq9fgwv21ABDOHfxj+9FkdSnaq3Jm0F72C1SqNGVWwjnkTA0kW&#10;LUFUTEZZCrIs5O2E8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3UIVfBwIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi404M3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" o:allowoverlap="f" stroked="f">
+                    <v:shapetype w14:anchorId="6CD20AB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-5.35pt;margin-top:5.2pt;width:556.55pt;height:49.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDfEye3GgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkjQ14hRpsg4D&#10;ugvQ7QNkWbaFyaImKbG7rx8lu2l2exnmB0E0qUPy8HBzM3SKnIR1EnRBs1lKidAcKqmbgn75fPdq&#10;TYnzTFdMgRYFfRSO3mxfvtj0JhdzaEFVwhIE0S7vTUFb702eJI63omNuBkZodNZgO+bRtE1SWdYj&#10;eqeSeZqukh5sZSxw4Rz+PYxOuo34dS24/1jXTniiCoq1+XjaeJbhTLYbljeWmVbyqQz2D1V0TGpM&#10;eoY6MM/I0crfoDrJLTio/YxDl0BdSy5iD9hNlv7SzUPLjIi9IDnOnGly/w+Wfzg9mE+W+OEWBhxg&#10;bMKZe+BfHdGwb5luxM5a6FvBKkycBcqS3rh8ehqodrkLIGX/HiocMjt6iEBDbbvACvZJEB0H8Hgm&#10;XQyecPx5la7W2XpJCUffar5Os2VMwfKn18Y6/1ZAR8KloBaHGtHZ6d75UA3Ln0JCMgdKVndSqWjY&#10;ptwrS04MBZDdvt4tDhP6T2FKk76g18v5ciTgrxBp/P4E0UmPSlayK+j6HMTyQNsbXUWdeSbVeMeS&#10;lZ54DNSNJPqhHDAw8FlC9YiMWhgVixuGlxbsd0p6VGtB3bcjs4IS9U7jVK6zxSLIOxqL5dUcDXvp&#10;KS89THOEKqinZLzu/bgSR2Nl02KmUQcadjjJWkaSn6ua6kZFRu6n7QmSv7Rj1POOb38AAAD//wMA&#10;UEsDBBQABgAIAAAAIQATUCWr3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8QwDITvSPyH&#10;yEjcdpMuiEdpuqpAHODAinbhnG1CW9E4VZI++Pe4J7jZntH4m2y/2J5NxofOoYRkK4AZrJ3usJFw&#10;rJ43d8BCVKhV79BI+DEB9vn5WaZS7WZ8N1MZG0YhGFIloY1xSDkPdWusCls3GCTty3mrIq2+4dqr&#10;mcJtz3dC3HCrOqQPrRrMY2vq73K0Eop+qY6Hz7cnX3yMU1WXc3x5baS8vFiKB2DRLPHPDCs+oUNO&#10;TCc3og6sl7BJxC1ZSRDXwFZDInY0ndbL/RXwPOP/O+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAN8TJ7caAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABNQJavfAAAACwEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" fillcolor="#1b3a4d">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="5D7B05BF" w14:textId="77777777" w:rsidR="005B2A49" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="005B2A49">
+                          <w:p w14:paraId="40CFB4D1" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="004C4B7D" w:rsidRDefault="00133190" w:rsidP="00133190">
+                            <w:pPr>
+                              <w:pStyle w:val="Default"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ERVICE </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ELIVERY </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004C4B7D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">TRATEGY </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7B589994" w14:textId="26C61B82" w:rsidR="00133190" w:rsidRPr="00872CC1" w:rsidRDefault="00133190" w:rsidP="00133190">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00872CC1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t>FORM 1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00297C58">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                              </w:rPr>
+                              <w:t>: General Instructions</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1108B2F0" w14:textId="77777777" w:rsidR="003704A6" w:rsidRPr="00BF2A52" w:rsidRDefault="003704A6">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="627B3B6C" w14:textId="3F19F075" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CA391B3" w14:textId="77777777" w:rsidR="006B7719" w:rsidRPr="00317EE1" w:rsidRDefault="006B7719" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A195659" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w14:paraId="05D8B369" w14:textId="77777777" w:rsidTr="00A05C74">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="694"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC99152" w14:textId="3C0D4DC9" w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w:rsidRDefault="00CE18E9" w:rsidP="00CE18E9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COUNTY: </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text3"/>
+            <w:r w:rsidR="00C10BEC" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:helpText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
+                  <w:statusText w:type="text" w:val="TYPE COUNTY NAME HERE"/>
+                  <w:textInput>
+                    <w:default w:val="TYPE COUNTY NAME HERE"/>
+                    <w:format w:val="UPPERCASE"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00C10BEC" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C10BEC" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B32BFA" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>TYPE COUNTY NAME HERE</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10BEC" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AC467F" w:rsidRPr="00317EE1" w14:paraId="4CF0E6ED" w14:textId="77777777" w:rsidTr="00A05C74">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65677498" w14:textId="77777777" w:rsidR="00AC467F" w:rsidRPr="00317EE1" w:rsidRDefault="00AC467F" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I. G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ENERAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NSTRUCTIONS:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00133190" w:rsidRPr="00317EE1" w14:paraId="4A1A04B5" w14:textId="77777777" w:rsidTr="00A05C74">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50D7E7AA" w14:textId="0CD0CAAD" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="005B2A49">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B2A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORM 1 is required for </w:t>
+            </w:r>
+            <w:r w:rsidR="005B2A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ALL</w:t>
+            </w:r>
+            <w:r w:rsidR="005B2A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SDS submittals</w:t>
+            </w:r>
+            <w:r w:rsidR="005B2A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Only one set of these forms should be submitted per county. The completed forms sh</w:t>
+            </w:r>
+            <w:r w:rsidR="00C15026" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> clearly present the collective agreement reached by all cities and counties that were party to the service delivery strategy.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DF4F3C" w14:textId="77777777" w:rsidR="00236E9F" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="00236E9F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. List each local government and/or authority that provides services included in the service delivery strategy in Section II </w:t>
+            </w:r>
+            <w:r w:rsidR="00C15026" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EF688B" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00236E9F" w:rsidP="00236E9F">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. List all services provided or primarily funded by each </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>general purpose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> local government and</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1B2E" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> authority within the county that are continuing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>without change</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Section III, below. (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>It is acceptable to break a service into separate components if this will facilitate description of the service delivery strategy.)</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10926"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A05C74" w:rsidRPr="00317EE1" w14:paraId="4EFAF76C" w14:textId="77777777" w:rsidTr="00A05C74">
+              <w:trPr>
+                <w:trHeight w:val="503"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10945" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="C2DFEF"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7CB98999" w14:textId="77777777" w:rsidR="00A05C74" w:rsidRPr="00317EE1" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:spacing w:after="60"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:i/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Revising or Adding to the SDS</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A05C74" w:rsidRPr="00317EE1" w14:paraId="5C34FC59" w14:textId="77777777" w:rsidTr="00A05C74">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10945" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0CF2C5BA" w14:textId="4D0F1283" w:rsidR="00A05C74" w:rsidRPr="00317EE1" w:rsidRDefault="00A05C74" w:rsidP="00236E9F">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:spacing w:before="60" w:after="120"/>
+                    <w:ind w:left="187" w:hanging="187"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">4. List all services provided or primarily funded by each </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>general purpose</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> local government and authority within the county which are revised</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00D04BC4">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>, removed, or</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> added to the SDS in Section IV, below. </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>(It is acceptable to break a service into separate components if this will facilitate description of the service delivery strategy.)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="58981BBA" w14:textId="77777777" w:rsidR="00A05C74" w:rsidRPr="00317EE1" w:rsidRDefault="00A05C74" w:rsidP="00564A49">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:spacing w:after="120"/>
+                    <w:ind w:left="187" w:hanging="187"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">5. For </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">each </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">service or service component listed in Section IV, complete a separate, updated </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Summary of Service Delivery Arrangements </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>form (FORM 2)</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="17D50262" w14:textId="2B3EB361" w:rsidR="00A05C74" w:rsidRPr="00317EE1" w:rsidRDefault="00A05C74" w:rsidP="005B2A49">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:spacing w:after="120"/>
+                    <w:ind w:left="187" w:hanging="187"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">6. Complete one copy of the </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Certifications </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>form (FORM 4) and have it signed by the authorized representatives of participating local governments.</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [Please note that DCA cannot validate the strategy unless it is signed by the local governments required by law (see Instructions, FORM 4).] </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5E6CA063" w14:textId="1F744BBC" w:rsidR="00A05C74" w:rsidRPr="00317EE1" w:rsidRDefault="00373F4D" w:rsidP="005B2A49">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:spacing w:after="120"/>
+                    <w:ind w:left="187" w:hanging="187"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00317EE1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:noProof/>
+                      <w:color w:val="FFFFFF"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <mc:AlternateContent>
+                      <mc:Choice Requires="wps">
+                        <w:drawing>
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B51780E" wp14:editId="17275FAB">
+                            <wp:simplePos x="0" y="0"/>
+                            <wp:positionH relativeFrom="column">
+                              <wp:posOffset>1783715</wp:posOffset>
+                            </wp:positionH>
+                            <wp:positionV relativeFrom="paragraph">
+                              <wp:posOffset>36830</wp:posOffset>
+                            </wp:positionV>
+                            <wp:extent cx="3323590" cy="1176655"/>
+                            <wp:effectExtent l="0" t="0" r="10160" b="23495"/>
+                            <wp:wrapSquare wrapText="bothSides"/>
+                            <wp:docPr id="3" name="Text Box 31"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                                <wps:wsp>
+                                  <wps:cNvSpPr txBox="1">
+                                    <a:spLocks noChangeArrowheads="1"/>
+                                  </wps:cNvSpPr>
+                                  <wps:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="3323590" cy="1176655"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:solidFill>
+                                      <a:srgbClr val="AE462D"/>
+                                    </a:solidFill>
+                                    <a:ln w="9525">
+                                      <a:solidFill>
+                                        <a:srgbClr val="000000"/>
+                                      </a:solidFill>
+                                      <a:miter lim="800000"/>
+                                      <a:headEnd/>
+                                      <a:tailEnd/>
+                                    </a:ln>
+                                  </wps:spPr>
+                                  <wps:txbx>
+                                    <w:txbxContent>
+                                      <w:p w14:paraId="61C92146" w14:textId="3E84B5F2" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                        <w:pPr>
+                                          <w:pStyle w:val="Default"/>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                        <w:r w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve">For answers to most frequently asked questions on Georgia’s Service Delivery Act, </w:t>
+                                        </w:r>
+                                        <w:r w:rsidR="001F6444" w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t>Rules, and helpful links</w:t>
+                                        </w:r>
+                                        <w:r w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve">, visit DCA’s website at </w:t>
+                                        </w:r>
+                                        <w:r w:rsidR="00A41AAB" w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t>https://dca.georgia.gov/community-assistance/coordinated-planning/intergovernmental-coordination/service-delivery</w:t>
+                                        </w:r>
+                                        <w:r w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve">, </w:t>
+                                        </w:r>
+                                      </w:p>
+                                      <w:p w14:paraId="7C0E52B1" w14:textId="3E7FC1F9" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                        <w:pPr>
+                                          <w:pStyle w:val="Default"/>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                        <w:r w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t>or call the Office of Planning at</w:t>
+                                        </w:r>
+                                      </w:p>
+                                      <w:p w14:paraId="7DFFF86B" w14:textId="259753A2" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00373F4D">
+                                        <w:pPr>
+                                          <w:pStyle w:val="Default"/>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                        <w:r w:rsidRPr="00B515E2">
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:bCs/>
+                                            <w:color w:val="FFFFFF"/>
+                                            <w:sz w:val="20"/>
+                                            <w:szCs w:val="20"/>
+                                          </w:rPr>
+                                          <w:t xml:space="preserve"> (404) 679-5279.</w:t>
+                                        </w:r>
+                                      </w:p>
+                                      <w:p w14:paraId="5FEA148F" w14:textId="77777777" w:rsidR="00A05C74" w:rsidRPr="0067136B" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                        <w:pPr>
+                                          <w:jc w:val="center"/>
+                                          <w:rPr>
+                                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                            <w:sz w:val="19"/>
+                                            <w:szCs w:val="19"/>
+                                          </w:rPr>
+                                        </w:pPr>
+                                      </w:p>
+                                    </w:txbxContent>
+                                  </wps:txbx>
+                                  <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                    <a:noAutofit/>
+                                  </wps:bodyPr>
+                                </wps:wsp>
+                              </a:graphicData>
+                            </a:graphic>
+                            <wp14:sizeRelV relativeFrom="margin">
+                              <wp14:pctHeight>0</wp14:pctHeight>
+                            </wp14:sizeRelV>
+                          </wp:anchor>
+                        </w:drawing>
+                      </mc:Choice>
+                      <mc:Fallback>
+                        <w:pict>
+                          <v:shape w14:anchorId="1B51780E" id="Text Box 31" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:140.45pt;margin-top:2.9pt;width:261.7pt;height:92.65pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr6M1+HQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxLm2MOEWWtMOA&#10;7gJ0+wBZlm1hsqhJSuzu60vJbprdXob5QRBN6pA8PNzc9K0iJ2GdBJ3T2WRKidAcSqnrnH79cvfm&#10;mhLnmS6ZAi1y+igcvdm+frXpTCZSaECVwhIE0S7rTE4b702WJI43omVuAkZodFZgW+bRtHVSWtYh&#10;equSdDpdJR3Y0ljgwjn8exicdBvxq0pw/6mqnPBE5RRr8/G08SzCmWw3LKstM43kYxnsH6pomdSY&#10;9Ax1YJ6Ro5W/QbWSW3BQ+QmHNoGqklzEHrCb2fSXbh4aZkTsBclx5kyT+3+w/OPpwXy2xPdvoccB&#10;xiacuQf+zREN+4bpWuysha4RrMTEs0BZ0hmXjU8D1S5zAaToPkCJQ2ZHDxGor2wbWME+CaLjAB7P&#10;pIveE44/5/N0vlyji6NvNrtarZbLmINlz8+Ndf6dgJaES04tTjXCs9O986Eclj2HhGwOlCzvpFLR&#10;sHWxV5acGCpgd7tYpYcR/acwpUmX0/UyXQ4M/BViGr8/QbTSo5SVbHN6fQ5iWeDtVpdRaJ5JNdyx&#10;ZKVHIgN3A4u+L3oiy5HlwGsB5SMya2FQLm4aXhqwPyjpULU5dd+PzApK1HuN01nPFosg82gsllcp&#10;GvbSU1x6mOYIlVNPyXDd+2E1jsbKusFMgx407HCilYxcv1Q1lo/KjCMYtyhI/9KOUS+7vn0CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBWHXRo3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqJNSaBriVBSp4oZKqRBHN16SCHsdbLcNfD3LCY6reZp9Uy1HZ8URQ+w9KcgnGQikxpue&#10;WgW7l/VVASImTUZbT6jgCyMs6/OzSpfGn+gZj9vUCi6hWGoFXUpDKWVsOnQ6TvyAxNm7D04nPkMr&#10;TdAnLndWTrPsVjrdE3/o9IAPHTYf24NTMMvDZjV8f65Xb0+v5O1jsLGYK3V5Md7fgUg4pj8YfvVZ&#10;HWp22vsDmSisgmmRLRhVcMMLOC+y2TWIPYOLPAdZV/L/gvoHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAK+jNfh0CAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAVh10aN4AAAAJAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" fillcolor="#ae462d">
+                            <v:textbox>
+                              <w:txbxContent>
+                                <w:p w14:paraId="61C92146" w14:textId="3E84B5F2" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Default"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">For answers to most frequently asked questions on Georgia’s Service Delivery Act, </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="001F6444" w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Rules, and helpful links</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">, visit DCA’s website at </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A41AAB" w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>https://dca.georgia.gov/community-assistance/coordinated-planning/intergovernmental-coordination/service-delivery</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">, </w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7C0E52B1" w14:textId="3E7FC1F9" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Default"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>or call the Office of Planning at</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="7DFFF86B" w14:textId="259753A2" w:rsidR="00A05C74" w:rsidRPr="00B515E2" w:rsidRDefault="00A05C74" w:rsidP="00373F4D">
+                                  <w:pPr>
+                                    <w:pStyle w:val="Default"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00B515E2">
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:bCs/>
+                                      <w:color w:val="FFFFFF"/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> (404) 679-5279.</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="5FEA148F" w14:textId="77777777" w:rsidR="00A05C74" w:rsidRPr="0067136B" w:rsidRDefault="00A05C74" w:rsidP="00A05C74">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                      <w:sz w:val="19"/>
+                                      <w:szCs w:val="19"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:txbxContent>
+                            </v:textbox>
+                            <w10:wrap type="square"/>
+                          </v:shape>
+                        </w:pict>
+                      </mc:Fallback>
+                    </mc:AlternateContent>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="77C1BBCB" w14:textId="77777777" w:rsidR="00A87E91" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="00A87E91">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4E564D" w14:textId="77777777" w:rsidR="00A87E91" w:rsidRPr="00317EE1" w:rsidRDefault="00A87E91" w:rsidP="00A87E91">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="187" w:hanging="187"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. If any of the conditions described in the existing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summary of Land Use Agreements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form (FORM 3)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have changed or if it has been ten (10) or more years since the most recent FORM 3 was filed, update and include FORM 3 with the submittal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1C7B69" w14:textId="7DA02317" w:rsidR="00133190" w:rsidRPr="0014349C" w:rsidRDefault="00236E9F" w:rsidP="0014349C">
+            <w:pPr>
+              <w:ind w:left="240" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00133190" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC282D" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:r w:rsidR="003C1D8B" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the completed forms </w:t>
+            </w:r>
+            <w:r w:rsidR="00430EC1" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and any attachments </w:t>
+            </w:r>
+            <w:r w:rsidR="00423724" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C4021C" w:rsidRPr="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DCA</w:t>
+            </w:r>
+            <w:r w:rsidR="00727412">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> via</w:t>
+            </w:r>
+            <w:r w:rsidR="006801AF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this link&gt;&gt;  </w:t>
+            </w:r>
+            <w:r w:rsidR="001C6440" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:tooltip="https://survey123.arcgis.com/share/e60e3a5b4a294b8ea042682911d31f5a" w:history="1">
+              <w:r w:rsidR="00606B84" w:rsidRPr="00606B84">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Service Delivery Strategy (SDS) Document Submission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="38B73F24" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4952DCB8" w14:textId="34F6C133" w:rsidR="00267D4D" w:rsidRPr="00D51EC7" w:rsidRDefault="00133190" w:rsidP="00267D4D">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note:   </w:t>
+            </w:r>
+            <w:r w:rsidR="00267D4D" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DCA recommends </w:t>
+            </w:r>
+            <w:r w:rsidR="00141779" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>THAT ALL</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57E89" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> future updates</w:t>
+            </w:r>
+            <w:r w:rsidR="002E5FDA" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be provided to the Department for review and verification at the time they are completed</w:t>
+            </w:r>
+            <w:r w:rsidR="0031675B" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.  In all cases, at a minimum,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A57E89" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00267D4D" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">local governments must comply with the requirements provided at </w:t>
+            </w:r>
+            <w:r w:rsidR="00D25A2C" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>O.C.G.A. 36-70-20 et al.</w:t>
+            </w:r>
+            <w:r w:rsidR="00636651" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00711048" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00636651" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nd </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12B79" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DCA Rules Chapter 110-12-9</w:t>
+            </w:r>
+            <w:r w:rsidR="00711048" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12B79" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00711048" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12B79" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Procedure and Submission of Service Delivery Strategies</w:t>
+            </w:r>
+            <w:r w:rsidR="00711048" w:rsidRPr="00D51EC7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FE134E" w14:textId="0AEA4D86" w:rsidR="005B2A49" w:rsidRDefault="005B2A49" w:rsidP="005B2A49">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57DCC440" w14:textId="77777777" w:rsidR="0014349C" w:rsidRDefault="0014349C" w:rsidP="005B2A49">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblInd w:w="145" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="10620"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00BC6F13" w14:paraId="7F32E76A" w14:textId="77777777" w:rsidTr="00141779">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10620" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
+                </w:tcPr>
+                <w:p w14:paraId="4B033595" w14:textId="58D29963" w:rsidR="00BC6F13" w:rsidRPr="000D47EF" w:rsidRDefault="00BC6F13" w:rsidP="005C0DA2">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D90342">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t>Please select one of the below</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005C0DA2" w:rsidRPr="00D90342">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="28"/>
+                      <w:szCs w:val="28"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> options</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BC6F13" w14:paraId="4FB5DC8E" w14:textId="77777777" w:rsidTr="009F0D96">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10620" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EAF4FA"/>
+                </w:tcPr>
+                <w:p w14:paraId="5EE4DCD8" w14:textId="7B25278A" w:rsidR="00BC6F13" w:rsidRPr="00227EB1" w:rsidRDefault="00392490" w:rsidP="0057646B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:smallCaps/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:highlight w:val="lightGray"/>
+                      </w:rPr>
+                      <w:id w:val="-615143696"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00AB610B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:iCs/>
+                          <w:smallCaps/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:highlight w:val="lightGray"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00414DBB" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005C0DA2" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">This </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005834AF" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">is an interim </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">SDS </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005834AF" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>amendment</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>n</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>either</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> subsequent to a </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>regularly-scheduled</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> local comprehensive plan update</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> n</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>or an</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>y</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> of the other</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> conditions listed at O.C.G.A. §</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>36-70-28(b)]</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">  The submitting parties certify that SDS Form 4 is executed by, at minimum, the parties necessary to effectuate this amendment pursuant to O.C.G.A. § 36-70-28(B.1). </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BC6F13" w14:paraId="6D45B0F7" w14:textId="77777777" w:rsidTr="009F0D96">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10620" w:type="dxa"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="EAF4FA"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EDB2302" w14:textId="15888E8C" w:rsidR="00BC6F13" w:rsidRPr="00227EB1" w:rsidRDefault="00392490" w:rsidP="0057646B">
+                  <w:pPr>
+                    <w:pStyle w:val="Default"/>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:iCs/>
+                        <w:smallCaps/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:highlight w:val="lightGray"/>
+                      </w:rPr>
+                      <w:id w:val="1574703208"/>
+                      <w14:checkbox>
+                        <w14:checked w14:val="0"/>
+                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                      </w14:checkbox>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:r w:rsidR="00414DBB" w:rsidRPr="00227EB1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:iCs/>
+                          <w:smallCaps/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:highlight w:val="lightGray"/>
+                        </w:rPr>
+                        <w:t>☐</w:t>
+                      </w:r>
+                    </w:sdtContent>
+                  </w:sdt>
+                  <w:r w:rsidR="00414DBB" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E25014" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>This is a full</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000D393A">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> SDS</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E25014" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> update</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.  W</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E25014" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>e acknowledge that all parties</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C36A59" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">listed at </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C36A59" w:rsidRPr="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>O.C.G.A.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189" w:rsidRPr="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> §</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C36A59" w:rsidRPr="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 36-70-25</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005D3189" w:rsidRPr="005D3189">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>(b)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E25014" w:rsidRPr="00227EB1">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> are required to </w:t>
+                  </w:r>
+                  <w:r w:rsidR="004557CE">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">fully execute SDS Form 4 </w:t>
+                  </w:r>
+                  <w:r w:rsidR="004557CE" w:rsidRPr="004557CE">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:i/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Certifications</w:t>
+                  </w:r>
+                  <w:r w:rsidR="004557CE">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:iCs/>
+                      <w:smallCaps/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2EBA6798" w14:textId="77777777" w:rsidR="0014349C" w:rsidRPr="00317EE1" w:rsidRDefault="0014349C" w:rsidP="0005220C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76377F42" w14:textId="77777777" w:rsidR="003704A6" w:rsidRPr="00317EE1" w:rsidRDefault="003704A6" w:rsidP="00133190">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="540" w:hanging="540"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:smallCaps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="633365CC" w14:textId="4A1E589B" w:rsidR="005B2A49" w:rsidRDefault="00FC1B2E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C3E0BD" wp14:editId="61A94CD6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>81280</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1752600" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1752600" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="051F3305" w14:textId="77777777" w:rsidR="005B2A49" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="005B2A49">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004233A4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Page 1 of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
-                      </v:textbox>
-[...8 lines deleted...]
-      <w:tr w:rsidR="00133190" w:rsidRPr="002D308E" w14:paraId="6E46FF2B" w14:textId="77777777" w:rsidTr="00CE18E9">
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="74C3E0BD" id="Text Box 27" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:6.4pt;width:138pt;height:27pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXp6OS9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L068tF2NOEWXIsOA&#10;rhvQ9QNkWbaFyaJGKbGzrx8lp2m23ob5IJAm9cj3SK1uxt6wvUKvwZZ8MZtzpqyEWtu25E/ft+8+&#10;cOaDsLUwYFXJD8rzm/XbN6vBFSqHDkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsAHsRSAX26xGMRB6&#10;b7J8Pr/MBsDaIUjlPf29m4J8nfCbRsnwtWm8CsyUnHoL6cR0VvHM1itRtChcp+WxDfEPXfRCWyp6&#10;groTQbAd6ldQvZYIHpowk9Bn0DRaqsSB2Czmf7F57IRTiQuJ491JJv//YOXD/tF9QxbGjzDSABMJ&#10;7+5B/vDMwqYTtlW3iDB0StRUeBElywbni+PVKLUvfASphi9Q05DFLkACGhvsoyrEkxE6DeBwEl2N&#10;gclY8uoiv5xTSFLs/TK/JjuWEMXzbYc+fFLQs2iUHGmoCV3s732YUp9TYjEPRtdbbUxysK02Btle&#10;0AJs03dE/yPN2JhsIV6bEOOfRDMymziGsRqZrkueR4jIuoL6QLwRpr2id0BGB/iLs4F2quT+506g&#10;4sx8tqTd9WK5jEuYnOXFVU4Onkeq84iwkqBKHjibzE2YFnfnULcdVZqmZeGW9G50kuKlq2P7tDdJ&#10;zOOOx8U891PWy0tc/wYAAP//AwBQSwMEFAAGAAgAAAAhAOKPgbjaAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OhEAQhO8mvsOkTbwYd5DosCLDRk00XvfnARroBSLTQ5jZhX1725Meq6pT9XWx&#10;WdygzjSF3rOFh1UCirj2Tc+thcP+434NKkTkBgfPZOFCATbl9VWBeeNn3tJ5F1slJRxytNDFOOZa&#10;h7ojh2HlR2LJjn5yGEVOrW4mnKXcDTpNEqMd9iwLHY703lH9vTs5C8ev+e7pea4+4yHbPpo37LPK&#10;X6y9vVleX0BFWuLfMfziCzqUwlT5EzdBDRbkkShuKvySppkRo7JgzBp0Wej/+OUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANeno5L1AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOKPgbjaAAAABgEAAA8AAAAAAAAAAAAAAAAATwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="051F3305" w14:textId="77777777" w:rsidR="005B2A49" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="005B2A49">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004233A4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Page 1 of </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11268" w:type="dxa"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00133190" w:rsidRPr="00317EE1" w14:paraId="11148A7C" w14:textId="77777777" w:rsidTr="000D5F13">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
           </w:tcPr>
-          <w:p w14:paraId="61C636D1" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="002D308E" w:rsidRDefault="005B2A49" w:rsidP="007008AE">
+          <w:p w14:paraId="45D53F57" w14:textId="76E59995" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="007008AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>II. L</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OCAL </w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OVERNMENTS </w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NCLUDED IN THE </w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ERVICE </w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIVERY </w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00133190" w:rsidRPr="002D308E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TRATEGY:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C31D1B7" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="004233A4" w:rsidRDefault="00133190" w:rsidP="004233A4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="20EBCC97" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="00317EE1" w:rsidRDefault="00133190" w:rsidP="004233A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">In this section, list all local governments (including cities located partially within the county) and authorities that provide services included in the service delivery strategy. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE18E9" w:rsidRPr="002D308E" w14:paraId="115D7E82" w14:textId="77777777" w:rsidTr="00CE18E9">
+      <w:tr w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w14:paraId="2438DC75" w14:textId="77777777" w:rsidTr="00CE18E9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34B7FC79" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="002D308E" w:rsidRDefault="00FC1B2E" w:rsidP="007008AE">
+          <w:p w14:paraId="5C11716A" w14:textId="2B3D9FB8" w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w:rsidRDefault="00FC1B2E" w:rsidP="007008AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="List Local Governments Here"/>
                   <w:statusText w:type="text" w:val="List Local Governments Here"/>
                   <w:textInput>
                     <w:default w:val="List ALL Local Governments and ALL Authorities Here"/>
                     <w:format w:val="FIRST CAPITAL"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>List ALL Local Governme</w:t>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>List ALL Local Governments and ALL Authorities Here</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE18E9" w:rsidRPr="002D308E" w14:paraId="23456972" w14:textId="77777777" w:rsidTr="00CE18E9">
+      <w:tr w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w14:paraId="51F5960B" w14:textId="77777777" w:rsidTr="000D5F13">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
           </w:tcPr>
-          <w:p w14:paraId="4ACAFED1" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRDefault="00CE18E9" w:rsidP="007008AE">
+          <w:p w14:paraId="346E2C07" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w:rsidRDefault="00CE18E9" w:rsidP="007008AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>III. S</w:t>
             </w:r>
-            <w:r w:rsidR="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00564A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">ervices Included in the </w:t>
             </w:r>
-            <w:r w:rsidR="00DF0A44">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00DF0A44" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing </w:t>
             </w:r>
-            <w:r w:rsidR="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00564A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Service Delivery Strategy that are being</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>Service Delivery Strategy that are being Extended WITHOUT CHANGE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Extended WITHOUT C</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019BD2E0" w14:textId="77777777" w:rsidR="00236E9F" w:rsidRPr="00317EE1" w:rsidRDefault="008D2650" w:rsidP="007008AE">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>HANGE</w:t>
-[...19 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>In this section,</w:t>
             </w:r>
-            <w:r w:rsidR="00236E9F" w:rsidRPr="00236E9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00236E9F" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> list </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>each service or service component</w:t>
             </w:r>
-            <w:r w:rsidR="00236E9F" w:rsidRPr="00236E9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00236E9F" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> already included in the</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> existing</w:t>
             </w:r>
-            <w:r w:rsidR="00FC1B2E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00FC1B2E" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> SDS which will</w:t>
             </w:r>
-            <w:r w:rsidR="00236E9F" w:rsidRPr="00236E9F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00236E9F" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> continue as previously agreed with no need for modification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE18E9" w:rsidRPr="002D308E" w14:paraId="5B39F803" w14:textId="77777777" w:rsidTr="00CE18E9">
+      <w:tr w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w14:paraId="7B973589" w14:textId="77777777" w:rsidTr="00CE18E9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38EAEE7D" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="004233A4" w:rsidRDefault="00FC1B2E" w:rsidP="00CE18E9">
+          <w:p w14:paraId="558A0674" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w:rsidRDefault="00FC1B2E" w:rsidP="00CE18E9">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="List Services Here"/>
                   <w:statusText w:type="text" w:val="List Services Here"/>
                   <w:textInput>
                     <w:default w:val="List ALL Services Being Extended Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List ALL Services Being Extended Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27CC1478" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="002D308E" w:rsidRDefault="00CE18E9" w:rsidP="007008AE">
+          <w:p w14:paraId="2B266902" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="00317EE1" w:rsidRDefault="00CE18E9" w:rsidP="007008AE">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A49" w:rsidRPr="00CE18E9" w14:paraId="6DB7B855" w14:textId="77777777" w:rsidTr="00564A49">
+      <w:tr w:rsidR="00564A49" w:rsidRPr="00317EE1" w14:paraId="3E09E1E5" w14:textId="77777777" w:rsidTr="000D5F13">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFCC99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5E04E"/>
           </w:tcPr>
-          <w:p w14:paraId="59EC82AD" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00564A49" w:rsidRDefault="00564A49" w:rsidP="00564A49">
+          <w:p w14:paraId="72EDB15E" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00317EE1" w:rsidRDefault="00564A49" w:rsidP="00564A49">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
-              <w:t>IV. Service</w:t>
-[...47 lines deleted...]
-              <w:t>in this Submittal:</w:t>
+              <w:t>IV. Services that are being REVISED or ADDED in this Submittal:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="615DFCCA" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00564A49" w:rsidRDefault="008D2650" w:rsidP="00564A49">
+          <w:p w14:paraId="23BA52DE" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00317EE1" w:rsidRDefault="008D2650" w:rsidP="00564A49">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">In this section, list each new service or new service component which is being added and each service or service component which is being revised in this submittal.  </w:t>
             </w:r>
-            <w:r w:rsidR="00564A49" w:rsidRPr="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00564A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>For each</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> item</w:t>
             </w:r>
-            <w:r w:rsidR="00564A49" w:rsidRPr="00564A49">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00564A49" w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> listed here, a separate Summary of Service Delivery Arrangements form (FORM 2) must be completed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564A49" w:rsidRPr="002D308E" w14:paraId="05B0CF12" w14:textId="77777777" w:rsidTr="00564A49">
+      <w:tr w:rsidR="00564A49" w:rsidRPr="00317EE1" w14:paraId="22CBDC33" w14:textId="77777777" w:rsidTr="00564A49">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2784BF" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="004233A4" w:rsidRDefault="00FC1B2E" w:rsidP="006D6D2D">
+          <w:p w14:paraId="1C2BE077" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00317EE1" w:rsidRDefault="00FC1B2E" w:rsidP="006D6D2D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="List Services Here"/>
                   <w:statusText w:type="text" w:val="List Services Here"/>
                   <w:textInput>
                     <w:default w:val="List ALL Services being Revised or Added Here"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List ALL Services being Revised or Added Here</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00317EE1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531C7491" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="002D308E" w:rsidRDefault="00564A49" w:rsidP="00564A49">
+          <w:p w14:paraId="5A4EF9A4" w14:textId="77777777" w:rsidR="00564A49" w:rsidRPr="00317EE1" w:rsidRDefault="00564A49" w:rsidP="00564A49">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B04AAB2" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="002D308E" w:rsidRDefault="00FC1B2E" w:rsidP="00CE18E9">
+    <w:p w14:paraId="01CB5F48" w14:textId="77777777" w:rsidR="00133190" w:rsidRPr="002D308E" w:rsidRDefault="00FC1B2E" w:rsidP="00CE18E9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F7F6A5" wp14:editId="6ABDFC7E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="060BD416" wp14:editId="0ED40C3D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3806825</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1752600" cy="342900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 20"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1752600" cy="342900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="144D65C8" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="00CE18E9">
+                          <w:p w14:paraId="075E5600" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="00CE18E9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t>Page 2</w:t>
                             </w:r>
                             <w:r w:rsidR="00CE18E9" w:rsidRPr="004233A4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> of </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="53F7F6A5" id="Text Box 20" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:299.75pt;width:138pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADvEXtCAIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ03Y14hRdigwD&#10;ugvQ7gNkWbaFyaJGKbGzrx8lp2nQvg3TgyCK1CHPIbW6HXvD9gq9Blvy+SznTFkJtbZtyX8+bT98&#10;5MwHYWthwKqSH5Tnt+v371aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4FMbLMaxUDo&#10;vckWeX6VDYC1Q5DKe7q9n5x8nfCbRsnwvWm8CsyUnGoLace0V3HP1itRtChcp+WxDPEPVfRCW0p6&#10;groXQbAd6jdQvZYIHpowk9Bn0DRaqsSB2MzzV2weO+FU4kLieHeSyf8/WPlt/wOZrql3nFnRU4ue&#10;1BjYJxjZIskzOF9Q1KOjuDDSfQyNVL17APnLMwubTthW3SHC0ClRU3nzKGx29jQ2xNMTAqmGr1BT&#10;HrELkIDGBvsISGowQqc2HU6tibXImPL6cnGVk0uS72K5uKFzTCGK59cOffisoGfxUHKk1id0sX/w&#10;YQp9DknVg9H1VhuTDGyrjUG2FzQm27SO6P48zNgYbCE+mxDjTaIZmU0cw1iNSdCLCBFZV1AfiDfC&#10;NH30W+jQAf7hbKDJK7n/vROoODNfLGl3M18u46gmY3l5TW1geO6pzj3CSoIqeeBsOm7CNN47h7rt&#10;KNPULQt3pHejkxQvVR3Lp+lKYh5/QhzfcztFvfzX9V8AAAD//wMAUEsDBBQABgAIAAAAIQCVKt5C&#10;3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUoOCEhTgVIIK4t/QAn&#10;3iYR8TqK3Sb9e5YTPc7OauZNuVncIE44hd6ThodVAgKp8banVsP+++P+GUSIhqwZPKGGMwbYVNdX&#10;pSmsn2mLp11sBYdQKIyGLsaxkDI0HToTVn5EYu/gJ2ciy6mVdjIzh7tBrpMklc70xA2dGfG9w+Zn&#10;d3QaDl/zncrn+jPus+1T+mb6rPZnrW9vltcXEBGX+P8Mf/iMDhUz1f5INohBAw+JGlSeKxBsr7OU&#10;L7WGVD0qkFUpLwdUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQADvEXtCAIAAPcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVKt5C3QAAAAgB&#10;AAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="060BD416" id="Text Box 20" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:299.75pt;width:138pt;height:27pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB36VZ+9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06ytF2NOEWXIsOA&#10;rhvQ9QNkWbaFyaJGKbGzrx8lu2m23ob5IJAm9cj3SK1vhs6wg0KvwRZ8MZtzpqyEStum4E/fd+8+&#10;cOaDsJUwYFXBj8rzm83bN+ve5WoJLZhKISMQ6/PeFbwNweVZ5mWrOuFn4JSlYA3YiUAuNlmFoif0&#10;zmTL+fwy6wErhyCV9/T3bgzyTcKvayXD17r2KjBTcOotpBPTWcYz26xF3qBwrZZTG+IfuuiEtlT0&#10;BHUngmB71K+gOi0RPNRhJqHLoK61VIkDsVnM/2Lz2AqnEhcSx7uTTP7/wcqHw6P7hiwMH2GgASYS&#10;3t2D/OGZhW0rbKNuEaFvlaio8CJKlvXO59PVKLXPfQQp+y9Q0ZDFPkACGmrsoirEkxE6DeB4El0N&#10;gclY8upieTmnkKTY+9XymuxYQuTPtx368ElBx6JRcKShJnRxuPdhTH1OicU8GF3ttDHJwabcGmQH&#10;QQuwS9+E/keasTHZQrw2IsY/iWZkNnIMQzkwXVGXESKyLqE6Em+Eca/oHZDRAv7irKedKrj/uReo&#10;ODOfLWl3vVit4hImZ3VxtSQHzyPleURYSVAFD5yN5jaMi7t3qJuWKo3TsnBLetc6SfHS1dQ+7U0S&#10;c9rxuJjnfsp6eYmb3wAAAP//AwBQSwMEFAAGAAgAAAAhAJUq3kLdAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSg4ISFOBUggri39ACfeJhHxOordJv17lhM9zs5q5k25&#10;WdwgTjiF3pOGh1UCAqnxtqdWw/774/4ZRIiGrBk8oYYzBthU11elKayfaYunXWwFh1AojIYuxrGQ&#10;MjQdOhNWfkRi7+AnZyLLqZV2MjOHu0GukySVzvTEDZ0Z8b3D5md3dBoOX/Odyuf6M+6z7VP6Zvqs&#10;9metb2+W1xcQEZf4/wx/+IwOFTPV/kg2iEEDD4kaVJ4rEGyvs5QvtYZUPSqQVSkvB1S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHfpVn71AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJUq3kLdAAAACAEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="144D65C8" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="00CE18E9">
+                    <w:p w14:paraId="075E5600" w14:textId="77777777" w:rsidR="00CE18E9" w:rsidRPr="004233A4" w:rsidRDefault="005B2A49" w:rsidP="00CE18E9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                         <w:t>Page 2</w:t>
                       </w:r>
                       <w:r w:rsidR="00CE18E9" w:rsidRPr="004233A4">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> of </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00133190" w:rsidRPr="002D308E" w:rsidSect="00133190">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="605" w:right="605" w:bottom="605" w:left="605" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Black">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A53546B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9E27738"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -3658,654 +3624,701 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="883440930">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+9EjTOUhlDbFA8KkKrk4oK4uqLfxu7nrisvYXALS05drEjCzepGhfRrvawNZpPOTMmn/HCLKPLtK/Vc4ayvTbQ==" w:salt="YQ3lDrTdyZUET+9DFWgzUA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="R/BwibOagx5JtcJfaXxi4r1hY+DX/CT6E0VrlFX7W85JX0DSW241K9FRRzijWesSoV9GqE/J9r5cIjJ6CjsqPA==" w:salt="SRK3cPCz0fDsS7XbXd6ePg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A1762B"/>
+    <w:rsidRoot w:val="008F7D9A"/>
     <w:rsid w:val="00001B71"/>
     <w:rsid w:val="0000206B"/>
     <w:rsid w:val="00002AB5"/>
+    <w:rsid w:val="0000440B"/>
     <w:rsid w:val="000045D8"/>
     <w:rsid w:val="000066A4"/>
     <w:rsid w:val="000108F4"/>
     <w:rsid w:val="00010FFE"/>
     <w:rsid w:val="000133D5"/>
     <w:rsid w:val="000136C7"/>
     <w:rsid w:val="00014FB4"/>
     <w:rsid w:val="00016C41"/>
     <w:rsid w:val="00022AB3"/>
     <w:rsid w:val="000233B1"/>
     <w:rsid w:val="00026F21"/>
     <w:rsid w:val="00027F06"/>
     <w:rsid w:val="000317E3"/>
     <w:rsid w:val="00031A57"/>
     <w:rsid w:val="00036C2B"/>
     <w:rsid w:val="00037320"/>
     <w:rsid w:val="0003739E"/>
     <w:rsid w:val="00041970"/>
     <w:rsid w:val="00046F7B"/>
     <w:rsid w:val="00050053"/>
     <w:rsid w:val="00051606"/>
     <w:rsid w:val="00051F55"/>
+    <w:rsid w:val="0005220C"/>
     <w:rsid w:val="000564A1"/>
     <w:rsid w:val="000569F3"/>
     <w:rsid w:val="00062112"/>
     <w:rsid w:val="00064395"/>
     <w:rsid w:val="00066028"/>
     <w:rsid w:val="00074E27"/>
     <w:rsid w:val="00075E50"/>
     <w:rsid w:val="00077F42"/>
     <w:rsid w:val="00080C47"/>
     <w:rsid w:val="00081A15"/>
     <w:rsid w:val="00081F6D"/>
     <w:rsid w:val="000826E1"/>
     <w:rsid w:val="00082E2E"/>
     <w:rsid w:val="000847DB"/>
     <w:rsid w:val="00085AA4"/>
     <w:rsid w:val="00085D14"/>
     <w:rsid w:val="0008771B"/>
     <w:rsid w:val="00090098"/>
     <w:rsid w:val="00090A41"/>
     <w:rsid w:val="00090F1B"/>
     <w:rsid w:val="000949F3"/>
     <w:rsid w:val="000952F5"/>
     <w:rsid w:val="00095B39"/>
     <w:rsid w:val="000A022D"/>
     <w:rsid w:val="000A5167"/>
     <w:rsid w:val="000A523E"/>
     <w:rsid w:val="000A7466"/>
     <w:rsid w:val="000B0FBF"/>
     <w:rsid w:val="000B1D50"/>
     <w:rsid w:val="000B34A6"/>
     <w:rsid w:val="000B42A6"/>
     <w:rsid w:val="000B52E0"/>
     <w:rsid w:val="000B77CC"/>
     <w:rsid w:val="000C118C"/>
     <w:rsid w:val="000C2481"/>
     <w:rsid w:val="000C2F1F"/>
     <w:rsid w:val="000C7B1A"/>
+    <w:rsid w:val="000D393A"/>
     <w:rsid w:val="000D4437"/>
+    <w:rsid w:val="000D47EF"/>
+    <w:rsid w:val="000D5F13"/>
     <w:rsid w:val="000D6DC5"/>
     <w:rsid w:val="000E1B35"/>
     <w:rsid w:val="000E2141"/>
     <w:rsid w:val="000E2D14"/>
     <w:rsid w:val="000E5070"/>
+    <w:rsid w:val="000E5DC5"/>
+    <w:rsid w:val="000F09E4"/>
     <w:rsid w:val="000F16F3"/>
     <w:rsid w:val="000F1C13"/>
     <w:rsid w:val="000F4831"/>
     <w:rsid w:val="000F5481"/>
     <w:rsid w:val="00101CD6"/>
     <w:rsid w:val="00102D7A"/>
     <w:rsid w:val="0010506D"/>
+    <w:rsid w:val="00105348"/>
     <w:rsid w:val="0010764A"/>
     <w:rsid w:val="00111273"/>
     <w:rsid w:val="00112563"/>
     <w:rsid w:val="00112B0F"/>
     <w:rsid w:val="00113BC2"/>
     <w:rsid w:val="00114A8B"/>
     <w:rsid w:val="00115D93"/>
     <w:rsid w:val="00116033"/>
     <w:rsid w:val="00117AC1"/>
     <w:rsid w:val="00117F65"/>
     <w:rsid w:val="00121A9F"/>
     <w:rsid w:val="00121BDD"/>
     <w:rsid w:val="0012402B"/>
     <w:rsid w:val="001256C8"/>
     <w:rsid w:val="00125CE1"/>
     <w:rsid w:val="0012756D"/>
     <w:rsid w:val="00127789"/>
     <w:rsid w:val="00127ED1"/>
     <w:rsid w:val="00130EB8"/>
     <w:rsid w:val="00133190"/>
     <w:rsid w:val="0013383C"/>
     <w:rsid w:val="001341DB"/>
     <w:rsid w:val="00134596"/>
     <w:rsid w:val="00134E67"/>
     <w:rsid w:val="001360DC"/>
     <w:rsid w:val="00137EB3"/>
     <w:rsid w:val="0014042E"/>
+    <w:rsid w:val="00141779"/>
+    <w:rsid w:val="0014349C"/>
     <w:rsid w:val="0014489C"/>
     <w:rsid w:val="00145CFD"/>
     <w:rsid w:val="00146E85"/>
     <w:rsid w:val="00150912"/>
     <w:rsid w:val="00150BE5"/>
     <w:rsid w:val="001525BE"/>
     <w:rsid w:val="001528D1"/>
     <w:rsid w:val="0015476D"/>
     <w:rsid w:val="00154E4D"/>
     <w:rsid w:val="0015531B"/>
     <w:rsid w:val="00156F8C"/>
     <w:rsid w:val="00157594"/>
     <w:rsid w:val="00160C5B"/>
     <w:rsid w:val="00163591"/>
     <w:rsid w:val="0016405A"/>
     <w:rsid w:val="00166866"/>
+    <w:rsid w:val="00167BD6"/>
     <w:rsid w:val="0017089C"/>
     <w:rsid w:val="001717CA"/>
     <w:rsid w:val="00172E74"/>
     <w:rsid w:val="00177947"/>
     <w:rsid w:val="00177DA1"/>
     <w:rsid w:val="00180580"/>
     <w:rsid w:val="00180D33"/>
     <w:rsid w:val="00181701"/>
     <w:rsid w:val="001838D6"/>
     <w:rsid w:val="001861EE"/>
     <w:rsid w:val="0019470E"/>
     <w:rsid w:val="00195BEA"/>
     <w:rsid w:val="0019604A"/>
     <w:rsid w:val="00196FE4"/>
     <w:rsid w:val="001A08C4"/>
     <w:rsid w:val="001A23FA"/>
     <w:rsid w:val="001A2B00"/>
     <w:rsid w:val="001A3AEF"/>
+    <w:rsid w:val="001A7A0C"/>
     <w:rsid w:val="001B11DD"/>
     <w:rsid w:val="001B1A1D"/>
     <w:rsid w:val="001B2772"/>
     <w:rsid w:val="001B5437"/>
     <w:rsid w:val="001B544F"/>
     <w:rsid w:val="001B5922"/>
     <w:rsid w:val="001B6C94"/>
     <w:rsid w:val="001C1108"/>
     <w:rsid w:val="001C122F"/>
     <w:rsid w:val="001C2CF2"/>
     <w:rsid w:val="001C4DC1"/>
+    <w:rsid w:val="001C6440"/>
     <w:rsid w:val="001D0975"/>
     <w:rsid w:val="001D0B55"/>
     <w:rsid w:val="001D1ED9"/>
     <w:rsid w:val="001D2B92"/>
     <w:rsid w:val="001D4482"/>
     <w:rsid w:val="001D4ECA"/>
     <w:rsid w:val="001D5F9A"/>
     <w:rsid w:val="001D680D"/>
     <w:rsid w:val="001D6CDB"/>
     <w:rsid w:val="001E0097"/>
     <w:rsid w:val="001E499D"/>
     <w:rsid w:val="001E588C"/>
     <w:rsid w:val="001E6FB6"/>
     <w:rsid w:val="001E70C6"/>
     <w:rsid w:val="001E70F1"/>
     <w:rsid w:val="001F4A51"/>
+    <w:rsid w:val="001F5908"/>
+    <w:rsid w:val="001F6444"/>
     <w:rsid w:val="0020715A"/>
     <w:rsid w:val="002111C3"/>
+    <w:rsid w:val="0021242B"/>
     <w:rsid w:val="00212857"/>
     <w:rsid w:val="0021512E"/>
     <w:rsid w:val="00216F51"/>
     <w:rsid w:val="00220351"/>
     <w:rsid w:val="00220E0D"/>
     <w:rsid w:val="00223E07"/>
+    <w:rsid w:val="00227EB1"/>
     <w:rsid w:val="00231CAD"/>
     <w:rsid w:val="00232EF8"/>
     <w:rsid w:val="00234D6F"/>
     <w:rsid w:val="00234E37"/>
     <w:rsid w:val="0023532D"/>
     <w:rsid w:val="00236911"/>
     <w:rsid w:val="00236E9F"/>
     <w:rsid w:val="00243AF0"/>
     <w:rsid w:val="00243FB7"/>
     <w:rsid w:val="002441A0"/>
     <w:rsid w:val="00246841"/>
     <w:rsid w:val="00250CF6"/>
     <w:rsid w:val="00253ABD"/>
     <w:rsid w:val="0026097C"/>
     <w:rsid w:val="002648EB"/>
     <w:rsid w:val="002652A4"/>
+    <w:rsid w:val="00265604"/>
     <w:rsid w:val="002667DE"/>
     <w:rsid w:val="00267C3C"/>
+    <w:rsid w:val="00267D4D"/>
     <w:rsid w:val="00271229"/>
     <w:rsid w:val="00271678"/>
     <w:rsid w:val="002719D8"/>
     <w:rsid w:val="00272E0C"/>
     <w:rsid w:val="002764B6"/>
     <w:rsid w:val="00282535"/>
     <w:rsid w:val="002838AD"/>
     <w:rsid w:val="00284FDF"/>
     <w:rsid w:val="00287DBC"/>
     <w:rsid w:val="002912C1"/>
     <w:rsid w:val="002921BC"/>
     <w:rsid w:val="0029355F"/>
     <w:rsid w:val="00293A66"/>
     <w:rsid w:val="002979DC"/>
+    <w:rsid w:val="00297C58"/>
     <w:rsid w:val="002A31E9"/>
     <w:rsid w:val="002A4E03"/>
     <w:rsid w:val="002A630D"/>
     <w:rsid w:val="002A63E7"/>
     <w:rsid w:val="002A6CCF"/>
     <w:rsid w:val="002B7410"/>
     <w:rsid w:val="002B7EAD"/>
     <w:rsid w:val="002C0BBA"/>
     <w:rsid w:val="002C1183"/>
     <w:rsid w:val="002C38E3"/>
     <w:rsid w:val="002D0355"/>
     <w:rsid w:val="002D0C70"/>
     <w:rsid w:val="002D7F39"/>
     <w:rsid w:val="002E0B5F"/>
     <w:rsid w:val="002E4BF8"/>
+    <w:rsid w:val="002E5FDA"/>
     <w:rsid w:val="002E769B"/>
     <w:rsid w:val="002E7768"/>
     <w:rsid w:val="002F0127"/>
     <w:rsid w:val="002F164B"/>
     <w:rsid w:val="002F2419"/>
     <w:rsid w:val="002F31BB"/>
     <w:rsid w:val="002F6334"/>
     <w:rsid w:val="002F7A67"/>
     <w:rsid w:val="002F7AE3"/>
     <w:rsid w:val="00305E1F"/>
     <w:rsid w:val="00306B2F"/>
     <w:rsid w:val="00310118"/>
     <w:rsid w:val="003117F0"/>
     <w:rsid w:val="00315F30"/>
+    <w:rsid w:val="0031675B"/>
     <w:rsid w:val="00316BC9"/>
+    <w:rsid w:val="00316E42"/>
+    <w:rsid w:val="00317EE1"/>
     <w:rsid w:val="0032003C"/>
     <w:rsid w:val="003208EC"/>
+    <w:rsid w:val="00320B70"/>
     <w:rsid w:val="00320E50"/>
     <w:rsid w:val="0032158E"/>
     <w:rsid w:val="003225D0"/>
     <w:rsid w:val="00322915"/>
     <w:rsid w:val="00322FE3"/>
     <w:rsid w:val="003255C0"/>
     <w:rsid w:val="00325C12"/>
     <w:rsid w:val="00326DC2"/>
     <w:rsid w:val="00332979"/>
     <w:rsid w:val="00333994"/>
     <w:rsid w:val="00335C3E"/>
     <w:rsid w:val="00335FA3"/>
     <w:rsid w:val="00336265"/>
     <w:rsid w:val="00340F13"/>
     <w:rsid w:val="003411BB"/>
     <w:rsid w:val="003419D0"/>
+    <w:rsid w:val="00341A92"/>
     <w:rsid w:val="00345AF2"/>
     <w:rsid w:val="00345BFC"/>
     <w:rsid w:val="00347D63"/>
     <w:rsid w:val="00350E2D"/>
     <w:rsid w:val="00351ACB"/>
     <w:rsid w:val="003524BE"/>
     <w:rsid w:val="00354414"/>
     <w:rsid w:val="003550B2"/>
     <w:rsid w:val="0036035B"/>
     <w:rsid w:val="00362265"/>
     <w:rsid w:val="003623F5"/>
     <w:rsid w:val="00363719"/>
     <w:rsid w:val="00364059"/>
+    <w:rsid w:val="0036639D"/>
     <w:rsid w:val="003704A6"/>
     <w:rsid w:val="00373C0E"/>
     <w:rsid w:val="00373D43"/>
+    <w:rsid w:val="00373F4D"/>
     <w:rsid w:val="003750CE"/>
     <w:rsid w:val="003756D3"/>
     <w:rsid w:val="0037596F"/>
     <w:rsid w:val="003810D9"/>
     <w:rsid w:val="00383D0D"/>
     <w:rsid w:val="00384389"/>
     <w:rsid w:val="0038599F"/>
     <w:rsid w:val="00386497"/>
     <w:rsid w:val="00390232"/>
     <w:rsid w:val="00393CD8"/>
     <w:rsid w:val="00394723"/>
     <w:rsid w:val="00395CC2"/>
     <w:rsid w:val="003A251C"/>
     <w:rsid w:val="003A2835"/>
     <w:rsid w:val="003A29CF"/>
     <w:rsid w:val="003A5617"/>
     <w:rsid w:val="003A5BFD"/>
+    <w:rsid w:val="003A6095"/>
     <w:rsid w:val="003A6D18"/>
     <w:rsid w:val="003B0DF0"/>
     <w:rsid w:val="003B6AFF"/>
     <w:rsid w:val="003C1D8B"/>
     <w:rsid w:val="003C7C15"/>
     <w:rsid w:val="003D02D6"/>
     <w:rsid w:val="003D1EFD"/>
     <w:rsid w:val="003D2D10"/>
     <w:rsid w:val="003D65ED"/>
     <w:rsid w:val="003D6A4C"/>
     <w:rsid w:val="003E029D"/>
     <w:rsid w:val="003E0845"/>
     <w:rsid w:val="003E3197"/>
     <w:rsid w:val="003E42EB"/>
     <w:rsid w:val="003E7BCF"/>
     <w:rsid w:val="003F004E"/>
     <w:rsid w:val="003F0A7E"/>
     <w:rsid w:val="003F0BC4"/>
     <w:rsid w:val="003F0CD1"/>
     <w:rsid w:val="003F2ADF"/>
     <w:rsid w:val="003F33F4"/>
     <w:rsid w:val="00401E40"/>
     <w:rsid w:val="00402FFA"/>
     <w:rsid w:val="004046C9"/>
     <w:rsid w:val="004059FF"/>
     <w:rsid w:val="00405C84"/>
     <w:rsid w:val="00405CFD"/>
     <w:rsid w:val="004125FE"/>
     <w:rsid w:val="00412EA6"/>
     <w:rsid w:val="004143FE"/>
     <w:rsid w:val="00414683"/>
+    <w:rsid w:val="00414DBB"/>
     <w:rsid w:val="0041570E"/>
     <w:rsid w:val="00416076"/>
     <w:rsid w:val="004160B2"/>
     <w:rsid w:val="00422A0A"/>
     <w:rsid w:val="004233A4"/>
     <w:rsid w:val="00423724"/>
     <w:rsid w:val="00425A76"/>
     <w:rsid w:val="00430EC1"/>
     <w:rsid w:val="00430FC1"/>
     <w:rsid w:val="00434238"/>
     <w:rsid w:val="00434561"/>
     <w:rsid w:val="004351BC"/>
     <w:rsid w:val="00435AF1"/>
     <w:rsid w:val="00440617"/>
     <w:rsid w:val="00441926"/>
     <w:rsid w:val="0044250E"/>
     <w:rsid w:val="00444492"/>
     <w:rsid w:val="00444E68"/>
     <w:rsid w:val="00444F5E"/>
     <w:rsid w:val="00450D2B"/>
     <w:rsid w:val="00451634"/>
     <w:rsid w:val="004518B5"/>
     <w:rsid w:val="004521AB"/>
     <w:rsid w:val="0045527D"/>
     <w:rsid w:val="00455585"/>
+    <w:rsid w:val="004557CE"/>
     <w:rsid w:val="00456E10"/>
     <w:rsid w:val="0046061B"/>
     <w:rsid w:val="004629C3"/>
     <w:rsid w:val="00467774"/>
     <w:rsid w:val="00467BBB"/>
     <w:rsid w:val="00473E14"/>
     <w:rsid w:val="00474982"/>
     <w:rsid w:val="00474AFB"/>
     <w:rsid w:val="00474D77"/>
+    <w:rsid w:val="00477453"/>
     <w:rsid w:val="00480C3C"/>
+    <w:rsid w:val="004832AB"/>
     <w:rsid w:val="00483C5F"/>
     <w:rsid w:val="00483FA1"/>
     <w:rsid w:val="00484DCA"/>
     <w:rsid w:val="004859E8"/>
     <w:rsid w:val="00486229"/>
     <w:rsid w:val="00492155"/>
     <w:rsid w:val="004939E0"/>
     <w:rsid w:val="0049487B"/>
     <w:rsid w:val="00494BEB"/>
+    <w:rsid w:val="004A0211"/>
     <w:rsid w:val="004A30DA"/>
     <w:rsid w:val="004A36BB"/>
     <w:rsid w:val="004A5CC4"/>
     <w:rsid w:val="004A7C69"/>
     <w:rsid w:val="004B0147"/>
     <w:rsid w:val="004B0BEB"/>
     <w:rsid w:val="004B36B9"/>
     <w:rsid w:val="004B5CBF"/>
     <w:rsid w:val="004B72B0"/>
+    <w:rsid w:val="004C4B7D"/>
     <w:rsid w:val="004C4E90"/>
     <w:rsid w:val="004C6215"/>
     <w:rsid w:val="004D10C8"/>
     <w:rsid w:val="004D581C"/>
     <w:rsid w:val="004D6CFC"/>
     <w:rsid w:val="004E1C48"/>
     <w:rsid w:val="004E5CFB"/>
     <w:rsid w:val="004E5D17"/>
     <w:rsid w:val="004E6517"/>
     <w:rsid w:val="004E73E7"/>
     <w:rsid w:val="00500778"/>
     <w:rsid w:val="0050174C"/>
     <w:rsid w:val="00503D46"/>
     <w:rsid w:val="005067DE"/>
     <w:rsid w:val="00513C4A"/>
-    <w:rsid w:val="00514732"/>
     <w:rsid w:val="0051546F"/>
     <w:rsid w:val="00516326"/>
     <w:rsid w:val="00520463"/>
     <w:rsid w:val="005269DA"/>
     <w:rsid w:val="00526AC6"/>
-    <w:rsid w:val="0052740D"/>
     <w:rsid w:val="005307A3"/>
     <w:rsid w:val="0053094B"/>
     <w:rsid w:val="00531386"/>
     <w:rsid w:val="00532BF7"/>
     <w:rsid w:val="00532D3D"/>
     <w:rsid w:val="00535C7B"/>
     <w:rsid w:val="00542D08"/>
     <w:rsid w:val="00543C21"/>
-    <w:rsid w:val="00544DA9"/>
     <w:rsid w:val="005456FF"/>
     <w:rsid w:val="005516B7"/>
     <w:rsid w:val="00551A05"/>
     <w:rsid w:val="00552B4D"/>
     <w:rsid w:val="00552D46"/>
     <w:rsid w:val="005541DE"/>
     <w:rsid w:val="00556032"/>
     <w:rsid w:val="00556DFE"/>
     <w:rsid w:val="00561CF4"/>
     <w:rsid w:val="00563625"/>
     <w:rsid w:val="00564A49"/>
     <w:rsid w:val="00564F1B"/>
     <w:rsid w:val="00565F6B"/>
     <w:rsid w:val="0057085C"/>
     <w:rsid w:val="00571200"/>
+    <w:rsid w:val="0057172D"/>
     <w:rsid w:val="00571F87"/>
+    <w:rsid w:val="0057646B"/>
     <w:rsid w:val="00577DB1"/>
     <w:rsid w:val="00581882"/>
+    <w:rsid w:val="005834AF"/>
     <w:rsid w:val="00583B7D"/>
     <w:rsid w:val="00587E32"/>
     <w:rsid w:val="0059292E"/>
+    <w:rsid w:val="00592DCD"/>
     <w:rsid w:val="00593164"/>
     <w:rsid w:val="0059387C"/>
     <w:rsid w:val="0059506E"/>
     <w:rsid w:val="005951D3"/>
     <w:rsid w:val="005972D0"/>
     <w:rsid w:val="00597C2D"/>
     <w:rsid w:val="005A28F5"/>
     <w:rsid w:val="005A5EA6"/>
     <w:rsid w:val="005A71EB"/>
     <w:rsid w:val="005A75E9"/>
     <w:rsid w:val="005A7D81"/>
     <w:rsid w:val="005B0B5B"/>
     <w:rsid w:val="005B1AFB"/>
     <w:rsid w:val="005B2A49"/>
     <w:rsid w:val="005B4953"/>
     <w:rsid w:val="005B756A"/>
     <w:rsid w:val="005B7F33"/>
+    <w:rsid w:val="005C0DA2"/>
     <w:rsid w:val="005C268F"/>
     <w:rsid w:val="005C3A00"/>
     <w:rsid w:val="005C701C"/>
     <w:rsid w:val="005C7670"/>
     <w:rsid w:val="005C7ABD"/>
+    <w:rsid w:val="005D3189"/>
     <w:rsid w:val="005D3D8B"/>
     <w:rsid w:val="005D4679"/>
     <w:rsid w:val="005D6EB4"/>
     <w:rsid w:val="005E2C32"/>
     <w:rsid w:val="005E2C6F"/>
     <w:rsid w:val="005E2EED"/>
     <w:rsid w:val="005E4072"/>
     <w:rsid w:val="005E57F6"/>
     <w:rsid w:val="005E71B7"/>
     <w:rsid w:val="005E7EFA"/>
     <w:rsid w:val="005F22EB"/>
     <w:rsid w:val="005F3AF0"/>
     <w:rsid w:val="005F6668"/>
     <w:rsid w:val="005F6E61"/>
     <w:rsid w:val="005F77D2"/>
     <w:rsid w:val="0060002B"/>
     <w:rsid w:val="00601C7E"/>
     <w:rsid w:val="006050F1"/>
     <w:rsid w:val="0060535B"/>
+    <w:rsid w:val="00606B84"/>
     <w:rsid w:val="00610A5F"/>
     <w:rsid w:val="0061441A"/>
     <w:rsid w:val="00614EC8"/>
     <w:rsid w:val="006161D2"/>
     <w:rsid w:val="00621190"/>
     <w:rsid w:val="00621AA1"/>
     <w:rsid w:val="00621F0A"/>
     <w:rsid w:val="0062282D"/>
     <w:rsid w:val="006266CA"/>
     <w:rsid w:val="006302AB"/>
     <w:rsid w:val="00631855"/>
     <w:rsid w:val="00634A44"/>
     <w:rsid w:val="00634C26"/>
     <w:rsid w:val="00635FBE"/>
+    <w:rsid w:val="00636651"/>
     <w:rsid w:val="00636A1E"/>
     <w:rsid w:val="00636A5A"/>
     <w:rsid w:val="00637D7A"/>
     <w:rsid w:val="00637F4D"/>
     <w:rsid w:val="00640E74"/>
     <w:rsid w:val="006419EC"/>
+    <w:rsid w:val="0064327B"/>
     <w:rsid w:val="00643692"/>
     <w:rsid w:val="00644916"/>
     <w:rsid w:val="00644CE0"/>
     <w:rsid w:val="00647018"/>
     <w:rsid w:val="00647A7F"/>
     <w:rsid w:val="00650CC8"/>
     <w:rsid w:val="0065193A"/>
     <w:rsid w:val="00655AB4"/>
     <w:rsid w:val="00657FFA"/>
-    <w:rsid w:val="0066066A"/>
     <w:rsid w:val="00661EC9"/>
     <w:rsid w:val="00665ECE"/>
+    <w:rsid w:val="0067136B"/>
     <w:rsid w:val="00673B54"/>
     <w:rsid w:val="00674523"/>
     <w:rsid w:val="006747A0"/>
     <w:rsid w:val="00677A71"/>
+    <w:rsid w:val="006801AF"/>
     <w:rsid w:val="00681ABA"/>
     <w:rsid w:val="00684CBA"/>
     <w:rsid w:val="0068554F"/>
     <w:rsid w:val="0068643A"/>
     <w:rsid w:val="006903B5"/>
-    <w:rsid w:val="006915FE"/>
     <w:rsid w:val="00692DF6"/>
     <w:rsid w:val="00692E22"/>
     <w:rsid w:val="00694FEB"/>
     <w:rsid w:val="006A154A"/>
     <w:rsid w:val="006A2D04"/>
     <w:rsid w:val="006A4CD7"/>
     <w:rsid w:val="006A5DDD"/>
     <w:rsid w:val="006A6B7B"/>
+    <w:rsid w:val="006A77EF"/>
     <w:rsid w:val="006A7B22"/>
     <w:rsid w:val="006A7CE1"/>
     <w:rsid w:val="006B0125"/>
     <w:rsid w:val="006B21D6"/>
     <w:rsid w:val="006B4BFC"/>
     <w:rsid w:val="006B5210"/>
     <w:rsid w:val="006B7719"/>
     <w:rsid w:val="006C1233"/>
     <w:rsid w:val="006C3058"/>
     <w:rsid w:val="006C4D70"/>
     <w:rsid w:val="006C4E58"/>
     <w:rsid w:val="006D029C"/>
     <w:rsid w:val="006D1729"/>
     <w:rsid w:val="006D3A22"/>
     <w:rsid w:val="006D6D2D"/>
     <w:rsid w:val="006D7585"/>
     <w:rsid w:val="006E080C"/>
     <w:rsid w:val="006E2BF0"/>
     <w:rsid w:val="006E4B9F"/>
     <w:rsid w:val="006E5F1C"/>
     <w:rsid w:val="006E70E7"/>
     <w:rsid w:val="006F0261"/>
     <w:rsid w:val="006F0595"/>
     <w:rsid w:val="006F1C87"/>
     <w:rsid w:val="006F2BAA"/>
     <w:rsid w:val="006F2FCB"/>
     <w:rsid w:val="006F5876"/>
     <w:rsid w:val="006F6B90"/>
     <w:rsid w:val="007008AE"/>
     <w:rsid w:val="007033A0"/>
     <w:rsid w:val="00703BAE"/>
     <w:rsid w:val="00704735"/>
     <w:rsid w:val="00706F21"/>
     <w:rsid w:val="00707D30"/>
+    <w:rsid w:val="00711048"/>
     <w:rsid w:val="00713E39"/>
     <w:rsid w:val="0071408B"/>
     <w:rsid w:val="00715B86"/>
     <w:rsid w:val="00721BA3"/>
     <w:rsid w:val="00722A12"/>
     <w:rsid w:val="0072321D"/>
     <w:rsid w:val="00724964"/>
     <w:rsid w:val="00724A31"/>
     <w:rsid w:val="00725084"/>
+    <w:rsid w:val="00727412"/>
     <w:rsid w:val="007328C3"/>
     <w:rsid w:val="00732922"/>
     <w:rsid w:val="0073354F"/>
     <w:rsid w:val="00733ED1"/>
     <w:rsid w:val="00736542"/>
     <w:rsid w:val="00742468"/>
     <w:rsid w:val="00745010"/>
     <w:rsid w:val="00746D50"/>
     <w:rsid w:val="00750896"/>
     <w:rsid w:val="00750C7F"/>
     <w:rsid w:val="00752645"/>
+    <w:rsid w:val="00753A70"/>
     <w:rsid w:val="00757464"/>
     <w:rsid w:val="00757BAB"/>
     <w:rsid w:val="0076029C"/>
     <w:rsid w:val="00761795"/>
     <w:rsid w:val="00765171"/>
     <w:rsid w:val="00765777"/>
     <w:rsid w:val="007675BE"/>
     <w:rsid w:val="007713ED"/>
     <w:rsid w:val="00771523"/>
     <w:rsid w:val="007722EA"/>
     <w:rsid w:val="007731C2"/>
     <w:rsid w:val="00774447"/>
+    <w:rsid w:val="0077524E"/>
     <w:rsid w:val="00775C0E"/>
     <w:rsid w:val="00776D00"/>
     <w:rsid w:val="00781097"/>
     <w:rsid w:val="007822C1"/>
     <w:rsid w:val="00784507"/>
     <w:rsid w:val="00784872"/>
     <w:rsid w:val="007901CB"/>
     <w:rsid w:val="00792C8D"/>
     <w:rsid w:val="007951B6"/>
     <w:rsid w:val="007953D2"/>
     <w:rsid w:val="0079689D"/>
     <w:rsid w:val="0079737E"/>
     <w:rsid w:val="007A023E"/>
     <w:rsid w:val="007A2FA4"/>
     <w:rsid w:val="007A3B9B"/>
     <w:rsid w:val="007A4458"/>
     <w:rsid w:val="007A7233"/>
     <w:rsid w:val="007A78AA"/>
     <w:rsid w:val="007B04C6"/>
     <w:rsid w:val="007B1F8D"/>
     <w:rsid w:val="007B5A9F"/>
     <w:rsid w:val="007B7A89"/>
     <w:rsid w:val="007C1D01"/>
     <w:rsid w:val="007C3A99"/>
     <w:rsid w:val="007C3CE3"/>
@@ -4320,385 +4333,411 @@
     <w:rsid w:val="007F5B13"/>
     <w:rsid w:val="007F7A91"/>
     <w:rsid w:val="00800754"/>
     <w:rsid w:val="00804A8D"/>
     <w:rsid w:val="008061C9"/>
     <w:rsid w:val="0080630D"/>
     <w:rsid w:val="00807CF4"/>
     <w:rsid w:val="008120E0"/>
     <w:rsid w:val="00812CE4"/>
     <w:rsid w:val="00813978"/>
     <w:rsid w:val="00816878"/>
     <w:rsid w:val="00817F0E"/>
     <w:rsid w:val="0082023B"/>
     <w:rsid w:val="00820CDB"/>
     <w:rsid w:val="00820E8A"/>
     <w:rsid w:val="008225A9"/>
     <w:rsid w:val="00823770"/>
     <w:rsid w:val="008240F7"/>
     <w:rsid w:val="008254A8"/>
     <w:rsid w:val="00825E0A"/>
     <w:rsid w:val="008323B1"/>
     <w:rsid w:val="0083399E"/>
     <w:rsid w:val="0083417B"/>
     <w:rsid w:val="008358AD"/>
     <w:rsid w:val="00837F04"/>
+    <w:rsid w:val="008402F1"/>
     <w:rsid w:val="00840B8E"/>
     <w:rsid w:val="008411F4"/>
     <w:rsid w:val="00842701"/>
     <w:rsid w:val="00844EC3"/>
     <w:rsid w:val="00845764"/>
     <w:rsid w:val="00846DD4"/>
     <w:rsid w:val="00847A4F"/>
     <w:rsid w:val="00850EE0"/>
     <w:rsid w:val="0085187C"/>
     <w:rsid w:val="00851B89"/>
     <w:rsid w:val="00855A02"/>
     <w:rsid w:val="00857006"/>
     <w:rsid w:val="00860D2B"/>
     <w:rsid w:val="00862A60"/>
     <w:rsid w:val="00865971"/>
     <w:rsid w:val="00865F0C"/>
     <w:rsid w:val="00867118"/>
+    <w:rsid w:val="00867810"/>
     <w:rsid w:val="00870575"/>
+    <w:rsid w:val="00872CC1"/>
     <w:rsid w:val="0087382B"/>
     <w:rsid w:val="0087623D"/>
     <w:rsid w:val="00876291"/>
+    <w:rsid w:val="008772FC"/>
     <w:rsid w:val="00877B02"/>
+    <w:rsid w:val="008854A9"/>
     <w:rsid w:val="00886520"/>
     <w:rsid w:val="00886AEA"/>
     <w:rsid w:val="00886F82"/>
+    <w:rsid w:val="00892339"/>
     <w:rsid w:val="008924B9"/>
     <w:rsid w:val="008928D2"/>
     <w:rsid w:val="00892AF1"/>
     <w:rsid w:val="00893877"/>
     <w:rsid w:val="00893B00"/>
     <w:rsid w:val="00897C02"/>
     <w:rsid w:val="008A0938"/>
     <w:rsid w:val="008A2434"/>
     <w:rsid w:val="008A3C55"/>
     <w:rsid w:val="008A46FA"/>
     <w:rsid w:val="008B0318"/>
     <w:rsid w:val="008B6347"/>
     <w:rsid w:val="008B6AF0"/>
     <w:rsid w:val="008B6CA7"/>
     <w:rsid w:val="008B70B9"/>
     <w:rsid w:val="008C0B08"/>
     <w:rsid w:val="008C0EA0"/>
     <w:rsid w:val="008C1764"/>
     <w:rsid w:val="008C306A"/>
     <w:rsid w:val="008C3B48"/>
     <w:rsid w:val="008C45B4"/>
     <w:rsid w:val="008D075F"/>
     <w:rsid w:val="008D2650"/>
     <w:rsid w:val="008D2832"/>
     <w:rsid w:val="008D33DC"/>
     <w:rsid w:val="008D3A12"/>
     <w:rsid w:val="008D5AC4"/>
     <w:rsid w:val="008E0488"/>
     <w:rsid w:val="008E1A34"/>
     <w:rsid w:val="008E2008"/>
     <w:rsid w:val="008E3F54"/>
     <w:rsid w:val="008E459F"/>
     <w:rsid w:val="008E4959"/>
     <w:rsid w:val="008E4C98"/>
     <w:rsid w:val="008E5D0B"/>
     <w:rsid w:val="008E6CD6"/>
     <w:rsid w:val="008E6E88"/>
     <w:rsid w:val="008E78BC"/>
+    <w:rsid w:val="008E7965"/>
     <w:rsid w:val="008E7E43"/>
     <w:rsid w:val="008F516F"/>
+    <w:rsid w:val="008F7D9A"/>
     <w:rsid w:val="00900CCF"/>
     <w:rsid w:val="0090245A"/>
     <w:rsid w:val="00902C23"/>
     <w:rsid w:val="00903A40"/>
     <w:rsid w:val="00906C69"/>
     <w:rsid w:val="00906DAF"/>
     <w:rsid w:val="00907EA8"/>
     <w:rsid w:val="009124A7"/>
     <w:rsid w:val="0091257E"/>
     <w:rsid w:val="009156E2"/>
     <w:rsid w:val="009162E9"/>
     <w:rsid w:val="009167CD"/>
     <w:rsid w:val="00917037"/>
     <w:rsid w:val="009170D9"/>
     <w:rsid w:val="009208C6"/>
     <w:rsid w:val="009240BF"/>
     <w:rsid w:val="009260B4"/>
     <w:rsid w:val="0092646B"/>
-    <w:rsid w:val="00927D71"/>
     <w:rsid w:val="00930C23"/>
     <w:rsid w:val="00934411"/>
     <w:rsid w:val="00937B0E"/>
     <w:rsid w:val="00937BD4"/>
     <w:rsid w:val="009409C1"/>
     <w:rsid w:val="00940E4F"/>
     <w:rsid w:val="00941D9E"/>
     <w:rsid w:val="00942170"/>
     <w:rsid w:val="00944A90"/>
     <w:rsid w:val="00945292"/>
     <w:rsid w:val="0094705A"/>
     <w:rsid w:val="009504D1"/>
     <w:rsid w:val="00950DB5"/>
     <w:rsid w:val="00952478"/>
     <w:rsid w:val="009544BA"/>
     <w:rsid w:val="00955A3E"/>
     <w:rsid w:val="00956686"/>
     <w:rsid w:val="00956F17"/>
     <w:rsid w:val="009570DA"/>
     <w:rsid w:val="0096167E"/>
     <w:rsid w:val="009624E1"/>
     <w:rsid w:val="00962A58"/>
     <w:rsid w:val="00965638"/>
     <w:rsid w:val="0097026A"/>
     <w:rsid w:val="00971F83"/>
     <w:rsid w:val="00976C23"/>
     <w:rsid w:val="00981CC2"/>
     <w:rsid w:val="00992382"/>
     <w:rsid w:val="009933F3"/>
     <w:rsid w:val="00993BD8"/>
     <w:rsid w:val="00993DE5"/>
     <w:rsid w:val="009A05C1"/>
     <w:rsid w:val="009A1E37"/>
     <w:rsid w:val="009A4CB7"/>
     <w:rsid w:val="009A59D4"/>
     <w:rsid w:val="009A7092"/>
     <w:rsid w:val="009A7DF8"/>
     <w:rsid w:val="009A7FD1"/>
     <w:rsid w:val="009B0EDC"/>
     <w:rsid w:val="009B6BC1"/>
     <w:rsid w:val="009B7590"/>
     <w:rsid w:val="009C1B51"/>
     <w:rsid w:val="009C247D"/>
     <w:rsid w:val="009C2AAF"/>
     <w:rsid w:val="009C65AC"/>
     <w:rsid w:val="009C7AD8"/>
     <w:rsid w:val="009D0C55"/>
     <w:rsid w:val="009D2A88"/>
     <w:rsid w:val="009D4300"/>
+    <w:rsid w:val="009E0F46"/>
+    <w:rsid w:val="009E1FBE"/>
     <w:rsid w:val="009E410A"/>
     <w:rsid w:val="009E5898"/>
     <w:rsid w:val="009E7601"/>
     <w:rsid w:val="009E7C4D"/>
     <w:rsid w:val="009E7D5D"/>
+    <w:rsid w:val="009F0D96"/>
     <w:rsid w:val="009F3B22"/>
     <w:rsid w:val="009F7358"/>
     <w:rsid w:val="009F7E89"/>
     <w:rsid w:val="009F7F40"/>
     <w:rsid w:val="00A000EB"/>
     <w:rsid w:val="00A00FEC"/>
     <w:rsid w:val="00A034F5"/>
+    <w:rsid w:val="00A05C74"/>
     <w:rsid w:val="00A06C5F"/>
     <w:rsid w:val="00A0770E"/>
     <w:rsid w:val="00A07E3F"/>
     <w:rsid w:val="00A106CA"/>
     <w:rsid w:val="00A1078B"/>
     <w:rsid w:val="00A1112F"/>
     <w:rsid w:val="00A11189"/>
     <w:rsid w:val="00A114D0"/>
+    <w:rsid w:val="00A138D5"/>
     <w:rsid w:val="00A14AF1"/>
     <w:rsid w:val="00A14BC2"/>
     <w:rsid w:val="00A14D36"/>
+    <w:rsid w:val="00A16333"/>
     <w:rsid w:val="00A167C8"/>
     <w:rsid w:val="00A168A1"/>
     <w:rsid w:val="00A16DDC"/>
     <w:rsid w:val="00A174CF"/>
-    <w:rsid w:val="00A1762B"/>
     <w:rsid w:val="00A2326F"/>
     <w:rsid w:val="00A25F33"/>
     <w:rsid w:val="00A25FDF"/>
     <w:rsid w:val="00A26C90"/>
     <w:rsid w:val="00A27A71"/>
     <w:rsid w:val="00A30AF4"/>
     <w:rsid w:val="00A33DC5"/>
     <w:rsid w:val="00A35453"/>
     <w:rsid w:val="00A354B7"/>
+    <w:rsid w:val="00A41AAB"/>
     <w:rsid w:val="00A47A7A"/>
     <w:rsid w:val="00A52500"/>
     <w:rsid w:val="00A5558E"/>
     <w:rsid w:val="00A556D8"/>
+    <w:rsid w:val="00A57E89"/>
     <w:rsid w:val="00A63F94"/>
     <w:rsid w:val="00A6480C"/>
     <w:rsid w:val="00A66905"/>
     <w:rsid w:val="00A66C97"/>
     <w:rsid w:val="00A6763D"/>
     <w:rsid w:val="00A67ED1"/>
     <w:rsid w:val="00A7185D"/>
     <w:rsid w:val="00A73A70"/>
     <w:rsid w:val="00A74B4C"/>
     <w:rsid w:val="00A75253"/>
     <w:rsid w:val="00A80FB7"/>
     <w:rsid w:val="00A8102A"/>
     <w:rsid w:val="00A81526"/>
     <w:rsid w:val="00A81A13"/>
     <w:rsid w:val="00A8323E"/>
-    <w:rsid w:val="00A83A76"/>
     <w:rsid w:val="00A84D67"/>
     <w:rsid w:val="00A86C16"/>
     <w:rsid w:val="00A87E91"/>
     <w:rsid w:val="00A9711D"/>
     <w:rsid w:val="00AA089B"/>
     <w:rsid w:val="00AA3EF8"/>
     <w:rsid w:val="00AA4A95"/>
     <w:rsid w:val="00AA4DB2"/>
     <w:rsid w:val="00AA5C9B"/>
     <w:rsid w:val="00AA7D2B"/>
     <w:rsid w:val="00AB0517"/>
     <w:rsid w:val="00AB123C"/>
     <w:rsid w:val="00AB189C"/>
     <w:rsid w:val="00AB5706"/>
+    <w:rsid w:val="00AB610B"/>
     <w:rsid w:val="00AB67B4"/>
     <w:rsid w:val="00AC06E9"/>
     <w:rsid w:val="00AC1332"/>
     <w:rsid w:val="00AC27A9"/>
     <w:rsid w:val="00AC27CF"/>
     <w:rsid w:val="00AC44CF"/>
     <w:rsid w:val="00AC467F"/>
     <w:rsid w:val="00AC4B15"/>
     <w:rsid w:val="00AC69DC"/>
     <w:rsid w:val="00AD02F4"/>
     <w:rsid w:val="00AD0D49"/>
     <w:rsid w:val="00AD14BC"/>
     <w:rsid w:val="00AD4127"/>
     <w:rsid w:val="00AD5DC1"/>
     <w:rsid w:val="00AD62C1"/>
     <w:rsid w:val="00AD66D2"/>
     <w:rsid w:val="00AD7887"/>
     <w:rsid w:val="00AD7E1A"/>
     <w:rsid w:val="00AE153A"/>
     <w:rsid w:val="00AE3E88"/>
     <w:rsid w:val="00AE409F"/>
     <w:rsid w:val="00AE4685"/>
     <w:rsid w:val="00AE4DD2"/>
     <w:rsid w:val="00AE4E42"/>
     <w:rsid w:val="00AE50C5"/>
     <w:rsid w:val="00AF036F"/>
     <w:rsid w:val="00AF0714"/>
     <w:rsid w:val="00AF369F"/>
     <w:rsid w:val="00AF38F5"/>
-    <w:rsid w:val="00AF54CA"/>
+    <w:rsid w:val="00AF637C"/>
     <w:rsid w:val="00AF796A"/>
     <w:rsid w:val="00B00E1C"/>
     <w:rsid w:val="00B02FCD"/>
     <w:rsid w:val="00B03BDC"/>
     <w:rsid w:val="00B055E2"/>
     <w:rsid w:val="00B06264"/>
+    <w:rsid w:val="00B12B79"/>
     <w:rsid w:val="00B13967"/>
     <w:rsid w:val="00B152A2"/>
     <w:rsid w:val="00B16E35"/>
+    <w:rsid w:val="00B20FD7"/>
     <w:rsid w:val="00B21BC0"/>
     <w:rsid w:val="00B23C38"/>
     <w:rsid w:val="00B246BE"/>
     <w:rsid w:val="00B24920"/>
     <w:rsid w:val="00B26A31"/>
     <w:rsid w:val="00B27353"/>
     <w:rsid w:val="00B30839"/>
     <w:rsid w:val="00B30C97"/>
     <w:rsid w:val="00B32BFA"/>
     <w:rsid w:val="00B3316D"/>
     <w:rsid w:val="00B33281"/>
     <w:rsid w:val="00B3364A"/>
     <w:rsid w:val="00B33A3F"/>
     <w:rsid w:val="00B34417"/>
     <w:rsid w:val="00B37216"/>
     <w:rsid w:val="00B37617"/>
     <w:rsid w:val="00B411BF"/>
     <w:rsid w:val="00B41F85"/>
     <w:rsid w:val="00B45F65"/>
     <w:rsid w:val="00B46CBB"/>
     <w:rsid w:val="00B478CD"/>
     <w:rsid w:val="00B47F83"/>
+    <w:rsid w:val="00B515E2"/>
     <w:rsid w:val="00B52D76"/>
     <w:rsid w:val="00B5392E"/>
     <w:rsid w:val="00B5449A"/>
     <w:rsid w:val="00B60737"/>
     <w:rsid w:val="00B6444E"/>
     <w:rsid w:val="00B71D6C"/>
     <w:rsid w:val="00B7236B"/>
     <w:rsid w:val="00B72605"/>
     <w:rsid w:val="00B82D4F"/>
     <w:rsid w:val="00B8364F"/>
     <w:rsid w:val="00B843B3"/>
     <w:rsid w:val="00B850D6"/>
     <w:rsid w:val="00B85DDA"/>
     <w:rsid w:val="00B860C9"/>
+    <w:rsid w:val="00B91EA0"/>
     <w:rsid w:val="00B9436D"/>
     <w:rsid w:val="00B94B20"/>
     <w:rsid w:val="00B94D43"/>
     <w:rsid w:val="00B951CA"/>
     <w:rsid w:val="00B978E5"/>
     <w:rsid w:val="00BA1190"/>
     <w:rsid w:val="00BA1A90"/>
+    <w:rsid w:val="00BA3187"/>
     <w:rsid w:val="00BA44D0"/>
     <w:rsid w:val="00BB17BE"/>
     <w:rsid w:val="00BB3285"/>
     <w:rsid w:val="00BB608C"/>
+    <w:rsid w:val="00BB6195"/>
     <w:rsid w:val="00BC22CB"/>
     <w:rsid w:val="00BC4036"/>
     <w:rsid w:val="00BC428A"/>
     <w:rsid w:val="00BC6701"/>
     <w:rsid w:val="00BC6ADD"/>
+    <w:rsid w:val="00BC6F13"/>
     <w:rsid w:val="00BD0648"/>
     <w:rsid w:val="00BD109E"/>
     <w:rsid w:val="00BD1BA7"/>
     <w:rsid w:val="00BD2CDA"/>
     <w:rsid w:val="00BD3BB1"/>
     <w:rsid w:val="00BD494C"/>
     <w:rsid w:val="00BD5783"/>
     <w:rsid w:val="00BE09A3"/>
     <w:rsid w:val="00BE1324"/>
     <w:rsid w:val="00BE1381"/>
     <w:rsid w:val="00BE2FC9"/>
     <w:rsid w:val="00BE4D6E"/>
+    <w:rsid w:val="00BE4D7E"/>
     <w:rsid w:val="00BE5B13"/>
     <w:rsid w:val="00BE5F44"/>
     <w:rsid w:val="00BF171D"/>
     <w:rsid w:val="00BF268F"/>
+    <w:rsid w:val="00BF2A52"/>
     <w:rsid w:val="00BF3331"/>
     <w:rsid w:val="00C01ECE"/>
     <w:rsid w:val="00C020D7"/>
+    <w:rsid w:val="00C02604"/>
     <w:rsid w:val="00C02DD8"/>
     <w:rsid w:val="00C105D6"/>
     <w:rsid w:val="00C10BEC"/>
     <w:rsid w:val="00C138CB"/>
     <w:rsid w:val="00C13EEF"/>
     <w:rsid w:val="00C14411"/>
     <w:rsid w:val="00C15026"/>
     <w:rsid w:val="00C1784F"/>
     <w:rsid w:val="00C21971"/>
     <w:rsid w:val="00C22695"/>
     <w:rsid w:val="00C2283A"/>
     <w:rsid w:val="00C23AFE"/>
     <w:rsid w:val="00C258D1"/>
     <w:rsid w:val="00C258D9"/>
     <w:rsid w:val="00C26A4F"/>
     <w:rsid w:val="00C26BF9"/>
     <w:rsid w:val="00C26E5E"/>
     <w:rsid w:val="00C309C1"/>
     <w:rsid w:val="00C35CF5"/>
+    <w:rsid w:val="00C36A59"/>
     <w:rsid w:val="00C379C7"/>
     <w:rsid w:val="00C37FCB"/>
+    <w:rsid w:val="00C4021C"/>
     <w:rsid w:val="00C45574"/>
     <w:rsid w:val="00C45AB2"/>
     <w:rsid w:val="00C51969"/>
     <w:rsid w:val="00C51C03"/>
     <w:rsid w:val="00C522A5"/>
     <w:rsid w:val="00C64D4C"/>
     <w:rsid w:val="00C65478"/>
     <w:rsid w:val="00C74017"/>
     <w:rsid w:val="00C7731C"/>
     <w:rsid w:val="00C7782C"/>
     <w:rsid w:val="00C77BCD"/>
     <w:rsid w:val="00C804C3"/>
     <w:rsid w:val="00C82941"/>
     <w:rsid w:val="00C83247"/>
     <w:rsid w:val="00C878A6"/>
     <w:rsid w:val="00C91625"/>
     <w:rsid w:val="00C930FB"/>
     <w:rsid w:val="00C93BC1"/>
     <w:rsid w:val="00C93F68"/>
     <w:rsid w:val="00C93FDF"/>
     <w:rsid w:val="00C95035"/>
     <w:rsid w:val="00C968A9"/>
     <w:rsid w:val="00C96A4F"/>
     <w:rsid w:val="00C97969"/>
     <w:rsid w:val="00CA4C9B"/>
@@ -4710,325 +4749,342 @@
     <w:rsid w:val="00CB43A6"/>
     <w:rsid w:val="00CB5186"/>
     <w:rsid w:val="00CC282D"/>
     <w:rsid w:val="00CC495F"/>
     <w:rsid w:val="00CC6A00"/>
     <w:rsid w:val="00CC6FD1"/>
     <w:rsid w:val="00CD0EB2"/>
     <w:rsid w:val="00CD2A17"/>
     <w:rsid w:val="00CD55B7"/>
     <w:rsid w:val="00CD5DB3"/>
     <w:rsid w:val="00CD732C"/>
     <w:rsid w:val="00CD7712"/>
     <w:rsid w:val="00CE18E9"/>
     <w:rsid w:val="00CE34D8"/>
     <w:rsid w:val="00CE37E6"/>
     <w:rsid w:val="00CE7C3A"/>
     <w:rsid w:val="00CF1054"/>
     <w:rsid w:val="00CF1360"/>
     <w:rsid w:val="00CF15D1"/>
     <w:rsid w:val="00CF2AAE"/>
     <w:rsid w:val="00CF396D"/>
     <w:rsid w:val="00CF5B11"/>
     <w:rsid w:val="00CF66D1"/>
     <w:rsid w:val="00D0180F"/>
     <w:rsid w:val="00D01936"/>
+    <w:rsid w:val="00D04BC4"/>
     <w:rsid w:val="00D05814"/>
-    <w:rsid w:val="00D06EA8"/>
     <w:rsid w:val="00D11DD9"/>
     <w:rsid w:val="00D12346"/>
     <w:rsid w:val="00D12397"/>
     <w:rsid w:val="00D12667"/>
     <w:rsid w:val="00D133DD"/>
     <w:rsid w:val="00D143D4"/>
     <w:rsid w:val="00D16986"/>
     <w:rsid w:val="00D21E2D"/>
     <w:rsid w:val="00D22FFF"/>
+    <w:rsid w:val="00D23A9E"/>
     <w:rsid w:val="00D24889"/>
     <w:rsid w:val="00D24FAD"/>
     <w:rsid w:val="00D259AD"/>
+    <w:rsid w:val="00D25A2C"/>
     <w:rsid w:val="00D25AAD"/>
     <w:rsid w:val="00D26069"/>
     <w:rsid w:val="00D30331"/>
     <w:rsid w:val="00D320E7"/>
     <w:rsid w:val="00D32896"/>
     <w:rsid w:val="00D32D7D"/>
     <w:rsid w:val="00D3437E"/>
     <w:rsid w:val="00D34C40"/>
     <w:rsid w:val="00D3624C"/>
-    <w:rsid w:val="00D362EC"/>
     <w:rsid w:val="00D37A66"/>
     <w:rsid w:val="00D41E5F"/>
     <w:rsid w:val="00D441CB"/>
     <w:rsid w:val="00D44754"/>
     <w:rsid w:val="00D45BA8"/>
     <w:rsid w:val="00D4650F"/>
+    <w:rsid w:val="00D51EC7"/>
     <w:rsid w:val="00D532E7"/>
-    <w:rsid w:val="00D53D79"/>
     <w:rsid w:val="00D54994"/>
     <w:rsid w:val="00D54B40"/>
     <w:rsid w:val="00D56DCD"/>
     <w:rsid w:val="00D57BFC"/>
     <w:rsid w:val="00D60842"/>
+    <w:rsid w:val="00D61CFA"/>
     <w:rsid w:val="00D64108"/>
+    <w:rsid w:val="00D65BB6"/>
     <w:rsid w:val="00D72CC7"/>
+    <w:rsid w:val="00D75369"/>
     <w:rsid w:val="00D76A9E"/>
     <w:rsid w:val="00D800D9"/>
     <w:rsid w:val="00D80E39"/>
     <w:rsid w:val="00D8220B"/>
     <w:rsid w:val="00D82970"/>
     <w:rsid w:val="00D837A5"/>
     <w:rsid w:val="00D8413F"/>
     <w:rsid w:val="00D8426D"/>
     <w:rsid w:val="00D85477"/>
     <w:rsid w:val="00D85AC6"/>
+    <w:rsid w:val="00D90342"/>
     <w:rsid w:val="00D965BE"/>
     <w:rsid w:val="00D96D45"/>
     <w:rsid w:val="00D97C10"/>
     <w:rsid w:val="00DA06D4"/>
     <w:rsid w:val="00DA1619"/>
-    <w:rsid w:val="00DA2FFA"/>
+    <w:rsid w:val="00DA3272"/>
     <w:rsid w:val="00DB0949"/>
     <w:rsid w:val="00DB29FE"/>
     <w:rsid w:val="00DB735F"/>
     <w:rsid w:val="00DC1A66"/>
     <w:rsid w:val="00DC2272"/>
     <w:rsid w:val="00DC3A1D"/>
     <w:rsid w:val="00DC4CA1"/>
+    <w:rsid w:val="00DC50F1"/>
     <w:rsid w:val="00DC729C"/>
     <w:rsid w:val="00DC7463"/>
     <w:rsid w:val="00DC7999"/>
     <w:rsid w:val="00DD063F"/>
     <w:rsid w:val="00DD1C0E"/>
     <w:rsid w:val="00DD25D4"/>
     <w:rsid w:val="00DD2878"/>
     <w:rsid w:val="00DD30A5"/>
     <w:rsid w:val="00DD4FEA"/>
     <w:rsid w:val="00DD5EF1"/>
     <w:rsid w:val="00DD63E9"/>
     <w:rsid w:val="00DD667B"/>
     <w:rsid w:val="00DD695D"/>
     <w:rsid w:val="00DD776B"/>
     <w:rsid w:val="00DD7F2F"/>
     <w:rsid w:val="00DE4B1A"/>
+    <w:rsid w:val="00DE4BE7"/>
     <w:rsid w:val="00DE51AD"/>
     <w:rsid w:val="00DF0783"/>
     <w:rsid w:val="00DF0A44"/>
     <w:rsid w:val="00DF310E"/>
     <w:rsid w:val="00DF32E6"/>
     <w:rsid w:val="00DF4E51"/>
     <w:rsid w:val="00DF60C6"/>
     <w:rsid w:val="00DF719B"/>
     <w:rsid w:val="00E0173B"/>
     <w:rsid w:val="00E023DF"/>
     <w:rsid w:val="00E05220"/>
     <w:rsid w:val="00E075D7"/>
     <w:rsid w:val="00E079D2"/>
     <w:rsid w:val="00E105E2"/>
+    <w:rsid w:val="00E10AB2"/>
     <w:rsid w:val="00E1338B"/>
     <w:rsid w:val="00E15DBD"/>
     <w:rsid w:val="00E2128A"/>
     <w:rsid w:val="00E22093"/>
+    <w:rsid w:val="00E25014"/>
     <w:rsid w:val="00E276E9"/>
     <w:rsid w:val="00E27A1C"/>
     <w:rsid w:val="00E32185"/>
     <w:rsid w:val="00E32468"/>
     <w:rsid w:val="00E33766"/>
     <w:rsid w:val="00E33AE3"/>
     <w:rsid w:val="00E36FA4"/>
     <w:rsid w:val="00E40931"/>
     <w:rsid w:val="00E41ECD"/>
     <w:rsid w:val="00E428E2"/>
     <w:rsid w:val="00E4491D"/>
     <w:rsid w:val="00E45133"/>
     <w:rsid w:val="00E513AE"/>
     <w:rsid w:val="00E56842"/>
     <w:rsid w:val="00E57853"/>
     <w:rsid w:val="00E5797D"/>
     <w:rsid w:val="00E62026"/>
     <w:rsid w:val="00E6313A"/>
     <w:rsid w:val="00E6334E"/>
     <w:rsid w:val="00E6610C"/>
     <w:rsid w:val="00E66DFB"/>
     <w:rsid w:val="00E6785B"/>
     <w:rsid w:val="00E72055"/>
     <w:rsid w:val="00E72FE0"/>
     <w:rsid w:val="00E74F5C"/>
     <w:rsid w:val="00E77621"/>
+    <w:rsid w:val="00E82B28"/>
     <w:rsid w:val="00E8787D"/>
     <w:rsid w:val="00E878D0"/>
     <w:rsid w:val="00E87FE2"/>
     <w:rsid w:val="00E90FF0"/>
     <w:rsid w:val="00E95F08"/>
     <w:rsid w:val="00E96A6B"/>
     <w:rsid w:val="00E96A86"/>
     <w:rsid w:val="00E96F08"/>
     <w:rsid w:val="00E97C1A"/>
     <w:rsid w:val="00EA128C"/>
     <w:rsid w:val="00EA4745"/>
     <w:rsid w:val="00EA5DE6"/>
     <w:rsid w:val="00EA6CB7"/>
     <w:rsid w:val="00EA72CD"/>
     <w:rsid w:val="00EB07AB"/>
     <w:rsid w:val="00EB4F94"/>
     <w:rsid w:val="00EB5436"/>
     <w:rsid w:val="00EB60D8"/>
     <w:rsid w:val="00EB7BDF"/>
     <w:rsid w:val="00EC2E99"/>
     <w:rsid w:val="00EC409F"/>
     <w:rsid w:val="00EC40CC"/>
     <w:rsid w:val="00EC4435"/>
     <w:rsid w:val="00EC494A"/>
     <w:rsid w:val="00EC4CB3"/>
     <w:rsid w:val="00EC4F70"/>
     <w:rsid w:val="00EC63B8"/>
     <w:rsid w:val="00EC644D"/>
     <w:rsid w:val="00EC65A7"/>
     <w:rsid w:val="00EC73B0"/>
     <w:rsid w:val="00ED02C9"/>
+    <w:rsid w:val="00ED211A"/>
     <w:rsid w:val="00ED3288"/>
     <w:rsid w:val="00ED32ED"/>
     <w:rsid w:val="00ED47F5"/>
     <w:rsid w:val="00ED5449"/>
     <w:rsid w:val="00ED7304"/>
     <w:rsid w:val="00EE3AC8"/>
     <w:rsid w:val="00EE4676"/>
+    <w:rsid w:val="00EF0602"/>
     <w:rsid w:val="00EF083A"/>
     <w:rsid w:val="00EF1776"/>
     <w:rsid w:val="00EF25A3"/>
     <w:rsid w:val="00EF25AA"/>
     <w:rsid w:val="00EF4020"/>
     <w:rsid w:val="00EF42A2"/>
     <w:rsid w:val="00EF52EE"/>
     <w:rsid w:val="00F008AA"/>
     <w:rsid w:val="00F008D1"/>
     <w:rsid w:val="00F024E9"/>
     <w:rsid w:val="00F066B1"/>
     <w:rsid w:val="00F07D4D"/>
+    <w:rsid w:val="00F07EB3"/>
     <w:rsid w:val="00F11B23"/>
     <w:rsid w:val="00F17FB0"/>
     <w:rsid w:val="00F23EBD"/>
     <w:rsid w:val="00F353B3"/>
     <w:rsid w:val="00F3545D"/>
     <w:rsid w:val="00F3684D"/>
     <w:rsid w:val="00F4005B"/>
     <w:rsid w:val="00F45DBC"/>
     <w:rsid w:val="00F46DFB"/>
     <w:rsid w:val="00F533E9"/>
     <w:rsid w:val="00F5403B"/>
     <w:rsid w:val="00F57C7B"/>
     <w:rsid w:val="00F61852"/>
     <w:rsid w:val="00F61B17"/>
     <w:rsid w:val="00F621E0"/>
     <w:rsid w:val="00F6563E"/>
     <w:rsid w:val="00F67356"/>
     <w:rsid w:val="00F711AC"/>
     <w:rsid w:val="00F77CD8"/>
     <w:rsid w:val="00F80908"/>
     <w:rsid w:val="00F80D40"/>
     <w:rsid w:val="00F81B5B"/>
     <w:rsid w:val="00F8230D"/>
     <w:rsid w:val="00F8238B"/>
     <w:rsid w:val="00F82FF7"/>
     <w:rsid w:val="00F83D3F"/>
     <w:rsid w:val="00F8541D"/>
     <w:rsid w:val="00F8603B"/>
     <w:rsid w:val="00F8642F"/>
     <w:rsid w:val="00F87B64"/>
+    <w:rsid w:val="00F92B1B"/>
     <w:rsid w:val="00F92ED2"/>
     <w:rsid w:val="00F94F1C"/>
     <w:rsid w:val="00FA08F3"/>
     <w:rsid w:val="00FA1086"/>
     <w:rsid w:val="00FA47F6"/>
     <w:rsid w:val="00FA524D"/>
     <w:rsid w:val="00FA61E7"/>
     <w:rsid w:val="00FB1AF2"/>
     <w:rsid w:val="00FB2495"/>
     <w:rsid w:val="00FB4391"/>
     <w:rsid w:val="00FB49E4"/>
     <w:rsid w:val="00FB50FE"/>
     <w:rsid w:val="00FB531A"/>
     <w:rsid w:val="00FB5A89"/>
     <w:rsid w:val="00FB63D7"/>
     <w:rsid w:val="00FB79AF"/>
     <w:rsid w:val="00FB7A54"/>
     <w:rsid w:val="00FC0029"/>
     <w:rsid w:val="00FC1B2E"/>
     <w:rsid w:val="00FC2487"/>
     <w:rsid w:val="00FC2EDC"/>
     <w:rsid w:val="00FC505F"/>
     <w:rsid w:val="00FC6347"/>
     <w:rsid w:val="00FC7250"/>
     <w:rsid w:val="00FD0F3A"/>
     <w:rsid w:val="00FD3333"/>
     <w:rsid w:val="00FD3567"/>
     <w:rsid w:val="00FD3954"/>
     <w:rsid w:val="00FD4D95"/>
     <w:rsid w:val="00FD4FB4"/>
+    <w:rsid w:val="00FD64BB"/>
     <w:rsid w:val="00FE03D2"/>
     <w:rsid w:val="00FE06D1"/>
     <w:rsid w:val="00FE1FD4"/>
     <w:rsid w:val="00FE46A6"/>
     <w:rsid w:val="00FE61E3"/>
+    <w:rsid w:val="00FF0584"/>
     <w:rsid w:val="00FF0FFE"/>
     <w:rsid w:val="00FF2493"/>
     <w:rsid w:val="00FF2CA9"/>
     <w:rsid w:val="00FF3997"/>
+    <w:rsid w:val="00FF4CDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="02152D74"/>
-  <w15:docId w15:val="{E71E61A4-1280-4DBF-B39B-615A72C3FE8A}"/>
+  <w14:docId w14:val="70D426B0"/>
+  <w15:docId w15:val="{1E399C36-03DD-4E0D-B4B7-2CCD614820F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5451,77 +5507,129 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00564A49"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD14BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D61CFA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D61CFA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00D61CFA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D61CFA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D61CFA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA2FFA"/>
+    <w:rsid w:val="00606B84"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dca.georgia.gov/community-assistance/Coordinated-planning/intergovernmental-coordination/service-delivery" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dca.georgia.gov/community-assistance/Coordinated-planning/intergovernmental-coordination/service-delivery" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey123.arcgis.com/share/e60e3a5b4a294b8ea042682911d31f5a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shayla.moultrie\Downloads\SDSForm1%20(2).dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://gadca.sharepoint.com/WorkGroups/Planning-Environmental-Management/opqg/Shared/Form%20Templates/sdsform1.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d85fe1a1-00e7-a000-9f5e-770bccccf537&amp;CT=1765295577817" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5767,109 +5875,419 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c6478514-d765-47f2-b661-870861894988">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="431100d4-4470-42c1-96bc-46686c1829ae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BC55D43F7DEA2043B929494B92BA052A" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0edc6294d22caff74159b23fc1de7995">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="431100d4-4470-42c1-96bc-46686c1829ae" xmlns:ns3="c6478514-d765-47f2-b661-870861894988" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="558ccda1bb22d1170d61565353caee94" ns2:_="" ns3:_="">
+    <xsd:import namespace="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <xsd:import namespace="c6478514-d765-47f2-b661-870861894988"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="431100d4-4470-42c1-96bc-46686c1829ae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9e4df687-44af-4f4f-83ce-cc549dc79046}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="431100d4-4470-42c1-96bc-46686c1829ae">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c6478514-d765-47f2-b661-870861894988" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="5e84caa5-4932-4209-ae5a-cc2c42c66743" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FF4EE21-692C-4ACC-BB4E-6DE3F063E025}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20110E0F-166E-4E9D-A0E8-90BC589AB50E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE82CB3-FEEF-4A1D-BF23-45B0F1B78E1C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83F63363-B0B9-454C-A5C4-0E55946DEA9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="431100d4-4470-42c1-96bc-46686c1829ae"/>
+    <ds:schemaRef ds:uri="c6478514-d765-47f2-b661-870861894988"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SDSForm1 (2)</Template>
+  <Template>sdsform1.dotx?OR=81dd2b71-fb82-4b33-ac71-fed46bf0f87a&amp;CID=d85fe1a1-00e7-a000-9f5e-770bccccf537&amp;CT=1765295577817</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>583</Words>
-  <Characters>3326</Characters>
+  <Words>647</Words>
+  <Characters>3424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>  </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DCA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3902</CharactersWithSpaces>
+  <CharactersWithSpaces>4041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3866647</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:pemd.opqga@dca.ga.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>  </dc:title>
   <dc:subject/>
-  <dc:creator>Shayla Moultrie</dc:creator>
+  <dc:creator>Juli M. Yoder</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BC55D43F7DEA2043B929494B92BA052A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>