--- v1 (2026-06-21)
+++ v2 (2026-08-25)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ashleigh.Rucker\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gadca-my.sharepoint.com/personal/fletcher_morris_dca_ga_gov/Documents/RLGF stuff/RLGF Analysis/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0ABA5ED2-36F9-4DB3-B0D9-204843A4EDBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="22" documentId="8_{E6F381CD-4FBC-4C08-A21A-47595D622069}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C671F519-E6AD-4B01-B8DE-9D06E5EFA863}"/>
   <bookViews>
-    <workbookView xWindow="2250" yWindow="2250" windowWidth="21600" windowHeight="12510" tabRatio="774" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" tabRatio="774" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Page 1" sheetId="1" r:id="rId1"/>
     <sheet name="Page 2" sheetId="9" r:id="rId2"/>
     <sheet name="Page 3" sheetId="10" r:id="rId3"/>
     <sheet name="Page 4" sheetId="11" r:id="rId4"/>
     <sheet name="Page 5" sheetId="12" r:id="rId5"/>
     <sheet name="Page 6" sheetId="14" r:id="rId6"/>
     <sheet name="Attachment(s)" sheetId="16" r:id="rId7"/>
     <sheet name="LOAD1" sheetId="18" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_D1">LOAD1!$A$51:$AQ$52</definedName>
     <definedName name="_D2">LOAD1!$A$55:$AQ$56</definedName>
     <definedName name="_D3">LOAD1!$A$59:$AQ$60</definedName>
     <definedName name="_D4">LOAD1!$A$63:$AY$64</definedName>
     <definedName name="_D5">LOAD1!$A$67:$BC$68</definedName>
     <definedName name="_E1">LOAD1!$A$15:$BV$16</definedName>
     <definedName name="_E2">LOAD1!$A$19:$BJ$20</definedName>
     <definedName name="_E3">LOAD1!$A$23:$BB$24</definedName>
     <definedName name="_E4">LOAD1!$A$27:$AP$28</definedName>
     <definedName name="_E5">LOAD1!$A$31:$AX$32</definedName>
     <definedName name="_E6">LOAD1!$A$35:$BR$36</definedName>
     <definedName name="_E7">LOAD1!$A$39:$BW$40</definedName>
     <definedName name="_E8">LOAD1!$A$43:$BC$44</definedName>
@@ -4703,51 +4704,51 @@
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>The residual amount of total net position less invested in capital assets net of related debt and restricted net position.</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3860" uniqueCount="3642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3864" uniqueCount="3646">
   <si>
     <t>Dunwoody City</t>
   </si>
   <si>
     <t>2085002</t>
   </si>
   <si>
     <t>1007007</t>
   </si>
   <si>
     <t>1008008</t>
   </si>
   <si>
     <t>Bartow Town</t>
   </si>
   <si>
     <t>2081002</t>
   </si>
   <si>
     <t>2136001</t>
   </si>
   <si>
     <t>2001001</t>
   </si>
   <si>
@@ -16278,64 +16279,76 @@
     <r>
       <rPr>
         <b/>
         <i/>
         <u/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>o NOT convert this Excel form</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> to any other format, such as PDF, Word, etc.</t>
     </r>
   </si>
   <si>
-    <t>Mableton City</t>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>2031</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="77" x14ac:knownFonts="1">
+  <fonts count="78" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -16415,50 +16428,56 @@
       <i/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -16871,56 +16890,71 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="142">
+  <borders count="144">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -16999,50 +17033,59 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -17086,50 +17129,63 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -17295,50 +17351,61 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
@@ -18560,2224 +18627,2204 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="44" fontId="44" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="765">
+  <cellXfs count="766">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="43" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="43" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="81" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="43" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="5" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="7" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="73" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="6" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="6" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="43" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="165" fontId="43" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1"/>
-    <xf numFmtId="49" fontId="43" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="7" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="1" fillId="7" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="6" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="6" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="6" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="7" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="7" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="6" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="111" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="111" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="5" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="117" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="44" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="123" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="125" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="60" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="121" xfId="0" applyFont="1" applyBorder="1"/>
-[...1160 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="133" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="7" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="124" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="125" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="125" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="15" fillId="14" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="14" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="14" borderId="124" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="14" borderId="126" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="14" borderId="127" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="14" borderId="125" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="134" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="7" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="7" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="66" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="7" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="7" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="136" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="6" fontId="3" fillId="7" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="137" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="6" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="138" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="6" fontId="2" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="7" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="124" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="140" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="140" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="4" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="7" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="127" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="127" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="128" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="9" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="9" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="9" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="129" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="128" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="10" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="10" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="7" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="115" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="114" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="9" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="8" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="118" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="119" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="120" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="10" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="10" borderId="127" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="10" borderId="128" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="9" borderId="129" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="9" borderId="128" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="10" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="9" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="10" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="122" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="121" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="113" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="56" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="112" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="51" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="41" fillId="0" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="13" borderId="126" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="127" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="130" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="91" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="44" fillId="0" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="82" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="97" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="47" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="44" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="141" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="7" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="40" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="44" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="85" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="89" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="90" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="93" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="100" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="89" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="93" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="97" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="96" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="7" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="7" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="81" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="85" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="86" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="7" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="7" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="7" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="7" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
       <color rgb="FFBEF0EE"/>
       <color rgb="FFFDEADB"/>
       <color rgb="FFFCE5D4"/>
       <color rgb="FFFEF6F0"/>
       <color rgb="FFEAEAEA"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF99FF99"/>
       <color rgb="FF66FF33"/>
       <color rgb="FFD2FED9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="List" dx="22" fmlaLink="F5" fmlaRange="K69:K791" noThreeD="1" sel="2" val="0"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>98777</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>87586</xdr:rowOff>
+      <xdr:rowOff>49390</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>437931</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>49486</xdr:rowOff>
+      <xdr:colOff>998714</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>123826</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="87586"/>
-          <a:ext cx="1280948" cy="826814"/>
+          <a:off x="98777" y="49390"/>
+          <a:ext cx="1749779" cy="437444"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="absolute">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>552450</xdr:colOff>
@@ -21191,6969 +21238,6978 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rlgf@dca.ga.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Research@dca.ga.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q791"/>
+  <dimension ref="A1:Q790"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12:E12"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="80" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="17" width="28.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.73046875" customWidth="1"/>
+    <col min="2" max="2" width="44.265625" customWidth="1"/>
+    <col min="3" max="3" width="24.73046875" customWidth="1"/>
+    <col min="4" max="4" width="10.1328125" customWidth="1"/>
+    <col min="5" max="5" width="2.73046875" customWidth="1"/>
+    <col min="6" max="6" width="20.73046875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="1" style="17" customWidth="1"/>
+    <col min="8" max="8" width="51.86328125" customWidth="1"/>
+    <col min="9" max="9" width="12.265625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="31.46484375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="7.73046875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.73046875" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="12.06640625" style="23" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="5.6640625" style="23" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="2.73046875" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="3.86328125" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="15.06640625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A1" s="98" t="s">
+    <row r="1" spans="1:8" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A1" s="103" t="s">
         <v>1311</v>
       </c>
-      <c r="B1" s="99"/>
-[...6 lines deleted...]
-      <c r="A2" s="101" t="s">
+      <c r="B1" s="104"/>
+      <c r="C1" s="104"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="105"/>
+    </row>
+    <row r="2" spans="1:8" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A2" s="106" t="s">
         <v>1338</v>
       </c>
-      <c r="B2" s="102"/>
-[...14 lines deleted...]
-      <c r="B4" s="452" t="s">
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="108"/>
+    </row>
+    <row r="3" spans="1:8" ht="3" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="106"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+    </row>
+    <row r="4" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="106"/>
+      <c r="B4" s="453" t="s">
         <v>1786</v>
       </c>
-      <c r="C4" s="453"/>
-[...1 lines deleted...]
-      <c r="E4" s="450" t="s">
+      <c r="C4" s="454"/>
+      <c r="D4" s="454"/>
+      <c r="E4" s="451" t="s">
         <v>3604</v>
       </c>
-      <c r="F4" s="451"/>
-[...3 lines deleted...]
-      <c r="B5" s="454" t="s">
+      <c r="F4" s="452"/>
+    </row>
+    <row r="5" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="109"/>
+      <c r="B5" s="455" t="s">
         <v>3595</v>
       </c>
-      <c r="C5" s="455"/>
-[...2 lines deleted...]
-      <c r="F5" s="312" t="s">
+      <c r="C5" s="456"/>
+      <c r="D5" s="456"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="319" t="s">
         <v>3605</v>
       </c>
       <c r="H5" s="2"/>
     </row>
-    <row r="6" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F6" s="383"/>
+    <row r="6" spans="1:8" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="383"/>
+      <c r="B6" s="384"/>
+      <c r="C6" s="384"/>
+      <c r="D6" s="384"/>
+      <c r="E6" s="384"/>
+      <c r="F6" s="384"/>
       <c r="H6" s="2"/>
     </row>
-    <row r="7" spans="1:8" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F7" s="108"/>
+    <row r="7" spans="1:8" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="111"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="112"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="112"/>
+      <c r="F7" s="113"/>
       <c r="H7" s="2"/>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A8" s="393" t="s">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A8" s="394" t="s">
         <v>1418</v>
       </c>
-      <c r="B8" s="394"/>
-[...1 lines deleted...]
-      <c r="D8" s="391" t="s">
+      <c r="B8" s="395"/>
+      <c r="C8" s="395"/>
+      <c r="D8" s="392" t="s">
         <v>1312</v>
       </c>
-      <c r="E8" s="391"/>
-[...1 lines deleted...]
-      <c r="G8" s="37"/>
+      <c r="E8" s="392"/>
+      <c r="F8" s="393"/>
+      <c r="G8" s="42"/>
       <c r="H8" s="2"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A9" s="397" t="s">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A9" s="398" t="s">
         <v>1673</v>
       </c>
-      <c r="B9" s="398"/>
-[...3 lines deleted...]
-      <c r="F9" s="399"/>
+      <c r="B9" s="399"/>
+      <c r="C9" s="399"/>
+      <c r="D9" s="399"/>
+      <c r="E9" s="399"/>
+      <c r="F9" s="400"/>
       <c r="H9" s="2"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A10" s="400" t="s">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A10" s="401" t="s">
         <v>3640</v>
       </c>
-      <c r="B10" s="401"/>
-[...3 lines deleted...]
-      <c r="F10" s="402"/>
+      <c r="B10" s="402"/>
+      <c r="C10" s="402"/>
+      <c r="D10" s="402"/>
+      <c r="E10" s="402"/>
+      <c r="F10" s="403"/>
       <c r="H10" s="2"/>
     </row>
-    <row r="11" spans="1:8" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F11" s="402"/>
+    <row r="11" spans="1:8" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="401"/>
+      <c r="B11" s="402"/>
+      <c r="C11" s="402"/>
+      <c r="D11" s="402"/>
+      <c r="E11" s="402"/>
+      <c r="F11" s="403"/>
       <c r="H11" s="2"/>
     </row>
-    <row r="12" spans="1:8" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="395" t="s">
+    <row r="12" spans="1:8" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="396" t="s">
         <v>1420</v>
       </c>
-      <c r="B12" s="396"/>
-      <c r="C12" s="384" t="s">
+      <c r="B12" s="397"/>
+      <c r="C12" s="385" t="s">
         <v>1339</v>
       </c>
-      <c r="D12" s="385"/>
-[...1 lines deleted...]
-      <c r="F12" s="241" t="str">
+      <c r="D12" s="386"/>
+      <c r="E12" s="387"/>
+      <c r="F12" s="246" t="str">
         <f>VLOOKUP(C12,C_List,2,FALSE)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="H12" s="2"/>
     </row>
-    <row r="13" spans="1:8" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="387" t="s">
+    <row r="13" spans="1:8" ht="14.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="388" t="s">
         <v>1760</v>
       </c>
-      <c r="B13" s="388"/>
-[...3 lines deleted...]
-      <c r="F13" s="242"/>
+      <c r="B13" s="389"/>
+      <c r="C13" s="389"/>
+      <c r="D13" s="407"/>
+      <c r="E13" s="407"/>
+      <c r="F13" s="247"/>
       <c r="H13" s="2"/>
     </row>
-    <row r="14" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F14" s="243" t="s">
+    <row r="14" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="390"/>
+      <c r="B14" s="391"/>
+      <c r="C14" s="391"/>
+      <c r="D14" s="114"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="248" t="s">
         <v>1357</v>
       </c>
       <c r="H14" s="2"/>
     </row>
-    <row r="15" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="403" t="s">
+    <row r="15" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="404" t="s">
         <v>2799</v>
       </c>
-      <c r="B15" s="404"/>
-[...1 lines deleted...]
-      <c r="D15" s="244" t="s">
+      <c r="B15" s="405"/>
+      <c r="C15" s="405"/>
+      <c r="D15" s="249" t="s">
         <v>1353</v>
       </c>
-      <c r="E15" s="23"/>
-      <c r="F15" s="245" t="s">
+      <c r="E15" s="25"/>
+      <c r="F15" s="250" t="s">
         <v>1354</v>
       </c>
       <c r="H15" s="2"/>
     </row>
-    <row r="16" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F16" s="246" t="str">
+    <row r="16" spans="1:8" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="406"/>
+      <c r="B16" s="405"/>
+      <c r="C16" s="405"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="251" t="str">
         <f>IF(EnterMonth = "MONTH","FYE MONTH IS REQUIRED","")</f>
         <v>FYE MONTH IS REQUIRED</v>
       </c>
       <c r="H16" s="2"/>
     </row>
-    <row r="17" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="407" t="s">
+    <row r="17" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="408" t="s">
         <v>2800</v>
       </c>
-      <c r="B17" s="408"/>
-[...1 lines deleted...]
-      <c r="D17" s="114">
+      <c r="B17" s="409"/>
+      <c r="C17" s="409"/>
+      <c r="D17" s="119">
         <v>12</v>
       </c>
-      <c r="E17" s="23"/>
-      <c r="F17" s="268" t="s">
+      <c r="E17" s="25"/>
+      <c r="F17" s="273" t="s">
         <v>1352</v>
       </c>
       <c r="H17" s="2"/>
       <c r="Q17" s="4"/>
     </row>
-    <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F18" s="247" t="str">
+    <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="410"/>
+      <c r="B18" s="411"/>
+      <c r="C18" s="411"/>
+      <c r="D18" s="116"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="252" t="str">
         <f>IF(EnterYear = "YEAR","FISCAL YEAR REPORTED","")</f>
         <v>FISCAL YEAR REPORTED</v>
       </c>
       <c r="H18" s="2"/>
     </row>
-    <row r="19" spans="1:17" ht="1.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D19" s="27"/>
+    <row r="19" spans="1:17" ht="1.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="412"/>
+      <c r="B19" s="413"/>
+      <c r="C19" s="413"/>
+      <c r="D19" s="29"/>
       <c r="E19" s="5"/>
       <c r="F19" s="3"/>
       <c r="H19" s="2"/>
     </row>
-    <row r="20" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="419" t="s">
+    <row r="20" spans="1:17" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="420" t="s">
         <v>1823</v>
       </c>
-      <c r="B20" s="420"/>
-[...3 lines deleted...]
-      <c r="F20" s="421"/>
+      <c r="B20" s="421"/>
+      <c r="C20" s="421"/>
+      <c r="D20" s="421"/>
+      <c r="E20" s="421"/>
+      <c r="F20" s="422"/>
       <c r="H20" s="2"/>
     </row>
-    <row r="21" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="424" t="s">
+    <row r="21" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="425" t="s">
         <v>1979</v>
       </c>
-      <c r="B21" s="425"/>
-      <c r="C21" s="112" t="s">
+      <c r="B21" s="426"/>
+      <c r="C21" s="117" t="s">
         <v>1547</v>
       </c>
-      <c r="D21" s="323" t="s">
+      <c r="D21" s="330" t="s">
         <v>1417</v>
       </c>
-      <c r="E21" s="293" t="s">
+      <c r="E21" s="300" t="s">
         <v>3543</v>
       </c>
-      <c r="F21" s="248" t="s">
+      <c r="F21" s="253" t="s">
         <v>1419</v>
       </c>
-      <c r="G21" s="37"/>
-[...3 lines deleted...]
-      <c r="A22" s="426" t="s">
+      <c r="G21" s="42"/>
+      <c r="H21" s="45"/>
+    </row>
+    <row r="22" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="427" t="s">
         <v>1454</v>
       </c>
-      <c r="B22" s="427"/>
-      <c r="C22" s="428" t="s">
+      <c r="B22" s="428"/>
+      <c r="C22" s="429" t="s">
         <v>1582</v>
       </c>
-      <c r="D22" s="429"/>
-[...1 lines deleted...]
-      <c r="F22" s="249" t="s">
+      <c r="D22" s="430"/>
+      <c r="E22" s="431"/>
+      <c r="F22" s="254" t="s">
         <v>1825</v>
       </c>
-      <c r="H22" s="40"/>
-[...2 lines deleted...]
-      <c r="A23" s="422" t="s">
+      <c r="H22" s="45"/>
+    </row>
+    <row r="23" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="423" t="s">
         <v>1763</v>
       </c>
-      <c r="B23" s="423"/>
-      <c r="C23" s="437" t="s">
+      <c r="B23" s="424"/>
+      <c r="C23" s="438" t="s">
         <v>1764</v>
       </c>
-      <c r="D23" s="438"/>
-[...7 lines deleted...]
-      <c r="A24" s="422" t="s">
+      <c r="D23" s="439"/>
+      <c r="E23" s="440"/>
+      <c r="F23" s="255">
+        <v>0</v>
+      </c>
+      <c r="H23" s="45"/>
+    </row>
+    <row r="24" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="423" t="s">
         <v>1549</v>
       </c>
-      <c r="B24" s="423"/>
-      <c r="C24" s="431" t="s">
+      <c r="B24" s="424"/>
+      <c r="C24" s="432" t="s">
         <v>1423</v>
       </c>
-      <c r="D24" s="432"/>
-[...8 lines deleted...]
-      <c r="A25" s="422" t="s">
+      <c r="D24" s="433"/>
+      <c r="E24" s="434"/>
+      <c r="F24" s="255">
+        <v>0</v>
+      </c>
+      <c r="G24" s="43"/>
+      <c r="H24" s="45"/>
+    </row>
+    <row r="25" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="423" t="s">
         <v>1550</v>
       </c>
-      <c r="B25" s="423"/>
-      <c r="C25" s="341" t="s">
+      <c r="B25" s="424"/>
+      <c r="C25" s="342" t="s">
         <v>1455</v>
       </c>
-      <c r="D25" s="342"/>
-[...7 lines deleted...]
-      <c r="A26" s="344" t="s">
+      <c r="D25" s="343"/>
+      <c r="E25" s="344"/>
+      <c r="F25" s="255">
+        <v>0</v>
+      </c>
+      <c r="H25" s="45"/>
+    </row>
+    <row r="26" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="345" t="s">
         <v>1551</v>
       </c>
-      <c r="B26" s="345"/>
-      <c r="C26" s="416" t="s">
+      <c r="B26" s="346"/>
+      <c r="C26" s="417" t="s">
         <v>1552</v>
       </c>
-      <c r="D26" s="417"/>
-[...7 lines deleted...]
-      <c r="A27" s="422" t="s">
+      <c r="D26" s="418"/>
+      <c r="E26" s="419"/>
+      <c r="F26" s="255">
+        <v>0</v>
+      </c>
+      <c r="H26" s="45"/>
+    </row>
+    <row r="27" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="423" t="s">
         <v>1767</v>
       </c>
-      <c r="B27" s="423"/>
-      <c r="C27" s="341" t="s">
+      <c r="B27" s="424"/>
+      <c r="C27" s="342" t="s">
         <v>1487</v>
       </c>
-      <c r="D27" s="342"/>
-[...7 lines deleted...]
-      <c r="A28" s="422" t="s">
+      <c r="D27" s="343"/>
+      <c r="E27" s="344"/>
+      <c r="F27" s="255">
+        <v>0</v>
+      </c>
+      <c r="H27" s="45"/>
+    </row>
+    <row r="28" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="423" t="s">
         <v>1766</v>
       </c>
-      <c r="B28" s="440"/>
-      <c r="C28" s="341" t="s">
+      <c r="B28" s="441"/>
+      <c r="C28" s="342" t="s">
         <v>1765</v>
       </c>
-      <c r="D28" s="342"/>
-[...7 lines deleted...]
-      <c r="A29" s="422" t="s">
+      <c r="D28" s="343"/>
+      <c r="E28" s="344"/>
+      <c r="F28" s="255">
+        <v>0</v>
+      </c>
+      <c r="H28" s="45"/>
+    </row>
+    <row r="29" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="423" t="s">
         <v>1548</v>
       </c>
-      <c r="B29" s="440"/>
-      <c r="C29" s="434" t="s">
+      <c r="B29" s="441"/>
+      <c r="C29" s="435" t="s">
         <v>1489</v>
       </c>
-      <c r="D29" s="435"/>
-[...7 lines deleted...]
-      <c r="A30" s="344" t="s">
+      <c r="D29" s="436"/>
+      <c r="E29" s="437"/>
+      <c r="F29" s="255">
+        <v>0</v>
+      </c>
+      <c r="H29" s="45"/>
+    </row>
+    <row r="30" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="345" t="s">
         <v>1553</v>
       </c>
-      <c r="B30" s="345"/>
-      <c r="C30" s="416" t="s">
+      <c r="B30" s="346"/>
+      <c r="C30" s="417" t="s">
         <v>1456</v>
       </c>
-      <c r="D30" s="417"/>
-[...7 lines deleted...]
-      <c r="A31" s="422" t="s">
+      <c r="D30" s="418"/>
+      <c r="E30" s="419"/>
+      <c r="F30" s="255">
+        <v>0</v>
+      </c>
+      <c r="H30" s="45"/>
+    </row>
+    <row r="31" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="423" t="s">
         <v>1826</v>
       </c>
-      <c r="B31" s="423"/>
-      <c r="C31" s="341" t="s">
+      <c r="B31" s="424"/>
+      <c r="C31" s="342" t="s">
         <v>1457</v>
       </c>
-      <c r="D31" s="342"/>
-[...7 lines deleted...]
-      <c r="A32" s="459" t="s">
+      <c r="D31" s="343"/>
+      <c r="E31" s="344"/>
+      <c r="F31" s="255">
+        <v>0</v>
+      </c>
+      <c r="H31" s="45"/>
+    </row>
+    <row r="32" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="460" t="s">
         <v>1827</v>
       </c>
-      <c r="B32" s="460"/>
-      <c r="C32" s="413" t="s">
+      <c r="B32" s="461"/>
+      <c r="C32" s="414" t="s">
         <v>3564</v>
       </c>
-      <c r="D32" s="414"/>
-[...7 lines deleted...]
-      <c r="A33" s="344" t="s">
+      <c r="D32" s="415"/>
+      <c r="E32" s="416"/>
+      <c r="F32" s="255">
+        <v>0</v>
+      </c>
+      <c r="H32" s="45"/>
+    </row>
+    <row r="33" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="345" t="s">
         <v>1828</v>
       </c>
-      <c r="B33" s="345"/>
-      <c r="C33" s="416" t="s">
+      <c r="B33" s="346"/>
+      <c r="C33" s="417" t="s">
         <v>1424</v>
       </c>
-      <c r="D33" s="417"/>
-[...7 lines deleted...]
-      <c r="A34" s="448" t="s">
+      <c r="D33" s="418"/>
+      <c r="E33" s="419"/>
+      <c r="F33" s="255">
+        <v>0</v>
+      </c>
+      <c r="H33" s="45"/>
+    </row>
+    <row r="34" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="449" t="s">
         <v>3617</v>
       </c>
-      <c r="B34" s="449"/>
-      <c r="C34" s="413" t="s">
+      <c r="B34" s="450"/>
+      <c r="C34" s="414" t="s">
         <v>1425</v>
       </c>
-      <c r="D34" s="414"/>
-[...7 lines deleted...]
-      <c r="A35" s="344" t="s">
+      <c r="D34" s="415"/>
+      <c r="E34" s="416"/>
+      <c r="F34" s="255">
+        <v>0</v>
+      </c>
+      <c r="H34" s="45"/>
+    </row>
+    <row r="35" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="345" t="s">
         <v>1829</v>
       </c>
-      <c r="B35" s="345"/>
-      <c r="C35" s="416" t="s">
+      <c r="B35" s="346"/>
+      <c r="C35" s="417" t="s">
         <v>1426</v>
       </c>
-      <c r="D35" s="417"/>
-[...7 lines deleted...]
-      <c r="A36" s="422" t="s">
+      <c r="D35" s="418"/>
+      <c r="E35" s="419"/>
+      <c r="F35" s="255">
+        <v>0</v>
+      </c>
+      <c r="H35" s="45"/>
+    </row>
+    <row r="36" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="423" t="s">
         <v>1830</v>
       </c>
-      <c r="B36" s="440"/>
-      <c r="C36" s="341" t="s">
+      <c r="B36" s="441"/>
+      <c r="C36" s="342" t="s">
         <v>1488</v>
       </c>
-      <c r="D36" s="342"/>
-[...7 lines deleted...]
-      <c r="A37" s="376" t="s">
+      <c r="D36" s="343"/>
+      <c r="E36" s="344"/>
+      <c r="F36" s="255">
+        <v>0</v>
+      </c>
+      <c r="H36" s="45"/>
+    </row>
+    <row r="37" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="377" t="s">
         <v>3571</v>
       </c>
-      <c r="B37" s="377"/>
-      <c r="C37" s="380" t="s">
+      <c r="B37" s="378"/>
+      <c r="C37" s="381" t="s">
         <v>1491</v>
       </c>
-      <c r="D37" s="353"/>
-[...7 lines deleted...]
-      <c r="A38" s="346" t="s">
+      <c r="D37" s="354"/>
+      <c r="E37" s="382"/>
+      <c r="F37" s="255">
+        <v>0</v>
+      </c>
+      <c r="H37" s="45"/>
+    </row>
+    <row r="38" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="347" t="s">
         <v>3562</v>
       </c>
-      <c r="B38" s="347"/>
-[...3 lines deleted...]
-      <c r="F38" s="45">
+      <c r="B38" s="348"/>
+      <c r="C38" s="348"/>
+      <c r="D38" s="348"/>
+      <c r="E38" s="349"/>
+      <c r="F38" s="50">
         <f>SUM(F23:F37)</f>
         <v>0</v>
       </c>
-      <c r="H38" s="40"/>
-[...2 lines deleted...]
-      <c r="A39" s="349" t="s">
+      <c r="H38" s="45"/>
+    </row>
+    <row r="39" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="350" t="s">
         <v>1459</v>
       </c>
-      <c r="B39" s="350"/>
-[...7 lines deleted...]
-      <c r="A40" s="367" t="s">
+      <c r="B39" s="351"/>
+      <c r="C39" s="351"/>
+      <c r="D39" s="351"/>
+      <c r="E39" s="351"/>
+      <c r="F39" s="256"/>
+      <c r="H39" s="45"/>
+    </row>
+    <row r="40" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="368" t="s">
         <v>1835</v>
       </c>
-      <c r="B40" s="342"/>
-      <c r="C40" s="341" t="s">
+      <c r="B40" s="343"/>
+      <c r="C40" s="342" t="s">
         <v>1427</v>
       </c>
-      <c r="D40" s="342"/>
-[...7 lines deleted...]
-      <c r="A41" s="367" t="s">
+      <c r="D40" s="343"/>
+      <c r="E40" s="344"/>
+      <c r="F40" s="255">
+        <v>0</v>
+      </c>
+      <c r="H40" s="45"/>
+    </row>
+    <row r="41" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="368" t="s">
         <v>1836</v>
       </c>
-      <c r="B41" s="342"/>
-      <c r="C41" s="341" t="s">
+      <c r="B41" s="343"/>
+      <c r="C41" s="342" t="s">
         <v>3550</v>
       </c>
-      <c r="D41" s="342"/>
-[...7 lines deleted...]
-      <c r="A42" s="365" t="s">
+      <c r="D41" s="343"/>
+      <c r="E41" s="344"/>
+      <c r="F41" s="255">
+        <v>0</v>
+      </c>
+      <c r="H41" s="45"/>
+    </row>
+    <row r="42" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="366" t="s">
         <v>1509</v>
       </c>
-      <c r="B42" s="366"/>
-      <c r="C42" s="446" t="s">
+      <c r="B42" s="367"/>
+      <c r="C42" s="447" t="s">
         <v>1467</v>
       </c>
-      <c r="D42" s="366"/>
-[...7 lines deleted...]
-      <c r="A43" s="367" t="s">
+      <c r="D42" s="367"/>
+      <c r="E42" s="448"/>
+      <c r="F42" s="255">
+        <v>0</v>
+      </c>
+      <c r="H42" s="45"/>
+    </row>
+    <row r="43" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="368" t="s">
         <v>3618</v>
       </c>
-      <c r="B43" s="342"/>
-      <c r="C43" s="341" t="s">
+      <c r="B43" s="343"/>
+      <c r="C43" s="342" t="s">
         <v>1466</v>
       </c>
-      <c r="D43" s="342"/>
-[...7 lines deleted...]
-      <c r="A44" s="367" t="s">
+      <c r="D43" s="343"/>
+      <c r="E43" s="344"/>
+      <c r="F43" s="255">
+        <v>0</v>
+      </c>
+      <c r="H43" s="45"/>
+    </row>
+    <row r="44" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="368" t="s">
         <v>3606</v>
       </c>
-      <c r="B44" s="342"/>
-      <c r="C44" s="341" t="s">
+      <c r="B44" s="343"/>
+      <c r="C44" s="342" t="s">
         <v>3619</v>
       </c>
-      <c r="D44" s="342"/>
-[...7 lines deleted...]
-      <c r="A45" s="365" t="s">
+      <c r="D44" s="343"/>
+      <c r="E44" s="344"/>
+      <c r="F44" s="255">
+        <v>0</v>
+      </c>
+      <c r="H44" s="45"/>
+    </row>
+    <row r="45" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="366" t="s">
         <v>1941</v>
       </c>
-      <c r="B45" s="366"/>
-      <c r="C45" s="446" t="s">
+      <c r="B45" s="367"/>
+      <c r="C45" s="447" t="s">
         <v>1554</v>
       </c>
-      <c r="D45" s="366"/>
-[...7 lines deleted...]
-      <c r="A46" s="476" t="s">
+      <c r="D45" s="367"/>
+      <c r="E45" s="448"/>
+      <c r="F45" s="255">
+        <v>0</v>
+      </c>
+      <c r="H45" s="45"/>
+    </row>
+    <row r="46" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="477" t="s">
         <v>3568</v>
       </c>
-      <c r="B46" s="342"/>
-      <c r="C46" s="341" t="s">
+      <c r="B46" s="343"/>
+      <c r="C46" s="342" t="s">
         <v>1611</v>
       </c>
-      <c r="D46" s="342"/>
-[...7 lines deleted...]
-      <c r="A47" s="351" t="s">
+      <c r="D46" s="343"/>
+      <c r="E46" s="344"/>
+      <c r="F46" s="255">
+        <v>0</v>
+      </c>
+      <c r="H46" s="45"/>
+    </row>
+    <row r="47" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="352" t="s">
         <v>3639</v>
       </c>
-      <c r="B47" s="352"/>
-      <c r="C47" s="353" t="s">
+      <c r="B47" s="353"/>
+      <c r="C47" s="354" t="s">
         <v>3567</v>
       </c>
-      <c r="D47" s="354"/>
-[...7 lines deleted...]
-      <c r="A48" s="346" t="s">
+      <c r="D47" s="355"/>
+      <c r="E47" s="356"/>
+      <c r="F47" s="326">
+        <v>0</v>
+      </c>
+      <c r="H47" s="45"/>
+    </row>
+    <row r="48" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="347" t="s">
         <v>1648</v>
       </c>
-      <c r="B48" s="347"/>
-[...3 lines deleted...]
-      <c r="F48" s="45">
+      <c r="B48" s="348"/>
+      <c r="C48" s="348"/>
+      <c r="D48" s="348"/>
+      <c r="E48" s="349"/>
+      <c r="F48" s="50">
         <f>SUM(F40:F47)</f>
         <v>0</v>
       </c>
-      <c r="H48" s="40"/>
-[...2 lines deleted...]
-      <c r="A49" s="41" t="s">
+      <c r="H48" s="45"/>
+    </row>
+    <row r="49" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="46" t="s">
         <v>3569</v>
       </c>
-      <c r="B49" s="113"/>
-[...7 lines deleted...]
-      <c r="A50" s="448" t="s">
+      <c r="B49" s="118"/>
+      <c r="C49" s="118"/>
+      <c r="D49" s="474"/>
+      <c r="E49" s="475"/>
+      <c r="F49" s="476"/>
+      <c r="H49" s="45"/>
+    </row>
+    <row r="50" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="449" t="s">
         <v>1848</v>
       </c>
-      <c r="B50" s="449"/>
-      <c r="C50" s="456" t="s">
+      <c r="B50" s="450"/>
+      <c r="C50" s="457" t="s">
         <v>1458</v>
       </c>
-      <c r="D50" s="457"/>
-[...7 lines deleted...]
-      <c r="A51" s="344" t="s">
+      <c r="D50" s="458"/>
+      <c r="E50" s="459"/>
+      <c r="F50" s="255">
+        <v>0</v>
+      </c>
+      <c r="H50" s="45"/>
+    </row>
+    <row r="51" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="345" t="s">
         <v>1831</v>
       </c>
-      <c r="B51" s="345"/>
-      <c r="C51" s="416" t="s">
+      <c r="B51" s="346"/>
+      <c r="C51" s="417" t="s">
         <v>1448</v>
       </c>
-      <c r="D51" s="417"/>
-[...7 lines deleted...]
-      <c r="A52" s="422" t="s">
+      <c r="D51" s="418"/>
+      <c r="E51" s="419"/>
+      <c r="F51" s="255">
+        <v>0</v>
+      </c>
+      <c r="H51" s="45"/>
+    </row>
+    <row r="52" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="423" t="s">
         <v>1832</v>
       </c>
-      <c r="B52" s="423"/>
-      <c r="C52" s="341" t="s">
+      <c r="B52" s="424"/>
+      <c r="C52" s="342" t="s">
         <v>1452</v>
       </c>
-      <c r="D52" s="342"/>
-[...7 lines deleted...]
-      <c r="A53" s="448" t="s">
+      <c r="D52" s="343"/>
+      <c r="E52" s="344"/>
+      <c r="F52" s="255">
+        <v>0</v>
+      </c>
+      <c r="H52" s="45"/>
+    </row>
+    <row r="53" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="449" t="s">
         <v>3620</v>
       </c>
-      <c r="B53" s="449"/>
-      <c r="C53" s="413" t="s">
+      <c r="B53" s="450"/>
+      <c r="C53" s="414" t="s">
         <v>1449</v>
       </c>
-      <c r="D53" s="414"/>
-[...7 lines deleted...]
-      <c r="A54" s="344" t="s">
+      <c r="D53" s="415"/>
+      <c r="E53" s="416"/>
+      <c r="F53" s="255">
+        <v>0</v>
+      </c>
+      <c r="H53" s="45"/>
+    </row>
+    <row r="54" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="345" t="s">
         <v>3621</v>
       </c>
-      <c r="B54" s="345"/>
-      <c r="C54" s="416" t="s">
+      <c r="B54" s="346"/>
+      <c r="C54" s="417" t="s">
         <v>1450</v>
       </c>
-      <c r="D54" s="417"/>
-[...7 lines deleted...]
-      <c r="A55" s="422" t="s">
+      <c r="D54" s="418"/>
+      <c r="E54" s="419"/>
+      <c r="F54" s="255">
+        <v>0</v>
+      </c>
+      <c r="H54" s="45"/>
+    </row>
+    <row r="55" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="423" t="s">
         <v>1833</v>
       </c>
-      <c r="B55" s="423"/>
-      <c r="C55" s="341" t="s">
+      <c r="B55" s="424"/>
+      <c r="C55" s="342" t="s">
         <v>1447</v>
       </c>
-      <c r="D55" s="342"/>
-[...7 lines deleted...]
-      <c r="A56" s="448" t="s">
+      <c r="D55" s="343"/>
+      <c r="E55" s="344"/>
+      <c r="F55" s="255">
+        <v>0</v>
+      </c>
+      <c r="H55" s="45"/>
+    </row>
+    <row r="56" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="449" t="s">
         <v>1834</v>
       </c>
-      <c r="B56" s="449"/>
-      <c r="C56" s="413" t="s">
+      <c r="B56" s="450"/>
+      <c r="C56" s="414" t="s">
         <v>1451</v>
       </c>
-      <c r="D56" s="414"/>
-[...7 lines deleted...]
-      <c r="A57" s="344" t="s">
+      <c r="D56" s="415"/>
+      <c r="E56" s="416"/>
+      <c r="F56" s="255">
+        <v>0</v>
+      </c>
+      <c r="H56" s="45"/>
+    </row>
+    <row r="57" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="345" t="s">
         <v>3622</v>
       </c>
-      <c r="B57" s="345"/>
-      <c r="C57" s="416" t="s">
+      <c r="B57" s="346"/>
+      <c r="C57" s="417" t="s">
         <v>1453</v>
       </c>
-      <c r="D57" s="417"/>
-[...7 lines deleted...]
-      <c r="A58" s="351" t="s">
+      <c r="D57" s="418"/>
+      <c r="E57" s="419"/>
+      <c r="F57" s="255">
+        <v>0</v>
+      </c>
+      <c r="H57" s="45"/>
+    </row>
+    <row r="58" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="352" t="s">
         <v>3623</v>
       </c>
-      <c r="B58" s="371"/>
-      <c r="C58" s="380" t="s">
+      <c r="B58" s="372"/>
+      <c r="C58" s="381" t="s">
         <v>1428</v>
       </c>
-      <c r="D58" s="353"/>
-[...7 lines deleted...]
-      <c r="A59" s="372" t="s">
+      <c r="D58" s="354"/>
+      <c r="E58" s="382"/>
+      <c r="F58" s="255">
+        <v>0</v>
+      </c>
+      <c r="H58" s="45"/>
+    </row>
+    <row r="59" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="373" t="s">
         <v>1837</v>
       </c>
-      <c r="B59" s="373"/>
-      <c r="C59" s="441" t="s">
+      <c r="B59" s="374"/>
+      <c r="C59" s="442" t="s">
         <v>3614</v>
       </c>
-      <c r="D59" s="442"/>
-[...7 lines deleted...]
-      <c r="A60" s="374" t="s">
+      <c r="D59" s="443"/>
+      <c r="E59" s="444"/>
+      <c r="F59" s="255">
+        <v>0</v>
+      </c>
+      <c r="H59" s="45"/>
+    </row>
+    <row r="60" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="375" t="s">
         <v>3615</v>
       </c>
-      <c r="B60" s="375"/>
-      <c r="C60" s="368" t="s">
+      <c r="B60" s="376"/>
+      <c r="C60" s="369" t="s">
         <v>3624</v>
       </c>
-      <c r="D60" s="369"/>
-[...7 lines deleted...]
-      <c r="A61" s="351" t="s">
+      <c r="D60" s="370"/>
+      <c r="E60" s="371"/>
+      <c r="F60" s="255">
+        <v>0</v>
+      </c>
+      <c r="H60" s="45"/>
+    </row>
+    <row r="61" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="352" t="s">
         <v>1838</v>
       </c>
-      <c r="B61" s="371"/>
-      <c r="C61" s="380" t="s">
+      <c r="B61" s="372"/>
+      <c r="C61" s="381" t="s">
         <v>1555</v>
       </c>
-      <c r="D61" s="353"/>
-[...7 lines deleted...]
-      <c r="A62" s="372" t="s">
+      <c r="D61" s="354"/>
+      <c r="E61" s="382"/>
+      <c r="F61" s="255">
+        <v>0</v>
+      </c>
+      <c r="H61" s="45"/>
+    </row>
+    <row r="62" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="373" t="s">
         <v>1839</v>
       </c>
-      <c r="B62" s="373"/>
-      <c r="C62" s="441" t="s">
+      <c r="B62" s="374"/>
+      <c r="C62" s="442" t="s">
         <v>1556</v>
       </c>
-      <c r="D62" s="442"/>
-[...7 lines deleted...]
-      <c r="A63" s="444" t="s">
+      <c r="D62" s="443"/>
+      <c r="E62" s="444"/>
+      <c r="F62" s="255">
+        <v>0</v>
+      </c>
+      <c r="H62" s="45"/>
+    </row>
+    <row r="63" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="445" t="s">
         <v>1460</v>
       </c>
-      <c r="B63" s="445"/>
-      <c r="C63" s="368" t="s">
+      <c r="B63" s="446"/>
+      <c r="C63" s="369" t="s">
         <v>1461</v>
       </c>
-      <c r="D63" s="369"/>
-[...7 lines deleted...]
-      <c r="A64" s="376" t="s">
+      <c r="D63" s="370"/>
+      <c r="E63" s="371"/>
+      <c r="F63" s="255">
+        <v>0</v>
+      </c>
+      <c r="H63" s="45"/>
+    </row>
+    <row r="64" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="377" t="s">
         <v>3570</v>
       </c>
-      <c r="B64" s="377"/>
-      <c r="C64" s="380" t="s">
+      <c r="B64" s="378"/>
+      <c r="C64" s="381" t="s">
         <v>1462</v>
       </c>
-      <c r="D64" s="353"/>
-[...7 lines deleted...]
-      <c r="A65" s="372" t="s">
+      <c r="D64" s="354"/>
+      <c r="E64" s="382"/>
+      <c r="F64" s="255">
+        <v>0</v>
+      </c>
+      <c r="H64" s="45"/>
+    </row>
+    <row r="65" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="373" t="s">
         <v>1840</v>
       </c>
-      <c r="B65" s="373"/>
-      <c r="C65" s="441" t="s">
+      <c r="B65" s="374"/>
+      <c r="C65" s="442" t="s">
         <v>1463</v>
       </c>
-      <c r="D65" s="442"/>
-[...7 lines deleted...]
-      <c r="A66" s="374" t="s">
+      <c r="D65" s="443"/>
+      <c r="E65" s="444"/>
+      <c r="F65" s="255">
+        <v>0</v>
+      </c>
+      <c r="H65" s="45"/>
+    </row>
+    <row r="66" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="375" t="s">
         <v>1841</v>
       </c>
-      <c r="B66" s="375"/>
-      <c r="C66" s="368" t="s">
+      <c r="B66" s="376"/>
+      <c r="C66" s="369" t="s">
         <v>1464</v>
       </c>
-      <c r="D66" s="369"/>
-[...7 lines deleted...]
-      <c r="A67" s="376" t="s">
+      <c r="D66" s="370"/>
+      <c r="E66" s="371"/>
+      <c r="F66" s="255">
+        <v>0</v>
+      </c>
+      <c r="H66" s="45"/>
+    </row>
+    <row r="67" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="377" t="s">
         <v>1842</v>
       </c>
-      <c r="B67" s="377"/>
-      <c r="C67" s="380" t="s">
+      <c r="B67" s="378"/>
+      <c r="C67" s="381" t="s">
         <v>1465</v>
       </c>
-      <c r="D67" s="353"/>
-[...7 lines deleted...]
-      <c r="A68" s="378" t="s">
+      <c r="D67" s="354"/>
+      <c r="E67" s="382"/>
+      <c r="F67" s="255">
+        <v>0</v>
+      </c>
+      <c r="H67" s="45"/>
+    </row>
+    <row r="68" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="379" t="s">
         <v>1843</v>
       </c>
-      <c r="B68" s="379"/>
-      <c r="C68" s="441" t="s">
+      <c r="B68" s="380"/>
+      <c r="C68" s="442" t="s">
         <v>3625</v>
       </c>
-      <c r="D68" s="442"/>
-[...7 lines deleted...]
-      <c r="A69" s="444" t="s">
+      <c r="D68" s="443"/>
+      <c r="E68" s="444"/>
+      <c r="F68" s="255">
+        <v>0</v>
+      </c>
+      <c r="H68" s="45"/>
+    </row>
+    <row r="69" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="445" t="s">
         <v>1844</v>
       </c>
-      <c r="B69" s="445"/>
-      <c r="C69" s="368" t="s">
+      <c r="B69" s="446"/>
+      <c r="C69" s="369" t="s">
         <v>1490</v>
       </c>
-      <c r="D69" s="369"/>
-[...7 lines deleted...]
-      <c r="A70" s="346" t="s">
+      <c r="D69" s="370"/>
+      <c r="E69" s="371"/>
+      <c r="F69" s="255">
+        <v>0</v>
+      </c>
+      <c r="H69" s="45"/>
+    </row>
+    <row r="70" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="347" t="s">
         <v>1649</v>
       </c>
-      <c r="B70" s="347"/>
-[...3 lines deleted...]
-      <c r="F70" s="45">
+      <c r="B70" s="348"/>
+      <c r="C70" s="348"/>
+      <c r="D70" s="348"/>
+      <c r="E70" s="349"/>
+      <c r="F70" s="50">
         <f>SUM(F50:F69)</f>
         <v>0</v>
       </c>
-      <c r="H70" s="40"/>
-[...2 lines deleted...]
-      <c r="A71" s="349" t="s">
+      <c r="H70" s="45"/>
+    </row>
+    <row r="71" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="350" t="s">
         <v>1310</v>
       </c>
-      <c r="B71" s="356"/>
-      <c r="C71" s="357" t="s">
+      <c r="B71" s="357"/>
+      <c r="C71" s="358" t="s">
         <v>1585</v>
       </c>
-      <c r="D71" s="358"/>
-[...5 lines deleted...]
-      <c r="A72" s="367" t="s">
+      <c r="D71" s="359"/>
+      <c r="E71" s="360"/>
+      <c r="F71" s="257"/>
+      <c r="H71" s="45"/>
+    </row>
+    <row r="72" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="368" t="s">
         <v>1845</v>
       </c>
-      <c r="B72" s="342"/>
-      <c r="C72" s="466" t="s">
+      <c r="B72" s="343"/>
+      <c r="C72" s="467" t="s">
         <v>3626</v>
       </c>
-      <c r="D72" s="467"/>
-[...7 lines deleted...]
-      <c r="A73" s="367" t="s">
+      <c r="D72" s="468"/>
+      <c r="E72" s="469"/>
+      <c r="F72" s="240">
+        <v>0</v>
+      </c>
+      <c r="H72" s="45"/>
+    </row>
+    <row r="73" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="368" t="s">
         <v>1516</v>
       </c>
-      <c r="B73" s="465"/>
-      <c r="C73" s="466" t="s">
+      <c r="B73" s="466"/>
+      <c r="C73" s="467" t="s">
         <v>2575</v>
       </c>
-      <c r="D73" s="467"/>
-[...7 lines deleted...]
-      <c r="A74" s="365" t="s">
+      <c r="D73" s="468"/>
+      <c r="E73" s="469"/>
+      <c r="F73" s="62">
+        <v>0</v>
+      </c>
+      <c r="H73" s="45"/>
+    </row>
+    <row r="74" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="366" t="s">
         <v>1557</v>
       </c>
-      <c r="B74" s="464"/>
-      <c r="C74" s="469" t="s">
+      <c r="B74" s="465"/>
+      <c r="C74" s="470" t="s">
         <v>2576</v>
       </c>
-      <c r="D74" s="470"/>
-[...4 lines deleted...]
-      <c r="H74" s="40"/>
+      <c r="D74" s="471"/>
+      <c r="E74" s="472"/>
+      <c r="F74" s="62">
+        <v>0</v>
+      </c>
+      <c r="H74" s="45"/>
       <c r="M74"/>
       <c r="N74"/>
     </row>
-    <row r="75" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="367" t="s">
+    <row r="75" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="368" t="s">
         <v>1846</v>
       </c>
-      <c r="B75" s="342"/>
-      <c r="C75" s="461" t="s">
+      <c r="B75" s="343"/>
+      <c r="C75" s="462" t="s">
         <v>2577</v>
       </c>
-      <c r="D75" s="462"/>
-[...7 lines deleted...]
-      <c r="A76" s="365" t="s">
+      <c r="D75" s="463"/>
+      <c r="E75" s="464"/>
+      <c r="F75" s="62">
+        <v>0</v>
+      </c>
+      <c r="H75" s="45"/>
+    </row>
+    <row r="76" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="366" t="s">
         <v>1847</v>
       </c>
-      <c r="B76" s="366"/>
-      <c r="C76" s="472" t="s">
+      <c r="B76" s="367"/>
+      <c r="C76" s="473" t="s">
         <v>1560</v>
       </c>
-      <c r="D76" s="470"/>
-[...7 lines deleted...]
-      <c r="A77" s="367" t="s">
+      <c r="D76" s="471"/>
+      <c r="E76" s="472"/>
+      <c r="F76" s="62">
+        <v>0</v>
+      </c>
+      <c r="H76" s="45"/>
+    </row>
+    <row r="77" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="368" t="s">
         <v>1559</v>
       </c>
-      <c r="B77" s="342"/>
-      <c r="C77" s="461" t="s">
+      <c r="B77" s="343"/>
+      <c r="C77" s="462" t="s">
         <v>3627</v>
       </c>
-      <c r="D77" s="462"/>
-[...7 lines deleted...]
-      <c r="A78" s="367" t="s">
+      <c r="D77" s="463"/>
+      <c r="E77" s="464"/>
+      <c r="F77" s="62">
+        <v>0</v>
+      </c>
+      <c r="H77" s="45"/>
+    </row>
+    <row r="78" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="368" t="s">
         <v>1558</v>
       </c>
-      <c r="B78" s="342"/>
-      <c r="C78" s="461" t="s">
+      <c r="B78" s="343"/>
+      <c r="C78" s="462" t="s">
         <v>3628</v>
       </c>
-      <c r="D78" s="462"/>
-[...7 lines deleted...]
-      <c r="A79" s="346" t="s">
+      <c r="D78" s="463"/>
+      <c r="E78" s="464"/>
+      <c r="F78" s="62">
+        <v>0</v>
+      </c>
+      <c r="H78" s="45"/>
+    </row>
+    <row r="79" spans="1:14" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="347" t="s">
         <v>1650</v>
       </c>
-      <c r="B79" s="347"/>
-[...3 lines deleted...]
-      <c r="F79" s="240">
+      <c r="B79" s="348"/>
+      <c r="C79" s="348"/>
+      <c r="D79" s="348"/>
+      <c r="E79" s="349"/>
+      <c r="F79" s="245">
         <f>SUM(F72:F78)</f>
         <v>0</v>
       </c>
-      <c r="H79" s="40"/>
-[...2 lines deleted...]
-      <c r="A80" s="361" t="s">
+      <c r="H79" s="45"/>
+    </row>
+    <row r="80" spans="1:14" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="362" t="s">
         <v>1651</v>
       </c>
-      <c r="B80" s="362"/>
-[...3 lines deleted...]
-      <c r="F80" s="45">
+      <c r="B80" s="363"/>
+      <c r="C80" s="363"/>
+      <c r="D80" s="364"/>
+      <c r="E80" s="365"/>
+      <c r="F80" s="50">
         <f>F38+F48+F70+F79</f>
         <v>0</v>
       </c>
-      <c r="H80" s="40"/>
-[...2 lines deleted...]
-      <c r="A81" s="360" t="s">
+      <c r="H80" s="45"/>
+    </row>
+    <row r="81" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="361" t="s">
         <v>3594</v>
       </c>
-      <c r="B81" s="360"/>
-[...16 lines deleted...]
-      <c r="J97" s="335" t="s">
+      <c r="B81" s="361"/>
+      <c r="C81" s="361"/>
+      <c r="D81" s="361"/>
+      <c r="E81" s="361"/>
+      <c r="F81" s="361"/>
+      <c r="G81" s="42"/>
+      <c r="H81" s="45"/>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A82" s="66"/>
+      <c r="B82" s="66"/>
+      <c r="C82" s="66"/>
+      <c r="D82" s="66"/>
+      <c r="E82" s="66"/>
+      <c r="F82" s="102"/>
+    </row>
+    <row r="97" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J97" s="7" t="s">
         <v>1313</v>
       </c>
-      <c r="K97" s="337" t="s">
+      <c r="K97" s="274" t="s">
         <v>1336</v>
       </c>
-      <c r="M97" s="21" t="s">
+      <c r="M97" s="23" t="s">
         <v>1354</v>
       </c>
-      <c r="N97" s="21" t="s">
+      <c r="N97" s="23" t="s">
         <v>1352</v>
       </c>
     </row>
-    <row r="98" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J98" s="338" t="s">
+    <row r="98" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J98" s="6" t="s">
         <v>1339</v>
       </c>
-      <c r="K98" s="338" t="s">
+      <c r="K98" s="6" t="s">
         <v>1309</v>
       </c>
-      <c r="M98" s="21" t="s">
+      <c r="M98" s="23" t="s">
         <v>1354</v>
       </c>
-      <c r="N98" s="21" t="s">
+      <c r="N98" s="23" t="s">
         <v>1352</v>
       </c>
     </row>
-    <row r="99" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J99" s="321" t="s">
+    <row r="99" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J99" s="30" t="s">
         <v>745</v>
       </c>
-      <c r="K99" s="322" t="s">
+      <c r="K99" s="31" t="s">
         <v>1358</v>
       </c>
       <c r="L99">
         <v>1</v>
       </c>
-      <c r="M99" s="21" t="s">
+      <c r="M99" s="23" t="s">
         <v>1346</v>
       </c>
-      <c r="N99" s="28" t="s">
+      <c r="N99" s="33" t="s">
         <v>1773</v>
       </c>
       <c r="O99">
         <v>12</v>
       </c>
       <c r="P99" t="s">
         <v>1353</v>
       </c>
-      <c r="Q99" s="286"/>
-[...2 lines deleted...]
-      <c r="J100" s="321" t="s">
+      <c r="Q99" s="293"/>
+    </row>
+    <row r="100" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J100" s="30" t="s">
         <v>746</v>
       </c>
-      <c r="K100" s="322" t="s">
+      <c r="K100" s="31" t="s">
         <v>1359</v>
       </c>
       <c r="L100">
         <v>2</v>
       </c>
-      <c r="M100" s="21" t="s">
+      <c r="M100" s="23" t="s">
         <v>1347</v>
       </c>
-      <c r="N100" s="28" t="s">
+      <c r="N100" s="33" t="s">
         <v>1774</v>
       </c>
       <c r="O100">
         <v>18</v>
       </c>
       <c r="P100" t="s">
         <v>744</v>
       </c>
-      <c r="Q100" s="286"/>
-[...2 lines deleted...]
-      <c r="J101" s="321" t="s">
+      <c r="Q100" s="293"/>
+    </row>
+    <row r="101" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J101" s="30" t="s">
         <v>747</v>
       </c>
-      <c r="K101" s="322" t="s">
+      <c r="K101" s="31" t="s">
         <v>1360</v>
       </c>
       <c r="L101">
         <v>3</v>
       </c>
-      <c r="M101" s="21" t="s">
+      <c r="M101" s="23" t="s">
         <v>1348</v>
       </c>
-      <c r="N101" s="28" t="s">
+      <c r="N101" s="33" t="s">
         <v>1775</v>
       </c>
       <c r="O101">
         <v>17</v>
       </c>
-      <c r="Q101" s="286"/>
-[...2 lines deleted...]
-      <c r="J102" s="321" t="s">
+      <c r="Q101" s="293"/>
+    </row>
+    <row r="102" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J102" s="30" t="s">
         <v>748</v>
       </c>
-      <c r="K102" s="322" t="s">
+      <c r="K102" s="31" t="s">
         <v>1361</v>
       </c>
       <c r="L102">
         <v>4</v>
       </c>
-      <c r="M102" s="21" t="s">
+      <c r="M102" s="23" t="s">
         <v>1349</v>
       </c>
-      <c r="N102" s="28" t="s">
+      <c r="N102" s="33" t="s">
         <v>3600</v>
       </c>
       <c r="O102">
         <v>16</v>
       </c>
-      <c r="Q102" s="286"/>
-[...2 lines deleted...]
-      <c r="J103" s="321" t="s">
+      <c r="Q102" s="293"/>
+    </row>
+    <row r="103" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J103" s="30" t="s">
         <v>749</v>
       </c>
-      <c r="K103" s="322" t="s">
+      <c r="K103" s="31" t="s">
         <v>1362</v>
       </c>
       <c r="L103">
         <v>5</v>
       </c>
-      <c r="M103" s="21" t="s">
+      <c r="M103" s="23" t="s">
         <v>1350</v>
       </c>
-      <c r="N103" s="28" t="s">
+      <c r="N103" s="33" t="s">
         <v>3601</v>
       </c>
       <c r="O103">
         <v>15</v>
       </c>
     </row>
-    <row r="104" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J104" s="321" t="s">
+    <row r="104" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J104" s="30" t="s">
         <v>750</v>
       </c>
-      <c r="K104" s="322" t="s">
+      <c r="K104" s="31" t="s">
         <v>1363</v>
       </c>
       <c r="L104">
         <v>6</v>
       </c>
-      <c r="M104" s="21" t="s">
+      <c r="M104" s="23" t="s">
         <v>1351</v>
       </c>
-      <c r="N104" s="28" t="s">
+      <c r="N104" s="33" t="s">
         <v>3602</v>
       </c>
       <c r="O104">
         <v>14</v>
       </c>
     </row>
-    <row r="105" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J105" s="321" t="s">
+    <row r="105" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J105" s="30" t="s">
         <v>1364</v>
       </c>
-      <c r="K105" s="322" t="s">
+      <c r="K105" s="31" t="s">
         <v>1365</v>
       </c>
       <c r="L105">
         <v>7</v>
       </c>
-      <c r="M105" s="21" t="s">
+      <c r="M105" s="23" t="s">
         <v>1340</v>
       </c>
-      <c r="N105" s="28" t="s">
+      <c r="N105" s="33" t="s">
         <v>3603</v>
       </c>
       <c r="O105">
         <v>13</v>
       </c>
     </row>
-    <row r="106" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J106" s="321" t="s">
+    <row r="106" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J106" s="30" t="s">
         <v>1366</v>
       </c>
-      <c r="K106" s="322" t="s">
+      <c r="K106" s="31" t="s">
         <v>1367</v>
       </c>
       <c r="L106">
         <v>8</v>
       </c>
-      <c r="M106" s="21" t="s">
+      <c r="M106" s="23" t="s">
         <v>1341</v>
+      </c>
+      <c r="N106" s="33" t="s">
+        <v>3641</v>
       </c>
       <c r="O106">
         <v>11</v>
       </c>
     </row>
-    <row r="107" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J107" s="321" t="s">
+    <row r="107" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J107" s="30" t="s">
         <v>751</v>
       </c>
-      <c r="K107" s="322" t="s">
+      <c r="K107" s="31" t="s">
         <v>1368</v>
       </c>
       <c r="L107">
         <v>9</v>
       </c>
-      <c r="M107" s="21" t="s">
+      <c r="M107" s="23" t="s">
         <v>1342</v>
+      </c>
+      <c r="N107" s="33" t="s">
+        <v>3642</v>
       </c>
       <c r="O107">
         <v>10</v>
       </c>
     </row>
-    <row r="108" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J108" s="321" t="s">
+    <row r="108" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J108" s="30" t="s">
         <v>1369</v>
       </c>
-      <c r="K108" s="322" t="s">
+      <c r="K108" s="31" t="s">
         <v>1370</v>
       </c>
       <c r="L108">
         <v>10</v>
       </c>
-      <c r="M108" s="21" t="s">
+      <c r="M108" s="23" t="s">
         <v>1343</v>
+      </c>
+      <c r="N108" s="33" t="s">
+        <v>3643</v>
       </c>
       <c r="O108">
         <v>9</v>
       </c>
     </row>
-    <row r="109" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J109" s="321" t="s">
+    <row r="109" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J109" s="30" t="s">
         <v>752</v>
       </c>
-      <c r="K109" s="322" t="s">
+      <c r="K109" s="31" t="s">
         <v>1371</v>
       </c>
       <c r="L109">
         <v>11</v>
       </c>
-      <c r="M109" s="21" t="s">
+      <c r="M109" s="23" t="s">
         <v>1344</v>
+      </c>
+      <c r="N109" s="33" t="s">
+        <v>3644</v>
       </c>
       <c r="O109">
         <v>8</v>
       </c>
     </row>
-    <row r="110" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J110" s="321" t="s">
+    <row r="110" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J110" s="30" t="s">
         <v>753</v>
       </c>
-      <c r="K110" s="322" t="s">
+      <c r="K110" s="31" t="s">
         <v>1372</v>
       </c>
       <c r="L110">
         <v>12</v>
       </c>
-      <c r="M110" s="21" t="s">
+      <c r="M110" s="23" t="s">
         <v>1345</v>
+      </c>
+      <c r="N110" s="33" t="s">
+        <v>3645</v>
       </c>
       <c r="O110">
         <v>7</v>
       </c>
     </row>
-    <row r="111" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J111" s="321" t="s">
+    <row r="111" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J111" s="30" t="s">
         <v>754</v>
       </c>
-      <c r="K111" s="322" t="s">
+      <c r="K111" s="31" t="s">
         <v>1373</v>
       </c>
       <c r="O111">
         <v>6</v>
       </c>
     </row>
-    <row r="112" spans="10:17" x14ac:dyDescent="0.2">
-      <c r="J112" s="321" t="s">
+    <row r="112" spans="10:17" x14ac:dyDescent="0.35">
+      <c r="J112" s="30" t="s">
         <v>755</v>
       </c>
-      <c r="K112" s="322" t="s">
+      <c r="K112" s="31" t="s">
         <v>1374</v>
       </c>
-      <c r="M112" s="24" t="s">
+      <c r="M112" s="26" t="s">
         <v>1337</v>
       </c>
-      <c r="N112" s="25" t="str">
+      <c r="N112" s="27" t="str">
         <f>VLOOKUP(F15,M98:N110,2,FALSE)</f>
         <v>YEAR</v>
       </c>
       <c r="O112">
         <v>5</v>
       </c>
     </row>
-    <row r="113" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J113" s="321" t="s">
+    <row r="113" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J113" s="30" t="s">
         <v>1375</v>
       </c>
-      <c r="K113" s="322" t="s">
+      <c r="K113" s="31" t="s">
         <v>1376</v>
       </c>
       <c r="O113">
         <v>4</v>
       </c>
     </row>
-    <row r="114" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J114" s="321" t="s">
+    <row r="114" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J114" s="30" t="s">
         <v>1377</v>
       </c>
-      <c r="K114" s="322" t="s">
+      <c r="K114" s="31" t="s">
         <v>1378</v>
       </c>
       <c r="O114">
         <v>3</v>
       </c>
     </row>
-    <row r="115" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J115" s="321" t="s">
+    <row r="115" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J115" s="30" t="s">
         <v>756</v>
       </c>
-      <c r="K115" s="322" t="s">
+      <c r="K115" s="31" t="s">
         <v>1379</v>
       </c>
       <c r="O115">
         <v>2</v>
       </c>
     </row>
-    <row r="116" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J116" s="321" t="s">
+    <row r="116" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J116" s="30" t="s">
         <v>757</v>
       </c>
-      <c r="K116" s="322" t="s">
+      <c r="K116" s="31" t="s">
         <v>1380</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
     </row>
-    <row r="117" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J117" s="321" t="s">
+    <row r="117" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J117" s="30" t="s">
         <v>758</v>
       </c>
-      <c r="K117" s="322" t="s">
+      <c r="K117" s="31" t="s">
         <v>1381</v>
       </c>
     </row>
-    <row r="118" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J118" s="321" t="s">
+    <row r="118" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J118" s="30" t="s">
         <v>759</v>
       </c>
-      <c r="K118" s="322" t="s">
+      <c r="K118" s="31" t="s">
         <v>1382</v>
       </c>
       <c r="L118" s="2"/>
-      <c r="M118" s="22"/>
-      <c r="N118" s="22"/>
+      <c r="M118" s="24"/>
+      <c r="N118" s="24"/>
       <c r="O118" s="2"/>
       <c r="P118" s="2"/>
     </row>
-    <row r="119" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J119" s="321" t="s">
+    <row r="119" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J119" s="30" t="s">
         <v>1383</v>
       </c>
-      <c r="K119" s="322" t="s">
+      <c r="K119" s="31" t="s">
         <v>1384</v>
       </c>
       <c r="L119" s="2"/>
-      <c r="M119" s="22"/>
-      <c r="N119" s="22"/>
+      <c r="M119" s="24"/>
+      <c r="N119" s="24"/>
       <c r="O119" s="2"/>
       <c r="P119" s="2"/>
     </row>
-    <row r="120" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J120" s="321" t="s">
+    <row r="120" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J120" s="30" t="s">
         <v>760</v>
       </c>
-      <c r="K120" s="322" t="s">
+      <c r="K120" s="31" t="s">
         <v>1385</v>
       </c>
       <c r="L120" s="2"/>
-      <c r="M120" s="22"/>
-      <c r="N120" s="22"/>
+      <c r="M120" s="24"/>
+      <c r="N120" s="24"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
     </row>
-    <row r="121" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J121" s="321" t="s">
+    <row r="121" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J121" s="30" t="s">
         <v>1386</v>
       </c>
-      <c r="K121" s="322" t="s">
+      <c r="K121" s="31" t="s">
         <v>1387</v>
       </c>
     </row>
-    <row r="122" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J122" s="321" t="s">
+    <row r="122" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J122" s="30" t="s">
         <v>1388</v>
       </c>
-      <c r="K122" s="322" t="s">
+      <c r="K122" s="31" t="s">
         <v>1389</v>
       </c>
     </row>
-    <row r="123" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J123" s="321" t="s">
+    <row r="123" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J123" s="30" t="s">
         <v>761</v>
       </c>
-      <c r="K123" s="322" t="s">
+      <c r="K123" s="31" t="s">
         <v>1390</v>
       </c>
     </row>
-    <row r="124" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J124" s="321" t="s">
+    <row r="124" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J124" s="30" t="s">
         <v>762</v>
       </c>
-      <c r="K124" s="322" t="s">
+      <c r="K124" s="31" t="s">
         <v>1391</v>
       </c>
     </row>
-    <row r="125" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J125" s="321" t="s">
+    <row r="125" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J125" s="30" t="s">
         <v>763</v>
       </c>
-      <c r="K125" s="322" t="s">
+      <c r="K125" s="31" t="s">
         <v>1392</v>
       </c>
     </row>
-    <row r="126" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J126" s="321" t="s">
+    <row r="126" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J126" s="30" t="s">
         <v>1393</v>
       </c>
-      <c r="K126" s="322" t="s">
+      <c r="K126" s="31" t="s">
         <v>1394</v>
       </c>
     </row>
-    <row r="127" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J127" s="321" t="s">
+    <row r="127" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J127" s="30" t="s">
         <v>764</v>
       </c>
-      <c r="K127" s="322" t="s">
+      <c r="K127" s="31" t="s">
         <v>1395</v>
       </c>
     </row>
-    <row r="128" spans="10:16" x14ac:dyDescent="0.2">
-      <c r="J128" s="321" t="s">
+    <row r="128" spans="10:16" x14ac:dyDescent="0.35">
+      <c r="J128" s="30" t="s">
         <v>765</v>
       </c>
-      <c r="K128" s="322" t="s">
+      <c r="K128" s="31" t="s">
         <v>1396</v>
       </c>
     </row>
-    <row r="129" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J129" s="321" t="s">
+    <row r="129" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J129" s="30" t="s">
         <v>766</v>
       </c>
-      <c r="K129" s="322" t="s">
+      <c r="K129" s="31" t="s">
         <v>1397</v>
       </c>
     </row>
-    <row r="130" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J130" s="321" t="s">
+    <row r="130" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J130" s="30" t="s">
         <v>767</v>
       </c>
-      <c r="K130" s="322" t="s">
+      <c r="K130" s="31" t="s">
         <v>1398</v>
       </c>
     </row>
-    <row r="131" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J131" s="321" t="s">
+    <row r="131" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J131" s="30" t="s">
         <v>1399</v>
       </c>
-      <c r="K131" s="322" t="s">
+      <c r="K131" s="31" t="s">
         <v>1400</v>
       </c>
     </row>
-    <row r="132" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J132" s="321" t="s">
+    <row r="132" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J132" s="30" t="s">
         <v>768</v>
       </c>
-      <c r="K132" s="322" t="s">
+      <c r="K132" s="31" t="s">
         <v>1401</v>
       </c>
     </row>
-    <row r="133" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J133" s="321" t="s">
+    <row r="133" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J133" s="30" t="s">
         <v>1402</v>
       </c>
-      <c r="K133" s="322" t="s">
+      <c r="K133" s="31" t="s">
         <v>1403</v>
       </c>
     </row>
-    <row r="134" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J134" s="321" t="s">
+    <row r="134" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J134" s="30" t="s">
         <v>769</v>
       </c>
-      <c r="K134" s="322" t="s">
+      <c r="K134" s="31" t="s">
         <v>1404</v>
       </c>
     </row>
-    <row r="135" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J135" s="321" t="s">
+    <row r="135" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J135" s="30" t="s">
         <v>770</v>
       </c>
-      <c r="K135" s="322" t="s">
+      <c r="K135" s="31" t="s">
         <v>1405</v>
       </c>
     </row>
-    <row r="136" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J136" s="321" t="s">
+    <row r="136" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J136" s="30" t="s">
         <v>771</v>
       </c>
-      <c r="K136" s="322" t="s">
+      <c r="K136" s="31" t="s">
         <v>1406</v>
       </c>
     </row>
-    <row r="137" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J137" s="321" t="s">
+    <row r="137" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J137" s="30" t="s">
         <v>772</v>
       </c>
-      <c r="K137" s="322" t="s">
+      <c r="K137" s="31" t="s">
         <v>1407</v>
       </c>
     </row>
-    <row r="138" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J138" s="321" t="s">
+    <row r="138" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J138" s="30" t="s">
         <v>773</v>
       </c>
-      <c r="K138" s="322" t="s">
+      <c r="K138" s="31" t="s">
         <v>1408</v>
       </c>
     </row>
-    <row r="139" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J139" s="321" t="s">
+    <row r="139" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J139" s="30" t="s">
         <v>774</v>
       </c>
-      <c r="K139" s="322" t="s">
+      <c r="K139" s="31" t="s">
         <v>1409</v>
       </c>
     </row>
-    <row r="140" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J140" s="321" t="s">
+    <row r="140" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J140" s="30" t="s">
         <v>775</v>
       </c>
-      <c r="K140" s="322" t="s">
+      <c r="K140" s="31" t="s">
         <v>1410</v>
       </c>
     </row>
-    <row r="141" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J141" s="321" t="s">
+    <row r="141" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J141" s="30" t="s">
         <v>776</v>
       </c>
-      <c r="K141" s="322" t="s">
+      <c r="K141" s="31" t="s">
         <v>1411</v>
       </c>
     </row>
-    <row r="142" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J142" s="321" t="s">
+    <row r="142" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J142" s="30" t="s">
         <v>777</v>
       </c>
-      <c r="K142" s="322" t="s">
+      <c r="K142" s="31" t="s">
         <v>1412</v>
       </c>
     </row>
-    <row r="143" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J143" s="321" t="s">
+    <row r="143" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J143" s="30" t="s">
         <v>778</v>
       </c>
-      <c r="K143" s="322" t="s">
+      <c r="K143" s="31" t="s">
         <v>1413</v>
       </c>
     </row>
-    <row r="144" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J144" s="321" t="s">
+    <row r="144" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J144" s="30" t="s">
         <v>779</v>
       </c>
-      <c r="K144" s="322" t="s">
+      <c r="K144" s="31" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="145" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J145" s="321" t="s">
+    <row r="145" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J145" s="30" t="s">
         <v>780</v>
       </c>
-      <c r="K145" s="322" t="s">
+      <c r="K145" s="31" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="146" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J146" s="321" t="s">
+    <row r="146" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J146" s="30" t="s">
         <v>781</v>
       </c>
-      <c r="K146" s="322" t="s">
+      <c r="K146" s="31" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="147" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J147" s="321" t="s">
+    <row r="147" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J147" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="K147" s="322" t="s">
+      <c r="K147" s="31" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="148" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J148" s="321" t="s">
+    <row r="148" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J148" s="30" t="s">
         <v>782</v>
       </c>
-      <c r="K148" s="322" t="s">
+      <c r="K148" s="31" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="149" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J149" s="321" t="s">
+    <row r="149" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J149" s="30" t="s">
         <v>783</v>
       </c>
-      <c r="K149" s="322" t="s">
+      <c r="K149" s="31" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="150" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J150" s="321" t="s">
+    <row r="150" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J150" s="30" t="s">
         <v>784</v>
       </c>
-      <c r="K150" s="322" t="s">
+      <c r="K150" s="31" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="151" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J151" s="321" t="s">
+    <row r="151" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J151" s="30" t="s">
         <v>785</v>
       </c>
-      <c r="K151" s="322" t="s">
+      <c r="K151" s="31" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="152" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J152" s="321" t="s">
+    <row r="152" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J152" s="30" t="s">
         <v>786</v>
       </c>
-      <c r="K152" s="322" t="s">
+      <c r="K152" s="31" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="153" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J153" s="321" t="s">
+    <row r="153" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J153" s="30" t="s">
         <v>787</v>
       </c>
-      <c r="K153" s="322" t="s">
+      <c r="K153" s="31" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="154" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J154" s="321" t="s">
+    <row r="154" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J154" s="30" t="s">
         <v>788</v>
       </c>
-      <c r="K154" s="322" t="s">
+      <c r="K154" s="31" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="155" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J155" s="321" t="s">
+    <row r="155" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J155" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="K155" s="322" t="s">
+      <c r="K155" s="31" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="156" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J156" s="321" t="s">
+    <row r="156" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J156" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="K156" s="322" t="s">
+      <c r="K156" s="31" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="157" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J157" s="321" t="s">
+    <row r="157" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J157" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="K157" s="322" t="s">
+      <c r="K157" s="31" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="158" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J158" s="321" t="s">
+    <row r="158" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J158" s="30" t="s">
         <v>789</v>
       </c>
-      <c r="K158" s="322" t="s">
+      <c r="K158" s="31" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="159" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J159" s="321" t="s">
+    <row r="159" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J159" s="30" t="s">
         <v>790</v>
       </c>
-      <c r="K159" s="322" t="s">
+      <c r="K159" s="31" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="160" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J160" s="321" t="s">
+    <row r="160" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J160" s="30" t="s">
         <v>791</v>
       </c>
-      <c r="K160" s="322" t="s">
+      <c r="K160" s="31" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="161" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J161" s="321" t="s">
+    <row r="161" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J161" s="30" t="s">
         <v>792</v>
       </c>
-      <c r="K161" s="322" t="s">
+      <c r="K161" s="31" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="162" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J162" s="321" t="s">
+    <row r="162" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J162" s="30" t="s">
         <v>793</v>
       </c>
-      <c r="K162" s="322" t="s">
+      <c r="K162" s="31" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="163" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J163" s="321" t="s">
+    <row r="163" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J163" s="30" t="s">
         <v>794</v>
       </c>
-      <c r="K163" s="322" t="s">
+      <c r="K163" s="31" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="164" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J164" s="321" t="s">
+    <row r="164" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J164" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="K164" s="322" t="s">
+      <c r="K164" s="31" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="165" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J165" s="321" t="s">
+    <row r="165" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J165" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="K165" s="322" t="s">
+      <c r="K165" s="31" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="166" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J166" s="321" t="s">
+    <row r="166" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J166" s="30" t="s">
         <v>795</v>
       </c>
-      <c r="K166" s="322" t="s">
+      <c r="K166" s="31" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="167" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J167" s="321" t="s">
+    <row r="167" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J167" s="30" t="s">
         <v>796</v>
       </c>
-      <c r="K167" s="322" t="s">
+      <c r="K167" s="31" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="168" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J168" s="321" t="s">
+    <row r="168" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J168" s="30" t="s">
         <v>797</v>
       </c>
-      <c r="K168" s="322" t="s">
+      <c r="K168" s="31" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="169" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J169" s="321" t="s">
+    <row r="169" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J169" s="30" t="s">
         <v>798</v>
       </c>
-      <c r="K169" s="322" t="s">
+      <c r="K169" s="31" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="170" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J170" s="321" t="s">
+    <row r="170" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J170" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="K170" s="322" t="s">
+      <c r="K170" s="31" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="171" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J171" s="321" t="s">
+    <row r="171" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J171" s="30" t="s">
         <v>799</v>
       </c>
-      <c r="K171" s="322" t="s">
+      <c r="K171" s="31" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="172" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J172" s="321" t="s">
+    <row r="172" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J172" s="30" t="s">
         <v>800</v>
       </c>
-      <c r="K172" s="322" t="s">
+      <c r="K172" s="31" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="173" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J173" s="321" t="s">
+    <row r="173" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J173" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="K173" s="322" t="s">
+      <c r="K173" s="31" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="174" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J174" s="321" t="s">
+    <row r="174" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J174" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="K174" s="322" t="s">
+      <c r="K174" s="31" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="175" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J175" s="321" t="s">
+    <row r="175" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J175" s="30" t="s">
         <v>801</v>
       </c>
-      <c r="K175" s="322" t="s">
+      <c r="K175" s="31" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="176" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J176" s="321" t="s">
+    <row r="176" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J176" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="K176" s="322" t="s">
+      <c r="K176" s="31" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="177" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J177" s="321" t="s">
+    <row r="177" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J177" s="30" t="s">
         <v>802</v>
       </c>
-      <c r="K177" s="322" t="s">
+      <c r="K177" s="31" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="178" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J178" s="339" t="s">
+    <row r="178" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J178" s="32" t="s">
         <v>1415</v>
       </c>
-      <c r="K178" s="269">
+      <c r="K178" s="275">
         <v>2044011</v>
       </c>
     </row>
-    <row r="179" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J179" s="321" t="s">
+    <row r="179" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J179" s="30" t="s">
         <v>803</v>
       </c>
-      <c r="K179" s="322" t="s">
+      <c r="K179" s="31" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="180" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J180" s="321" t="s">
+    <row r="180" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J180" s="30" t="s">
         <v>804</v>
       </c>
-      <c r="K180" s="322" t="s">
+      <c r="K180" s="31" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="181" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J181" s="321" t="s">
+    <row r="181" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J181" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="K181" s="322" t="s">
+      <c r="K181" s="31" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="182" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J182" s="321" t="s">
+    <row r="182" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J182" s="30" t="s">
         <v>805</v>
       </c>
-      <c r="K182" s="322" t="s">
+      <c r="K182" s="31" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="183" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J183" s="321" t="s">
+    <row r="183" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J183" s="30" t="s">
         <v>806</v>
       </c>
-      <c r="K183" s="322" t="s">
+      <c r="K183" s="31" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="184" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J184" s="321" t="s">
+    <row r="184" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J184" s="30" t="s">
         <v>807</v>
       </c>
-      <c r="K184" s="322" t="s">
+      <c r="K184" s="31" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="185" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J185" s="321" t="s">
+    <row r="185" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J185" s="30" t="s">
         <v>808</v>
       </c>
-      <c r="K185" s="322" t="s">
+      <c r="K185" s="31" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="186" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J186" s="321" t="s">
+    <row r="186" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J186" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="K186" s="322" t="s">
+      <c r="K186" s="31" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="187" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J187" s="321" t="s">
+    <row r="187" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J187" s="30" t="s">
         <v>809</v>
       </c>
-      <c r="K187" s="322" t="s">
+      <c r="K187" s="31" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="188" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J188" s="321" t="s">
+    <row r="188" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J188" s="30" t="s">
         <v>810</v>
       </c>
-      <c r="K188" s="322" t="s">
+      <c r="K188" s="31" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="189" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J189" s="321" t="s">
+    <row r="189" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J189" s="30" t="s">
         <v>811</v>
       </c>
-      <c r="K189" s="322" t="s">
+      <c r="K189" s="31" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="190" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J190" s="321" t="s">
+    <row r="190" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J190" s="30" t="s">
         <v>812</v>
       </c>
-      <c r="K190" s="322" t="s">
+      <c r="K190" s="31" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="191" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J191" s="321" t="s">
+    <row r="191" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J191" s="30" t="s">
         <v>813</v>
       </c>
-      <c r="K191" s="322" t="s">
+      <c r="K191" s="31" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="192" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J192" s="321" t="s">
+    <row r="192" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J192" s="30" t="s">
         <v>814</v>
       </c>
-      <c r="K192" s="322" t="s">
+      <c r="K192" s="31" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="193" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J193" s="321" t="s">
+    <row r="193" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J193" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="K193" s="322" t="s">
+      <c r="K193" s="31" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="194" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J194" s="321" t="s">
+    <row r="194" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J194" s="30" t="s">
         <v>815</v>
       </c>
-      <c r="K194" s="322" t="s">
+      <c r="K194" s="31" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="195" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J195" s="321" t="s">
+    <row r="195" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J195" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="K195" s="322" t="s">
+      <c r="K195" s="31" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="196" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J196" s="321" t="s">
+    <row r="196" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J196" s="30" t="s">
         <v>816</v>
       </c>
-      <c r="K196" s="322" t="s">
+      <c r="K196" s="31" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="197" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J197" s="321" t="s">
+    <row r="197" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J197" s="30" t="s">
         <v>817</v>
       </c>
-      <c r="K197" s="322" t="s">
+      <c r="K197" s="31" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="198" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J198" s="321" t="s">
+    <row r="198" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J198" s="30" t="s">
         <v>818</v>
       </c>
-      <c r="K198" s="322" t="s">
+      <c r="K198" s="31" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="199" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J199" s="321" t="s">
+    <row r="199" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J199" s="30" t="s">
         <v>69</v>
       </c>
-      <c r="K199" s="322" t="s">
+      <c r="K199" s="31" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="200" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J200" s="321" t="s">
+    <row r="200" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J200" s="30" t="s">
         <v>819</v>
       </c>
-      <c r="K200" s="322" t="s">
+      <c r="K200" s="31" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="201" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J201" s="321" t="s">
+    <row r="201" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J201" s="30" t="s">
         <v>820</v>
       </c>
-      <c r="K201" s="322" t="s">
+      <c r="K201" s="31" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="202" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J202" s="321" t="s">
+    <row r="202" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J202" s="30" t="s">
         <v>821</v>
       </c>
-      <c r="K202" s="322" t="s">
+      <c r="K202" s="31" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="203" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J203" s="321" t="s">
+    <row r="203" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J203" s="30" t="s">
         <v>822</v>
       </c>
-      <c r="K203" s="322" t="s">
+      <c r="K203" s="31" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="204" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J204" s="321" t="s">
+    <row r="204" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J204" s="30" t="s">
         <v>823</v>
       </c>
-      <c r="K204" s="322" t="s">
+      <c r="K204" s="31" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="205" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J205" s="321" t="s">
+    <row r="205" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J205" s="30" t="s">
         <v>76</v>
       </c>
-      <c r="K205" s="322" t="s">
+      <c r="K205" s="31" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="206" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J206" s="321" t="s">
+    <row r="206" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J206" s="30" t="s">
         <v>824</v>
       </c>
-      <c r="K206" s="322" t="s">
+      <c r="K206" s="31" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="207" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J207" s="321" t="s">
+    <row r="207" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J207" s="30" t="s">
         <v>825</v>
       </c>
-      <c r="K207" s="322" t="s">
+      <c r="K207" s="31" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="208" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J208" s="321" t="s">
+    <row r="208" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J208" s="30" t="s">
         <v>826</v>
       </c>
-      <c r="K208" s="322" t="s">
+      <c r="K208" s="31" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="209" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J209" s="321" t="s">
+    <row r="209" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J209" s="30" t="s">
         <v>827</v>
       </c>
-      <c r="K209" s="322" t="s">
+      <c r="K209" s="31" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="210" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J210" s="321" t="s">
+    <row r="210" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J210" s="30" t="s">
         <v>828</v>
       </c>
-      <c r="K210" s="322" t="s">
+      <c r="K210" s="31" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="211" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J211" s="321" t="s">
+    <row r="211" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J211" s="30" t="s">
         <v>829</v>
       </c>
-      <c r="K211" s="322" t="s">
+      <c r="K211" s="31" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="212" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J212" s="321" t="s">
+    <row r="212" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J212" s="30" t="s">
         <v>830</v>
       </c>
-      <c r="K212" s="322" t="s">
+      <c r="K212" s="31" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="213" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J213" s="321" t="s">
+    <row r="213" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J213" s="30" t="s">
         <v>831</v>
       </c>
-      <c r="K213" s="322" t="s">
+      <c r="K213" s="31" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="214" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J214" s="321" t="s">
+    <row r="214" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J214" s="30" t="s">
         <v>832</v>
       </c>
-      <c r="K214" s="322" t="s">
+      <c r="K214" s="31" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="215" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J215" s="321" t="s">
+    <row r="215" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J215" s="30" t="s">
         <v>3593</v>
       </c>
-      <c r="K215" s="322" t="s">
+      <c r="K215" s="31" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="216" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J216" s="321" t="s">
+    <row r="216" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J216" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="K216" s="322" t="s">
+      <c r="K216" s="31" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="217" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J217" s="321" t="s">
+    <row r="217" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J217" s="30" t="s">
         <v>833</v>
       </c>
-      <c r="K217" s="322" t="s">
+      <c r="K217" s="31" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="218" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J218" s="321" t="s">
+    <row r="218" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J218" s="30" t="s">
         <v>834</v>
       </c>
-      <c r="K218" s="322" t="s">
+      <c r="K218" s="31" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="219" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J219" s="321" t="s">
+    <row r="219" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J219" s="30" t="s">
         <v>835</v>
       </c>
-      <c r="K219" s="322" t="s">
+      <c r="K219" s="31" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="220" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J220" s="321" t="s">
+    <row r="220" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J220" s="30" t="s">
         <v>836</v>
       </c>
-      <c r="K220" s="322" t="s">
+      <c r="K220" s="31" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="221" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J221" s="321" t="s">
+    <row r="221" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J221" s="30" t="s">
         <v>1329</v>
       </c>
-      <c r="K221" s="322">
+      <c r="K221" s="31">
         <v>2060504</v>
       </c>
     </row>
-    <row r="222" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J222" s="321" t="s">
+    <row r="222" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J222" s="30" t="s">
         <v>837</v>
       </c>
-      <c r="K222" s="322" t="s">
+      <c r="K222" s="31" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="223" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J223" s="321" t="s">
+    <row r="223" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J223" s="30" t="s">
         <v>838</v>
       </c>
-      <c r="K223" s="322" t="s">
+      <c r="K223" s="31" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="224" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J224" s="321" t="s">
+    <row r="224" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J224" s="30" t="s">
         <v>839</v>
       </c>
-      <c r="K224" s="322" t="s">
+      <c r="K224" s="31" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="225" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J225" s="321" t="s">
+    <row r="225" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J225" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="K225" s="322" t="s">
+      <c r="K225" s="31" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="226" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J226" s="321" t="s">
+    <row r="226" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J226" s="30" t="s">
         <v>840</v>
       </c>
-      <c r="K226" s="322" t="s">
+      <c r="K226" s="31" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="227" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J227" s="321" t="s">
+    <row r="227" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J227" s="30" t="s">
         <v>841</v>
       </c>
-      <c r="K227" s="322" t="s">
+      <c r="K227" s="31" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="228" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J228" s="321" t="s">
+    <row r="228" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J228" s="30" t="s">
         <v>842</v>
       </c>
-      <c r="K228" s="322" t="s">
+      <c r="K228" s="31" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="229" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J229" s="321" t="s">
+    <row r="229" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J229" s="30" t="s">
         <v>843</v>
       </c>
-      <c r="K229" s="322" t="s">
+      <c r="K229" s="31" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="230" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J230" s="321" t="s">
+    <row r="230" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J230" s="30" t="s">
         <v>844</v>
       </c>
-      <c r="K230" s="322" t="s">
+      <c r="K230" s="31" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="231" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J231" s="321" t="s">
+    <row r="231" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J231" s="30" t="s">
         <v>845</v>
       </c>
-      <c r="K231" s="322" t="s">
+      <c r="K231" s="31" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="232" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J232" s="321" t="s">
+    <row r="232" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J232" s="30" t="s">
         <v>846</v>
       </c>
-      <c r="K232" s="322" t="s">
+      <c r="K232" s="31" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="233" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J233" s="321" t="s">
+    <row r="233" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J233" s="30" t="s">
         <v>106</v>
       </c>
-      <c r="K233" s="322" t="s">
+      <c r="K233" s="31" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="234" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J234" s="321" t="s">
+    <row r="234" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J234" s="30" t="s">
         <v>847</v>
       </c>
-      <c r="K234" s="322" t="s">
+      <c r="K234" s="31" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="235" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J235" s="321" t="s">
+    <row r="235" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J235" s="30" t="s">
         <v>848</v>
       </c>
-      <c r="K235" s="322" t="s">
+      <c r="K235" s="31" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="236" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J236" s="321" t="s">
+    <row r="236" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J236" s="30" t="s">
         <v>849</v>
       </c>
-      <c r="K236" s="322" t="s">
+      <c r="K236" s="31" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="237" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J237" s="321" t="s">
+    <row r="237" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J237" s="30" t="s">
         <v>850</v>
       </c>
-      <c r="K237" s="322" t="s">
+      <c r="K237" s="31" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="238" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J238" s="321" t="s">
+    <row r="238" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J238" s="30" t="s">
         <v>851</v>
       </c>
-      <c r="K238" s="322" t="s">
+      <c r="K238" s="31" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="239" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J239" s="321" t="s">
+    <row r="239" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J239" s="30" t="s">
         <v>852</v>
       </c>
-      <c r="K239" s="322" t="s">
+      <c r="K239" s="31" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="240" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J240" s="321" t="s">
+    <row r="240" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J240" s="30" t="s">
         <v>853</v>
       </c>
-      <c r="K240" s="322" t="s">
+      <c r="K240" s="31" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="241" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J241" s="321" t="s">
+    <row r="241" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J241" s="30" t="s">
         <v>854</v>
       </c>
-      <c r="K241" s="322" t="s">
+      <c r="K241" s="31" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="242" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J242" s="321" t="s">
+    <row r="242" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J242" s="30" t="s">
         <v>855</v>
       </c>
-      <c r="K242" s="322" t="s">
+      <c r="K242" s="31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="243" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J243" s="321" t="s">
+    <row r="243" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J243" s="30" t="s">
         <v>856</v>
       </c>
-      <c r="K243" s="322" t="s">
+      <c r="K243" s="31" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="244" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J244" s="321" t="s">
+    <row r="244" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J244" s="30" t="s">
         <v>857</v>
       </c>
-      <c r="K244" s="322" t="s">
+      <c r="K244" s="31" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="245" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J245" s="321" t="s">
+    <row r="245" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J245" s="30" t="s">
         <v>858</v>
       </c>
-      <c r="K245" s="322" t="s">
+      <c r="K245" s="31" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="246" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J246" s="321" t="s">
+    <row r="246" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J246" s="30" t="s">
         <v>859</v>
       </c>
-      <c r="K246" s="322" t="s">
+      <c r="K246" s="31" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="247" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J247" s="321" t="s">
+    <row r="247" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J247" s="30" t="s">
         <v>860</v>
       </c>
-      <c r="K247" s="322" t="s">
+      <c r="K247" s="31" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="248" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J248" s="321" t="s">
+    <row r="248" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J248" s="30" t="s">
         <v>122</v>
       </c>
-      <c r="K248" s="322" t="s">
+      <c r="K248" s="31" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="249" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J249" s="321" t="s">
+    <row r="249" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J249" s="30" t="s">
         <v>861</v>
       </c>
-      <c r="K249" s="322" t="s">
+      <c r="K249" s="31" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="250" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J250" s="321" t="s">
+    <row r="250" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J250" s="30" t="s">
         <v>862</v>
       </c>
-      <c r="K250" s="322" t="s">
+      <c r="K250" s="31" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="251" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J251" s="321" t="s">
+    <row r="251" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J251" s="30" t="s">
         <v>863</v>
       </c>
-      <c r="K251" s="322" t="s">
+      <c r="K251" s="31" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="252" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J252" s="321" t="s">
+    <row r="252" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J252" s="30" t="s">
         <v>864</v>
       </c>
-      <c r="K252" s="322" t="s">
+      <c r="K252" s="31" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="253" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J253" s="321" t="s">
+    <row r="253" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J253" s="30" t="s">
         <v>865</v>
       </c>
-      <c r="K253" s="322" t="s">
+      <c r="K253" s="31" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="254" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J254" s="321" t="s">
+    <row r="254" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J254" s="30" t="s">
         <v>866</v>
       </c>
-      <c r="K254" s="322" t="s">
+      <c r="K254" s="31" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="255" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J255" s="321" t="s">
+    <row r="255" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J255" s="30" t="s">
         <v>867</v>
       </c>
-      <c r="K255" s="322" t="s">
+      <c r="K255" s="31" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="256" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J256" s="321" t="s">
+    <row r="256" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J256" s="30" t="s">
         <v>868</v>
       </c>
-      <c r="K256" s="322" t="s">
+      <c r="K256" s="31" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="257" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J257" s="321" t="s">
+    <row r="257" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J257" s="30" t="s">
         <v>869</v>
       </c>
-      <c r="K257" s="322" t="s">
+      <c r="K257" s="31" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="258" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J258" s="321" t="s">
+    <row r="258" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J258" s="30" t="s">
         <v>870</v>
       </c>
-      <c r="K258" s="322" t="s">
+      <c r="K258" s="31" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="259" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J259" s="321" t="s">
+    <row r="259" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J259" s="30" t="s">
         <v>871</v>
       </c>
-      <c r="K259" s="322" t="s">
+      <c r="K259" s="31" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="260" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J260" s="321" t="s">
+    <row r="260" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J260" s="30" t="s">
         <v>872</v>
       </c>
-      <c r="K260" s="322" t="s">
+      <c r="K260" s="31" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="261" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J261" s="321" t="s">
+    <row r="261" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J261" s="30" t="s">
         <v>873</v>
       </c>
-      <c r="K261" s="322" t="s">
+      <c r="K261" s="31" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="262" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J262" s="321" t="s">
+    <row r="262" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J262" s="30" t="s">
         <v>874</v>
       </c>
-      <c r="K262" s="322" t="s">
+      <c r="K262" s="31" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="263" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J263" s="321" t="s">
+    <row r="263" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J263" s="30" t="s">
         <v>875</v>
       </c>
-      <c r="K263" s="322" t="s">
+      <c r="K263" s="31" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="264" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J264" s="321" t="s">
+    <row r="264" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J264" s="30" t="s">
         <v>876</v>
       </c>
-      <c r="K264" s="322" t="s">
+      <c r="K264" s="31" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="265" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J265" s="321" t="s">
+    <row r="265" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J265" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="K265" s="322" t="s">
+      <c r="K265" s="31" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="266" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J266" s="321" t="s">
+    <row r="266" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J266" s="30" t="s">
         <v>877</v>
       </c>
-      <c r="K266" s="322" t="s">
+      <c r="K266" s="31" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="267" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J267" s="321" t="s">
+    <row r="267" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J267" s="30" t="s">
         <v>878</v>
       </c>
-      <c r="K267" s="322" t="s">
+      <c r="K267" s="31" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="268" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J268" s="321" t="s">
+    <row r="268" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J268" s="30" t="s">
         <v>879</v>
       </c>
-      <c r="K268" s="322" t="s">
+      <c r="K268" s="31" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="269" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J269" s="321" t="s">
+    <row r="269" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J269" s="30" t="s">
         <v>880</v>
       </c>
-      <c r="K269" s="322" t="s">
+      <c r="K269" s="31" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="270" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J270" s="321" t="s">
+    <row r="270" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J270" s="30" t="s">
         <v>881</v>
       </c>
-      <c r="K270" s="322" t="s">
+      <c r="K270" s="31" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="271" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J271" s="321" t="s">
+    <row r="271" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J271" s="30" t="s">
         <v>882</v>
       </c>
-      <c r="K271" s="322" t="s">
+      <c r="K271" s="31" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="272" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J272" s="321" t="s">
+    <row r="272" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J272" s="30" t="s">
         <v>883</v>
       </c>
-      <c r="K272" s="322" t="s">
+      <c r="K272" s="31" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="273" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J273" s="321" t="s">
+    <row r="273" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J273" s="30" t="s">
         <v>884</v>
       </c>
-      <c r="K273" s="322" t="s">
+      <c r="K273" s="31" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="274" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J274" s="321" t="s">
+    <row r="274" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J274" s="30" t="s">
         <v>885</v>
       </c>
-      <c r="K274" s="322" t="s">
+      <c r="K274" s="31" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="275" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J275" s="321" t="s">
+    <row r="275" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J275" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="K275" s="322" t="s">
+      <c r="K275" s="31" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="276" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J276" s="321" t="s">
+    <row r="276" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J276" s="30" t="s">
         <v>886</v>
       </c>
-      <c r="K276" s="322" t="s">
+      <c r="K276" s="31" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="277" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J277" s="321" t="s">
+    <row r="277" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J277" s="30" t="s">
         <v>887</v>
       </c>
-      <c r="K277" s="322" t="s">
+      <c r="K277" s="31" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="278" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J278" s="321" t="s">
+    <row r="278" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J278" s="30" t="s">
         <v>888</v>
       </c>
-      <c r="K278" s="322" t="s">
+      <c r="K278" s="31" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="279" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J279" s="321" t="s">
+    <row r="279" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J279" s="30" t="s">
         <v>889</v>
       </c>
-      <c r="K279" s="322" t="s">
+      <c r="K279" s="31" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="280" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J280" s="321" t="s">
+    <row r="280" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J280" s="30" t="s">
         <v>890</v>
       </c>
-      <c r="K280" s="322" t="s">
+      <c r="K280" s="31" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="281" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J281" s="321" t="s">
+    <row r="281" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J281" s="30" t="s">
         <v>891</v>
       </c>
-      <c r="K281" s="322" t="s">
+      <c r="K281" s="31" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="282" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J282" s="321" t="s">
+    <row r="282" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J282" s="30" t="s">
         <v>159</v>
       </c>
-      <c r="K282" s="322" t="s">
+      <c r="K282" s="31" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="283" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J283" s="321" t="s">
+    <row r="283" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J283" s="30" t="s">
         <v>161</v>
       </c>
-      <c r="K283" s="322" t="s">
+      <c r="K283" s="31" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="284" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J284" s="321" t="s">
+    <row r="284" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J284" s="30" t="s">
         <v>892</v>
       </c>
-      <c r="K284" s="322" t="s">
+      <c r="K284" s="31" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="285" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J285" s="321" t="s">
+    <row r="285" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J285" s="30" t="s">
         <v>893</v>
       </c>
-      <c r="K285" s="322" t="s">
+      <c r="K285" s="31" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="286" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J286" s="321" t="s">
+    <row r="286" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J286" s="30" t="s">
         <v>165</v>
       </c>
-      <c r="K286" s="322" t="s">
+      <c r="K286" s="31" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="287" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J287" s="321" t="s">
+    <row r="287" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J287" s="30" t="s">
         <v>894</v>
       </c>
-      <c r="K287" s="322" t="s">
+      <c r="K287" s="31" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="288" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J288" s="321" t="s">
+    <row r="288" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J288" s="30" t="s">
         <v>895</v>
       </c>
-      <c r="K288" s="322" t="s">
+      <c r="K288" s="31" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="289" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J289" s="321" t="s">
+    <row r="289" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J289" s="30" t="s">
         <v>896</v>
       </c>
-      <c r="K289" s="322" t="s">
+      <c r="K289" s="31" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="290" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J290" s="321" t="s">
+    <row r="290" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J290" s="30" t="s">
         <v>170</v>
       </c>
-      <c r="K290" s="322" t="s">
+      <c r="K290" s="31" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="291" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J291" s="321" t="s">
+    <row r="291" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J291" s="30" t="s">
         <v>897</v>
       </c>
-      <c r="K291" s="322" t="s">
+      <c r="K291" s="31" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="292" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J292" s="321" t="s">
+    <row r="292" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J292" s="30" t="s">
         <v>898</v>
       </c>
-      <c r="K292" s="322" t="s">
+      <c r="K292" s="31" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="293" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J293" s="321" t="s">
+    <row r="293" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J293" s="30" t="s">
         <v>899</v>
       </c>
-      <c r="K293" s="322" t="s">
+      <c r="K293" s="31" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="294" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J294" s="321" t="s">
+    <row r="294" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J294" s="30" t="s">
         <v>900</v>
       </c>
-      <c r="K294" s="322" t="s">
+      <c r="K294" s="31" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="295" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J295" s="321" t="s">
+    <row r="295" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J295" s="30" t="s">
         <v>176</v>
       </c>
-      <c r="K295" s="322" t="s">
+      <c r="K295" s="31" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="296" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J296" s="321" t="s">
+    <row r="296" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J296" s="30" t="s">
         <v>901</v>
       </c>
-      <c r="K296" s="322" t="s">
+      <c r="K296" s="31" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="297" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J297" s="321" t="s">
+    <row r="297" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J297" s="30" t="s">
         <v>902</v>
       </c>
-      <c r="K297" s="322" t="s">
+      <c r="K297" s="31" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="298" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J298" s="321" t="s">
+    <row r="298" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J298" s="30" t="s">
         <v>903</v>
       </c>
-      <c r="K298" s="322" t="s">
+      <c r="K298" s="31" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="299" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J299" s="321" t="s">
+    <row r="299" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J299" s="30" t="s">
         <v>904</v>
       </c>
-      <c r="K299" s="322" t="s">
+      <c r="K299" s="31" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="300" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J300" s="321" t="s">
+    <row r="300" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J300" s="30" t="s">
         <v>905</v>
       </c>
-      <c r="K300" s="322" t="s">
+      <c r="K300" s="31" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="301" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J301" s="321" t="s">
+    <row r="301" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J301" s="30" t="s">
         <v>906</v>
       </c>
-      <c r="K301" s="322" t="s">
+      <c r="K301" s="31" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="302" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J302" s="321" t="s">
+    <row r="302" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J302" s="30" t="s">
         <v>907</v>
       </c>
-      <c r="K302" s="322" t="s">
+      <c r="K302" s="31" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="303" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J303" s="321" t="s">
+    <row r="303" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J303" s="30" t="s">
         <v>908</v>
       </c>
-      <c r="K303" s="322" t="s">
+      <c r="K303" s="31" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="304" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J304" s="321" t="s">
+    <row r="304" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J304" s="30" t="s">
         <v>909</v>
       </c>
-      <c r="K304" s="322" t="s">
+      <c r="K304" s="31" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="305" spans="10:11" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="K305" s="322">
+    <row r="305" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J305" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K305" s="31">
         <v>2044010</v>
       </c>
     </row>
-    <row r="306" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J306" s="321" t="s">
+    <row r="306" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J306" s="30" t="s">
         <v>187</v>
       </c>
-      <c r="K306" s="322" t="s">
+      <c r="K306" s="31" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="307" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J307" s="321" t="s">
+    <row r="307" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J307" s="30" t="s">
         <v>910</v>
       </c>
-      <c r="K307" s="322" t="s">
+      <c r="K307" s="31" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="308" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J308" s="321" t="s">
+    <row r="308" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J308" s="30" t="s">
         <v>911</v>
       </c>
-      <c r="K308" s="322" t="s">
+      <c r="K308" s="31" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="309" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J309" s="321" t="s">
+    <row r="309" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J309" s="30" t="s">
         <v>912</v>
       </c>
-      <c r="K309" s="322" t="s">
+      <c r="K309" s="31" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="310" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J310" s="321" t="s">
+    <row r="310" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J310" s="30" t="s">
         <v>913</v>
       </c>
-      <c r="K310" s="322" t="s">
+      <c r="K310" s="31" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="311" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J311" s="321" t="s">
+    <row r="311" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J311" s="30" t="s">
         <v>914</v>
       </c>
-      <c r="K311" s="322" t="s">
+      <c r="K311" s="31" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="312" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J312" s="321" t="s">
+    <row r="312" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J312" s="30" t="s">
         <v>915</v>
       </c>
-      <c r="K312" s="322" t="s">
+      <c r="K312" s="31" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="313" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J313" s="321" t="s">
+    <row r="313" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J313" s="30" t="s">
         <v>916</v>
       </c>
-      <c r="K313" s="322">
+      <c r="K313" s="31">
         <v>3050050</v>
       </c>
     </row>
-    <row r="314" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J314" s="321" t="s">
+    <row r="314" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J314" s="30" t="s">
         <v>917</v>
       </c>
-      <c r="K314" s="322" t="s">
+      <c r="K314" s="31" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="315" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J315" s="321" t="s">
+    <row r="315" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J315" s="30" t="s">
         <v>918</v>
       </c>
-      <c r="K315" s="322" t="s">
+      <c r="K315" s="31" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="316" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J316" s="321" t="s">
+    <row r="316" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J316" s="30" t="s">
         <v>919</v>
       </c>
-      <c r="K316" s="322" t="s">
+      <c r="K316" s="31" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="317" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J317" s="321" t="s">
+    <row r="317" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J317" s="30" t="s">
         <v>920</v>
       </c>
-      <c r="K317" s="322" t="s">
+      <c r="K317" s="31" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="318" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J318" s="321" t="s">
+    <row r="318" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J318" s="30" t="s">
         <v>921</v>
       </c>
-      <c r="K318" s="322" t="s">
+      <c r="K318" s="31" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="319" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J319" s="321" t="s">
+    <row r="319" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J319" s="30" t="s">
         <v>922</v>
       </c>
-      <c r="K319" s="322" t="s">
+      <c r="K319" s="31" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="320" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J320" s="321" t="s">
+    <row r="320" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J320" s="30" t="s">
         <v>923</v>
       </c>
-      <c r="K320" s="322" t="s">
+      <c r="K320" s="31" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="321" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J321" s="321" t="s">
+    <row r="321" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J321" s="30" t="s">
         <v>924</v>
       </c>
-      <c r="K321" s="322" t="s">
+      <c r="K321" s="31" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="322" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J322" s="321" t="s">
+    <row r="322" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J322" s="30" t="s">
         <v>925</v>
       </c>
-      <c r="K322" s="322" t="s">
+      <c r="K322" s="31" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="323" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J323" s="321" t="s">
+    <row r="323" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J323" s="30" t="s">
         <v>926</v>
       </c>
-      <c r="K323" s="322" t="s">
+      <c r="K323" s="31" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="324" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J324" s="321" t="s">
+    <row r="324" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J324" s="30" t="s">
         <v>927</v>
       </c>
-      <c r="K324" s="322" t="s">
+      <c r="K324" s="31" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="325" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J325" s="321" t="s">
+    <row r="325" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J325" s="30" t="s">
         <v>928</v>
       </c>
-      <c r="K325" s="322" t="s">
+      <c r="K325" s="31" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="326" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J326" s="321" t="s">
+    <row r="326" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J326" s="30" t="s">
         <v>929</v>
       </c>
-      <c r="K326" s="322" t="s">
+      <c r="K326" s="31" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="327" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J327" s="321" t="s">
+    <row r="327" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J327" s="30" t="s">
         <v>930</v>
       </c>
-      <c r="K327" s="322" t="s">
+      <c r="K327" s="31" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="328" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J328" s="321" t="s">
+    <row r="328" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J328" s="30" t="s">
         <v>931</v>
       </c>
-      <c r="K328" s="322" t="s">
+      <c r="K328" s="31" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="329" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J329" s="321" t="s">
+    <row r="329" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J329" s="30" t="s">
         <v>932</v>
       </c>
-      <c r="K329" s="322" t="s">
+      <c r="K329" s="31" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="330" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J330" s="321" t="s">
+    <row r="330" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J330" s="30" t="s">
         <v>933</v>
       </c>
-      <c r="K330" s="322" t="s">
+      <c r="K330" s="31" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="331" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J331" s="321" t="s">
+    <row r="331" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J331" s="30" t="s">
         <v>934</v>
       </c>
-      <c r="K331" s="322" t="s">
+      <c r="K331" s="31" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="332" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J332" s="321" t="s">
+    <row r="332" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J332" s="30" t="s">
         <v>935</v>
       </c>
-      <c r="K332" s="322" t="s">
+      <c r="K332" s="31" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="333" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J333" s="321" t="s">
+    <row r="333" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J333" s="30" t="s">
         <v>936</v>
       </c>
-      <c r="K333" s="322" t="s">
+      <c r="K333" s="31" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="334" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J334" s="321" t="s">
+    <row r="334" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J334" s="30" t="s">
         <v>937</v>
       </c>
-      <c r="K334" s="322" t="s">
+      <c r="K334" s="31" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="335" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J335" s="321" t="s">
+    <row r="335" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J335" s="30" t="s">
         <v>938</v>
       </c>
-      <c r="K335" s="322" t="s">
+      <c r="K335" s="31" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="336" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J336" s="321" t="s">
+    <row r="336" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J336" s="30" t="s">
         <v>939</v>
       </c>
-      <c r="K336" s="322" t="s">
+      <c r="K336" s="31" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="337" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J337" s="321" t="s">
+    <row r="337" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J337" s="30" t="s">
         <v>940</v>
       </c>
-      <c r="K337" s="322" t="s">
+      <c r="K337" s="31" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="338" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J338" s="321" t="s">
+    <row r="338" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J338" s="30" t="s">
         <v>941</v>
       </c>
-      <c r="K338" s="322" t="s">
+      <c r="K338" s="31" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="339" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J339" s="321" t="s">
+    <row r="339" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J339" s="30" t="s">
         <v>942</v>
       </c>
-      <c r="K339" s="322" t="s">
+      <c r="K339" s="31" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="340" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J340" s="321" t="s">
+    <row r="340" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J340" s="30" t="s">
         <v>943</v>
       </c>
-      <c r="K340" s="322" t="s">
+      <c r="K340" s="31" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="341" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J341" s="321" t="s">
+    <row r="341" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J341" s="30" t="s">
         <v>944</v>
       </c>
-      <c r="K341" s="322" t="s">
+      <c r="K341" s="31" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="342" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J342" s="321" t="s">
+    <row r="342" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J342" s="30" t="s">
         <v>945</v>
       </c>
-      <c r="K342" s="322" t="s">
+      <c r="K342" s="31" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="343" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J343" s="321" t="s">
+    <row r="343" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J343" s="30" t="s">
         <v>946</v>
       </c>
-      <c r="K343" s="322" t="s">
+      <c r="K343" s="31" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="344" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J344" s="321" t="s">
+    <row r="344" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J344" s="30" t="s">
         <v>947</v>
       </c>
-      <c r="K344" s="322" t="s">
+      <c r="K344" s="31" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="345" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J345" s="321" t="s">
+    <row r="345" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J345" s="30" t="s">
         <v>948</v>
       </c>
-      <c r="K345" s="322" t="s">
+      <c r="K345" s="31" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="346" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J346" s="321" t="s">
+    <row r="346" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J346" s="30" t="s">
         <v>949</v>
       </c>
-      <c r="K346" s="322" t="s">
+      <c r="K346" s="31" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="347" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J347" s="321" t="s">
+    <row r="347" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J347" s="30" t="s">
         <v>950</v>
       </c>
-      <c r="K347" s="322" t="s">
+      <c r="K347" s="31" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="348" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J348" s="321" t="s">
+    <row r="348" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J348" s="30" t="s">
         <v>951</v>
       </c>
-      <c r="K348" s="322" t="s">
+      <c r="K348" s="31" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="349" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J349" s="321" t="s">
+    <row r="349" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J349" s="30" t="s">
         <v>952</v>
       </c>
-      <c r="K349" s="322" t="s">
+      <c r="K349" s="31" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="350" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J350" s="321" t="s">
+    <row r="350" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J350" s="30" t="s">
         <v>953</v>
       </c>
-      <c r="K350" s="322" t="s">
+      <c r="K350" s="31" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="351" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J351" s="321" t="s">
+    <row r="351" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J351" s="30" t="s">
         <v>954</v>
       </c>
-      <c r="K351" s="322" t="s">
+      <c r="K351" s="31" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="352" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J352" s="321" t="s">
+    <row r="352" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J352" s="30" t="s">
         <v>955</v>
       </c>
-      <c r="K352" s="322" t="s">
+      <c r="K352" s="31" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="353" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J353" s="321" t="s">
+    <row r="353" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J353" s="30" t="s">
         <v>234</v>
       </c>
-      <c r="K353" s="322" t="s">
+      <c r="K353" s="31" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="354" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J354" s="321" t="s">
+    <row r="354" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J354" s="30" t="s">
         <v>956</v>
       </c>
-      <c r="K354" s="322" t="s">
+      <c r="K354" s="31" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="355" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J355" s="321" t="s">
+    <row r="355" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J355" s="30" t="s">
         <v>237</v>
       </c>
-      <c r="K355" s="322" t="s">
+      <c r="K355" s="31" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="356" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J356" s="321" t="s">
+    <row r="356" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J356" s="30" t="s">
         <v>239</v>
       </c>
-      <c r="K356" s="322" t="s">
+      <c r="K356" s="31" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="357" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J357" s="321" t="s">
+    <row r="357" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J357" s="30" t="s">
         <v>1328</v>
       </c>
-      <c r="K357" s="322">
+      <c r="K357" s="31">
         <v>3118118</v>
       </c>
     </row>
-    <row r="358" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J358" s="321" t="s">
+    <row r="358" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J358" s="30" t="s">
         <v>957</v>
       </c>
-      <c r="K358" s="322" t="s">
+      <c r="K358" s="31" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="359" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J359" s="321" t="s">
+    <row r="359" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J359" s="30" t="s">
         <v>958</v>
       </c>
-      <c r="K359" s="322" t="s">
+      <c r="K359" s="31" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="360" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J360" s="321" t="s">
+    <row r="360" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J360" s="30" t="s">
         <v>959</v>
       </c>
-      <c r="K360" s="322" t="s">
+      <c r="K360" s="31" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="361" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J361" s="321" t="s">
+    <row r="361" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J361" s="30" t="s">
         <v>244</v>
       </c>
-      <c r="K361" s="322" t="s">
+      <c r="K361" s="31" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="362" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J362" s="321" t="s">
+    <row r="362" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J362" s="30" t="s">
         <v>960</v>
       </c>
-      <c r="K362" s="322" t="s">
+      <c r="K362" s="31" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="363" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J363" s="321" t="s">
+    <row r="363" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J363" s="30" t="s">
         <v>961</v>
       </c>
-      <c r="K363" s="322" t="s">
+      <c r="K363" s="31" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="364" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J364" s="321" t="s">
+    <row r="364" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J364" s="30" t="s">
         <v>962</v>
       </c>
-      <c r="K364" s="322" t="s">
+      <c r="K364" s="31" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="365" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J365" s="321" t="s">
+    <row r="365" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J365" s="30" t="s">
         <v>963</v>
       </c>
-      <c r="K365" s="322" t="s">
+      <c r="K365" s="31" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="366" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J366" s="321" t="s">
+    <row r="366" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J366" s="30" t="s">
         <v>964</v>
       </c>
-      <c r="K366" s="322" t="s">
+      <c r="K366" s="31" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="367" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J367" s="321" t="s">
+    <row r="367" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J367" s="30" t="s">
         <v>965</v>
       </c>
-      <c r="K367" s="322" t="s">
+      <c r="K367" s="31" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="368" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J368" s="321" t="s">
+    <row r="368" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J368" s="30" t="s">
         <v>966</v>
       </c>
-      <c r="K368" s="322" t="s">
+      <c r="K368" s="31" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="369" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J369" s="321" t="s">
+    <row r="369" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J369" s="30" t="s">
         <v>967</v>
       </c>
-      <c r="K369" s="322" t="s">
+      <c r="K369" s="31" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="370" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J370" s="321" t="s">
+    <row r="370" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J370" s="30" t="s">
         <v>968</v>
       </c>
-      <c r="K370" s="322" t="s">
+      <c r="K370" s="31" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="371" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J371" s="321" t="s">
+    <row r="371" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J371" s="30" t="s">
         <v>969</v>
       </c>
-      <c r="K371" s="322" t="s">
+      <c r="K371" s="31" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="372" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J372" s="321" t="s">
+    <row r="372" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J372" s="30" t="s">
         <v>970</v>
       </c>
-      <c r="K372" s="322" t="s">
+      <c r="K372" s="31" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="373" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J373" s="321" t="s">
+    <row r="373" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J373" s="30" t="s">
         <v>971</v>
       </c>
-      <c r="K373" s="322" t="s">
+      <c r="K373" s="31" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="374" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J374" s="321" t="s">
+    <row r="374" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J374" s="30" t="s">
         <v>972</v>
       </c>
-      <c r="K374" s="322" t="s">
+      <c r="K374" s="31" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="375" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J375" s="321" t="s">
+    <row r="375" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J375" s="30" t="s">
         <v>973</v>
       </c>
-      <c r="K375" s="322" t="s">
+      <c r="K375" s="31" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="376" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J376" s="321" t="s">
+    <row r="376" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J376" s="30" t="s">
         <v>974</v>
       </c>
-      <c r="K376" s="322" t="s">
+      <c r="K376" s="31" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="377" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J377" s="321" t="s">
+    <row r="377" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J377" s="30" t="s">
         <v>975</v>
       </c>
-      <c r="K377" s="322" t="s">
+      <c r="K377" s="31" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="378" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J378" s="321" t="s">
+    <row r="378" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J378" s="30" t="s">
         <v>976</v>
       </c>
-      <c r="K378" s="322" t="s">
+      <c r="K378" s="31" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="379" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J379" s="321" t="s">
+    <row r="379" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J379" s="30" t="s">
         <v>977</v>
       </c>
-      <c r="K379" s="322" t="s">
+      <c r="K379" s="31" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="380" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J380" s="321" t="s">
+    <row r="380" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J380" s="30" t="s">
         <v>978</v>
       </c>
-      <c r="K380" s="322" t="s">
+      <c r="K380" s="31" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="381" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J381" s="321" t="s">
+    <row r="381" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J381" s="30" t="s">
         <v>979</v>
       </c>
-      <c r="K381" s="322" t="s">
+      <c r="K381" s="31" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="382" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J382" s="321" t="s">
+    <row r="382" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J382" s="30" t="s">
         <v>980</v>
       </c>
-      <c r="K382" s="322" t="s">
+      <c r="K382" s="31" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="383" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J383" s="321" t="s">
+    <row r="383" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J383" s="30" t="s">
         <v>981</v>
       </c>
-      <c r="K383" s="322" t="s">
+      <c r="K383" s="31" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="384" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J384" s="321" t="s">
+    <row r="384" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J384" s="30" t="s">
         <v>982</v>
       </c>
-      <c r="K384" s="322" t="s">
+      <c r="K384" s="31" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="385" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J385" s="321" t="s">
+    <row r="385" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J385" s="30" t="s">
         <v>983</v>
       </c>
-      <c r="K385" s="322" t="s">
+      <c r="K385" s="31" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="386" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J386" s="321" t="s">
+    <row r="386" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J386" s="30" t="s">
         <v>984</v>
       </c>
-      <c r="K386" s="322" t="s">
+      <c r="K386" s="31" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="387" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J387" s="321" t="s">
+    <row r="387" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J387" s="30" t="s">
         <v>985</v>
       </c>
-      <c r="K387" s="322" t="s">
+      <c r="K387" s="31" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="388" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J388" s="321" t="s">
+    <row r="388" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J388" s="30" t="s">
         <v>986</v>
       </c>
-      <c r="K388" s="322" t="s">
+      <c r="K388" s="31" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="389" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J389" s="321" t="s">
+    <row r="389" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J389" s="30" t="s">
         <v>987</v>
       </c>
-      <c r="K389" s="322" t="s">
+      <c r="K389" s="31" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="390" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J390" s="321" t="s">
+    <row r="390" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J390" s="30" t="s">
         <v>988</v>
       </c>
-      <c r="K390" s="322" t="s">
+      <c r="K390" s="31" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="391" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J391" s="321" t="s">
+    <row r="391" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J391" s="30" t="s">
         <v>275</v>
       </c>
-      <c r="K391" s="322" t="s">
+      <c r="K391" s="31" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="392" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J392" s="321" t="s">
+    <row r="392" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J392" s="30" t="s">
         <v>989</v>
       </c>
-      <c r="K392" s="322" t="s">
+      <c r="K392" s="31" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="393" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J393" s="321" t="s">
+    <row r="393" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J393" s="30" t="s">
         <v>990</v>
       </c>
-      <c r="K393" s="322" t="s">
+      <c r="K393" s="31" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="394" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J394" s="321" t="s">
+    <row r="394" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J394" s="30" t="s">
         <v>279</v>
       </c>
-      <c r="K394" s="322" t="s">
+      <c r="K394" s="31" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="395" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J395" s="321" t="s">
+    <row r="395" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J395" s="30" t="s">
         <v>991</v>
       </c>
-      <c r="K395" s="322" t="s">
+      <c r="K395" s="31" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="396" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J396" s="321" t="s">
+    <row r="396" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J396" s="30" t="s">
         <v>992</v>
       </c>
-      <c r="K396" s="322" t="s">
+      <c r="K396" s="31" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="397" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J397" s="321" t="s">
+    <row r="397" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J397" s="30" t="s">
         <v>993</v>
       </c>
-      <c r="K397" s="322" t="s">
+      <c r="K397" s="31" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="398" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J398" s="321" t="s">
+    <row r="398" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J398" s="30" t="s">
         <v>994</v>
       </c>
-      <c r="K398" s="322" t="s">
+      <c r="K398" s="31" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="399" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J399" s="321" t="s">
+    <row r="399" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J399" s="30" t="s">
         <v>995</v>
       </c>
-      <c r="K399" s="322" t="s">
+      <c r="K399" s="31" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="400" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J400" s="321" t="s">
+    <row r="400" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J400" s="30" t="s">
         <v>996</v>
       </c>
-      <c r="K400" s="322" t="s">
+      <c r="K400" s="31" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="401" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J401" s="321" t="s">
+    <row r="401" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J401" s="30" t="s">
         <v>997</v>
       </c>
-      <c r="K401" s="322" t="s">
+      <c r="K401" s="31" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="402" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J402" s="321" t="s">
+    <row r="402" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J402" s="30" t="s">
         <v>998</v>
       </c>
-      <c r="K402" s="322" t="s">
+      <c r="K402" s="31" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="403" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J403" s="321" t="s">
+    <row r="403" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J403" s="30" t="s">
         <v>999</v>
       </c>
-      <c r="K403" s="322" t="s">
+      <c r="K403" s="31" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="404" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J404" s="321" t="s">
+    <row r="404" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J404" s="30" t="s">
         <v>290</v>
       </c>
-      <c r="K404" s="322" t="s">
+      <c r="K404" s="31" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="405" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J405" s="321" t="s">
+    <row r="405" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J405" s="30" t="s">
         <v>1000</v>
       </c>
-      <c r="K405" s="322" t="s">
+      <c r="K405" s="31" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="406" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J406" s="321" t="s">
+    <row r="406" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J406" s="30" t="s">
         <v>1001</v>
       </c>
-      <c r="K406" s="322" t="s">
+      <c r="K406" s="31" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="407" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J407" s="321" t="s">
+    <row r="407" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J407" s="30" t="s">
         <v>1002</v>
       </c>
-      <c r="K407" s="322" t="s">
+      <c r="K407" s="31" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="408" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J408" s="321" t="s">
+    <row r="408" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J408" s="30" t="s">
         <v>1003</v>
       </c>
-      <c r="K408" s="322" t="s">
+      <c r="K408" s="31" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="409" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J409" s="321" t="s">
+    <row r="409" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J409" s="30" t="s">
         <v>1004</v>
       </c>
-      <c r="K409" s="322" t="s">
+      <c r="K409" s="31" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="410" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J410" s="321" t="s">
+    <row r="410" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J410" s="30" t="s">
         <v>1005</v>
       </c>
-      <c r="K410" s="322" t="s">
+      <c r="K410" s="31" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="411" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J411" s="321" t="s">
+    <row r="411" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J411" s="30" t="s">
         <v>1006</v>
       </c>
-      <c r="K411" s="322" t="s">
+      <c r="K411" s="31" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="412" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J412" s="321" t="s">
+    <row r="412" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J412" s="30" t="s">
         <v>299</v>
       </c>
-      <c r="K412" s="322" t="s">
+      <c r="K412" s="31" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="413" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J413" s="321" t="s">
+    <row r="413" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J413" s="30" t="s">
         <v>1007</v>
       </c>
-      <c r="K413" s="322" t="s">
+      <c r="K413" s="31" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="414" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J414" s="321" t="s">
+    <row r="414" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J414" s="30" t="s">
         <v>1008</v>
       </c>
-      <c r="K414" s="322" t="s">
+      <c r="K414" s="31" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="415" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J415" s="321" t="s">
+    <row r="415" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J415" s="30" t="s">
         <v>1009</v>
       </c>
-      <c r="K415" s="322" t="s">
+      <c r="K415" s="31" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="416" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J416" s="321" t="s">
+    <row r="416" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J416" s="30" t="s">
         <v>304</v>
       </c>
-      <c r="K416" s="322" t="s">
+      <c r="K416" s="31" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="417" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J417" s="321" t="s">
+    <row r="417" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J417" s="30" t="s">
         <v>1010</v>
       </c>
-      <c r="K417" s="322" t="s">
+      <c r="K417" s="31" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="418" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J418" s="321" t="s">
+    <row r="418" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J418" s="30" t="s">
         <v>1011</v>
       </c>
-      <c r="K418" s="322" t="s">
+      <c r="K418" s="31" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="419" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J419" s="321" t="s">
+    <row r="419" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J419" s="30" t="s">
         <v>308</v>
       </c>
-      <c r="K419" s="322" t="s">
+      <c r="K419" s="31" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="420" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J420" s="321" t="s">
+    <row r="420" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J420" s="30" t="s">
         <v>1012</v>
       </c>
-      <c r="K420" s="322" t="s">
+      <c r="K420" s="31" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="421" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J421" s="321" t="s">
+    <row r="421" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J421" s="30" t="s">
         <v>1013</v>
       </c>
-      <c r="K421" s="322" t="s">
+      <c r="K421" s="31" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="422" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J422" s="321" t="s">
+    <row r="422" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J422" s="30" t="s">
         <v>1014</v>
       </c>
-      <c r="K422" s="322" t="s">
+      <c r="K422" s="31" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="423" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J423" s="321" t="s">
+    <row r="423" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J423" s="30" t="s">
         <v>1015</v>
       </c>
-      <c r="K423" s="322" t="s">
+      <c r="K423" s="31" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="424" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J424" s="321" t="s">
+    <row r="424" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J424" s="30" t="s">
         <v>1016</v>
       </c>
-      <c r="K424" s="322" t="s">
+      <c r="K424" s="31" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="425" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J425" s="321" t="s">
+    <row r="425" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J425" s="30" t="s">
         <v>1017</v>
       </c>
-      <c r="K425" s="322" t="s">
+      <c r="K425" s="31" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="426" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J426" s="321" t="s">
+    <row r="426" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J426" s="30" t="s">
         <v>1018</v>
       </c>
-      <c r="K426" s="322" t="s">
+      <c r="K426" s="31" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="427" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J427" s="321" t="s">
+    <row r="427" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J427" s="30" t="s">
         <v>1019</v>
       </c>
-      <c r="K427" s="322" t="s">
+      <c r="K427" s="31" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="428" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J428" s="321" t="s">
+    <row r="428" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J428" s="30" t="s">
         <v>1020</v>
       </c>
-      <c r="K428" s="322" t="s">
+      <c r="K428" s="31" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="429" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J429" s="321" t="s">
+    <row r="429" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J429" s="30" t="s">
         <v>1021</v>
       </c>
-      <c r="K429" s="322" t="s">
+      <c r="K429" s="31" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="430" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J430" s="321" t="s">
+    <row r="430" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J430" s="30" t="s">
         <v>1022</v>
       </c>
-      <c r="K430" s="322" t="s">
+      <c r="K430" s="31" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="431" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J431" s="321" t="s">
+    <row r="431" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J431" s="30" t="s">
         <v>1023</v>
       </c>
-      <c r="K431" s="322" t="s">
+      <c r="K431" s="31" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="432" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J432" s="321" t="s">
+    <row r="432" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J432" s="30" t="s">
         <v>1024</v>
       </c>
-      <c r="K432" s="322" t="s">
+      <c r="K432" s="31" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="433" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J433" s="321" t="s">
+    <row r="433" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J433" s="30" t="s">
         <v>1025</v>
       </c>
-      <c r="K433" s="322" t="s">
+      <c r="K433" s="31" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="434" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J434" s="321" t="s">
+    <row r="434" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J434" s="30" t="s">
         <v>324</v>
       </c>
-      <c r="K434" s="322" t="s">
+      <c r="K434" s="31" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="435" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J435" s="321" t="s">
+    <row r="435" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J435" s="30" t="s">
         <v>1026</v>
       </c>
-      <c r="K435" s="322" t="s">
+      <c r="K435" s="31" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="436" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J436" s="321" t="s">
+    <row r="436" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J436" s="30" t="s">
         <v>1027</v>
       </c>
-      <c r="K436" s="322" t="s">
+      <c r="K436" s="31" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="437" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J437" s="321" t="s">
+    <row r="437" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J437" s="30" t="s">
         <v>1355</v>
       </c>
-      <c r="K437" s="322" t="s">
+      <c r="K437" s="31" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="438" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J438" s="321" t="s">
+    <row r="438" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J438" s="30" t="s">
         <v>1028</v>
       </c>
-      <c r="K438" s="322" t="s">
+      <c r="K438" s="31" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="439" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J439" s="321" t="s">
+    <row r="439" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J439" s="30" t="s">
         <v>1029</v>
       </c>
-      <c r="K439" s="322" t="s">
+      <c r="K439" s="31" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="440" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J440" s="321" t="s">
+    <row r="440" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J440" s="30" t="s">
         <v>1030</v>
       </c>
-      <c r="K440" s="322" t="s">
+      <c r="K440" s="31" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="441" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J441" s="321" t="s">
+    <row r="441" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J441" s="30" t="s">
         <v>332</v>
       </c>
-      <c r="K441" s="322" t="s">
+      <c r="K441" s="31" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="442" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J442" s="321" t="s">
+    <row r="442" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J442" s="30" t="s">
         <v>1031</v>
       </c>
-      <c r="K442" s="322" t="s">
+      <c r="K442" s="31" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="443" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J443" s="321" t="s">
+    <row r="443" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J443" s="30" t="s">
         <v>1032</v>
       </c>
-      <c r="K443" s="322" t="s">
+      <c r="K443" s="31" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="444" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J444" s="321" t="s">
+    <row r="444" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J444" s="30" t="s">
         <v>1033</v>
       </c>
-      <c r="K444" s="322" t="s">
+      <c r="K444" s="31" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="445" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J445" s="321" t="s">
+    <row r="445" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J445" s="30" t="s">
         <v>1034</v>
       </c>
-      <c r="K445" s="322" t="s">
+      <c r="K445" s="31" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="446" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J446" s="321" t="s">
+    <row r="446" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J446" s="30" t="s">
         <v>1035</v>
       </c>
-      <c r="K446" s="322" t="s">
+      <c r="K446" s="31" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="447" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J447" s="321" t="s">
+    <row r="447" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J447" s="30" t="s">
         <v>1036</v>
       </c>
-      <c r="K447" s="322" t="s">
+      <c r="K447" s="31" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="448" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J448" s="321" t="s">
+    <row r="448" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J448" s="30" t="s">
         <v>1037</v>
       </c>
-      <c r="K448" s="322" t="s">
+      <c r="K448" s="31" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="449" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J449" s="321" t="s">
+    <row r="449" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J449" s="30" t="s">
         <v>341</v>
       </c>
-      <c r="K449" s="322" t="s">
+      <c r="K449" s="31" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="450" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J450" s="321" t="s">
+    <row r="450" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J450" s="30" t="s">
         <v>1038</v>
       </c>
-      <c r="K450" s="322" t="s">
+      <c r="K450" s="31" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="451" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J451" s="321" t="s">
+    <row r="451" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J451" s="30" t="s">
         <v>1039</v>
       </c>
-      <c r="K451" s="322" t="s">
+      <c r="K451" s="31" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="452" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J452" s="321" t="s">
+    <row r="452" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J452" s="30" t="s">
         <v>1040</v>
       </c>
-      <c r="K452" s="322" t="s">
+      <c r="K452" s="31" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="453" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J453" s="321" t="s">
+    <row r="453" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J453" s="30" t="s">
         <v>1041</v>
       </c>
-      <c r="K453" s="322" t="s">
+      <c r="K453" s="31" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="454" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J454" s="321" t="s">
+    <row r="454" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J454" s="30" t="s">
         <v>1042</v>
       </c>
-      <c r="K454" s="322" t="s">
+      <c r="K454" s="31" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="455" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J455" s="321" t="s">
+    <row r="455" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J455" s="30" t="s">
         <v>1043</v>
       </c>
-      <c r="K455" s="322" t="s">
+      <c r="K455" s="31" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="456" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J456" s="321" t="s">
+    <row r="456" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J456" s="30" t="s">
         <v>1044</v>
       </c>
-      <c r="K456" s="322" t="s">
+      <c r="K456" s="31" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="457" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J457" s="321" t="s">
+    <row r="457" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J457" s="30" t="s">
         <v>1045</v>
       </c>
-      <c r="K457" s="322" t="s">
+      <c r="K457" s="31" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="458" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J458" s="321" t="s">
+    <row r="458" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J458" s="30" t="s">
         <v>1046</v>
       </c>
-      <c r="K458" s="322" t="s">
+      <c r="K458" s="31" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="459" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J459" s="321" t="s">
+    <row r="459" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J459" s="30" t="s">
         <v>1047</v>
       </c>
-      <c r="K459" s="322" t="s">
+      <c r="K459" s="31" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="460" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J460" s="321" t="s">
+    <row r="460" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J460" s="30" t="s">
         <v>353</v>
       </c>
-      <c r="K460" s="322" t="s">
+      <c r="K460" s="31" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="461" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J461" s="321" t="s">
+    <row r="461" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J461" s="30" t="s">
         <v>1048</v>
       </c>
-      <c r="K461" s="322" t="s">
+      <c r="K461" s="31" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="462" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J462" s="321" t="s">
+    <row r="462" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J462" s="30" t="s">
         <v>1049</v>
       </c>
-      <c r="K462" s="322" t="s">
+      <c r="K462" s="31" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="463" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J463" s="321" t="s">
+    <row r="463" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J463" s="30" t="s">
         <v>1050</v>
       </c>
-      <c r="K463" s="322" t="s">
+      <c r="K463" s="31" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="464" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J464" s="321" t="s">
+    <row r="464" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J464" s="30" t="s">
         <v>1051</v>
       </c>
-      <c r="K464" s="322" t="s">
+      <c r="K464" s="31" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="465" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J465" s="321" t="s">
+    <row r="465" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J465" s="30" t="s">
         <v>1052</v>
       </c>
-      <c r="K465" s="322" t="s">
+      <c r="K465" s="31" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="466" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J466" s="321" t="s">
+    <row r="466" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J466" s="30" t="s">
         <v>1053</v>
       </c>
-      <c r="K466" s="322" t="s">
+      <c r="K466" s="31" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="467" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J467" s="321" t="s">
+    <row r="467" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J467" s="30" t="s">
         <v>1054</v>
       </c>
-      <c r="K467" s="322" t="s">
+      <c r="K467" s="31" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="468" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J468" s="321" t="s">
+    <row r="468" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J468" s="30" t="s">
         <v>1055</v>
       </c>
-      <c r="K468" s="322" t="s">
+      <c r="K468" s="31" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="469" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J469" s="321" t="s">
+    <row r="469" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J469" s="30" t="s">
         <v>1056</v>
       </c>
-      <c r="K469" s="322" t="s">
+      <c r="K469" s="31" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="470" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J470" s="321" t="s">
+    <row r="470" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J470" s="30" t="s">
         <v>1057</v>
       </c>
-      <c r="K470" s="322" t="s">
+      <c r="K470" s="31" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="471" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J471" s="321" t="s">
+    <row r="471" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J471" s="30" t="s">
         <v>365</v>
       </c>
-      <c r="K471" s="322" t="s">
+      <c r="K471" s="31" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="472" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J472" s="321" t="s">
+    <row r="472" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J472" s="30" t="s">
         <v>1058</v>
       </c>
-      <c r="K472" s="322" t="s">
+      <c r="K472" s="31" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="473" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J473" s="321" t="s">
+    <row r="473" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J473" s="30" t="s">
         <v>1059</v>
       </c>
-      <c r="K473" s="322" t="s">
+      <c r="K473" s="31" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="474" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J474" s="321" t="s">
+    <row r="474" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J474" s="30" t="s">
         <v>1060</v>
       </c>
-      <c r="K474" s="322" t="s">
+      <c r="K474" s="31" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="475" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J475" s="321" t="s">
+    <row r="475" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J475" s="30" t="s">
         <v>1061</v>
       </c>
-      <c r="K475" s="322" t="s">
+      <c r="K475" s="31" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="476" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J476" s="321" t="s">
+    <row r="476" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J476" s="30" t="s">
         <v>1062</v>
       </c>
-      <c r="K476" s="322" t="s">
+      <c r="K476" s="31" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="477" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J477" s="321" t="s">
+    <row r="477" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J477" s="30" t="s">
         <v>1063</v>
       </c>
-      <c r="K477" s="322" t="s">
+      <c r="K477" s="31" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="478" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J478" s="321" t="s">
+    <row r="478" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J478" s="30" t="s">
         <v>1064</v>
       </c>
-      <c r="K478" s="322" t="s">
+      <c r="K478" s="31" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="479" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J479" s="321" t="s">
+    <row r="479" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J479" s="30" t="s">
         <v>374</v>
       </c>
-      <c r="K479" s="322" t="s">
+      <c r="K479" s="31" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="480" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J480" s="321" t="s">
+    <row r="480" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J480" s="30" t="s">
         <v>1065</v>
       </c>
-      <c r="K480" s="322" t="s">
+      <c r="K480" s="31" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="481" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J481" s="321" t="s">
+    <row r="481" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J481" s="30" t="s">
         <v>1066</v>
       </c>
-      <c r="K481" s="322" t="s">
+      <c r="K481" s="31" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="482" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J482" s="321" t="s">
+    <row r="482" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J482" s="30" t="s">
         <v>378</v>
       </c>
-      <c r="K482" s="322" t="s">
+      <c r="K482" s="31" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="483" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J483" s="321" t="s">
+    <row r="483" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J483" s="30" t="s">
         <v>380</v>
       </c>
-      <c r="K483" s="322" t="s">
+      <c r="K483" s="31" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="484" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J484" s="321" t="s">
+    <row r="484" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J484" s="30" t="s">
         <v>1067</v>
       </c>
-      <c r="K484" s="322" t="s">
+      <c r="K484" s="31" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="485" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J485" s="321" t="s">
+    <row r="485" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J485" s="30" t="s">
         <v>1068</v>
       </c>
-      <c r="K485" s="322" t="s">
+      <c r="K485" s="31" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="486" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J486" s="339" t="s">
+    <row r="486" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J486" s="32" t="s">
         <v>1414</v>
       </c>
-      <c r="K486" s="26">
+      <c r="K486" s="28">
         <v>3011011</v>
       </c>
     </row>
-    <row r="487" spans="10:11" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="J488" s="321" t="s">
+    <row r="487" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J487" s="30" t="s">
         <v>1069</v>
       </c>
-      <c r="K488" s="322" t="s">
+      <c r="K487" s="31" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="489" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J489" s="321" t="s">
+    <row r="488" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J488" s="30" t="s">
         <v>1070</v>
       </c>
-      <c r="K489" s="322" t="s">
+      <c r="K488" s="31" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="490" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J490" s="321" t="s">
+    <row r="489" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J489" s="30" t="s">
         <v>1071</v>
       </c>
-      <c r="K490" s="322" t="s">
+      <c r="K489" s="31" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="491" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J491" s="321" t="s">
+    <row r="490" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J490" s="30" t="s">
         <v>1072</v>
       </c>
-      <c r="K491" s="322" t="s">
+      <c r="K490" s="31" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="492" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J492" s="321" t="s">
+    <row r="491" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J491" s="30" t="s">
         <v>1073</v>
       </c>
-      <c r="K492" s="322" t="s">
+      <c r="K491" s="31" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="493" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J493" s="321" t="s">
+    <row r="492" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J492" s="30" t="s">
         <v>1074</v>
       </c>
-      <c r="K493" s="322" t="s">
+      <c r="K492" s="31" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="494" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J494" s="321" t="s">
+    <row r="493" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J493" s="30" t="s">
         <v>1075</v>
       </c>
-      <c r="K494" s="322" t="s">
+      <c r="K493" s="31" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="495" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J495" s="321" t="s">
+    <row r="494" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J494" s="30" t="s">
         <v>1076</v>
       </c>
-      <c r="K495" s="322" t="s">
+      <c r="K494" s="31" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="496" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J496" s="321" t="s">
+    <row r="495" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J495" s="30" t="s">
         <v>392</v>
       </c>
-      <c r="K496" s="322" t="s">
+      <c r="K495" s="31" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="497" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J497" s="321" t="s">
+    <row r="496" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J496" s="30" t="s">
         <v>394</v>
       </c>
-      <c r="K497" s="322" t="s">
+      <c r="K496" s="31" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="498" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J498" s="321" t="s">
+    <row r="497" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J497" s="30" t="s">
         <v>396</v>
       </c>
-      <c r="K498" s="322" t="s">
+      <c r="K497" s="31" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="499" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J499" s="321" t="s">
+    <row r="498" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J498" s="30" t="s">
         <v>1077</v>
       </c>
-      <c r="K499" s="322" t="s">
+      <c r="K498" s="31" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="500" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J500" s="321" t="s">
+    <row r="499" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J499" s="30" t="s">
         <v>1078</v>
       </c>
-      <c r="K500" s="322" t="s">
+      <c r="K499" s="31" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="501" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J501" s="321" t="s">
+    <row r="500" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J500" s="30" t="s">
         <v>1079</v>
       </c>
-      <c r="K501" s="322" t="s">
+      <c r="K500" s="31" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="502" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J502" s="321" t="s">
+    <row r="501" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J501" s="30" t="s">
         <v>1080</v>
       </c>
-      <c r="K502" s="322" t="s">
+      <c r="K501" s="31" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="503" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J503" s="321" t="s">
+    <row r="502" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J502" s="30" t="s">
         <v>402</v>
       </c>
-      <c r="K503" s="322" t="s">
+      <c r="K502" s="31" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="504" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J504" s="321" t="s">
+    <row r="503" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J503" s="30" t="s">
         <v>1416</v>
       </c>
-      <c r="K504" s="322">
+      <c r="K503" s="31">
         <v>2134007</v>
       </c>
     </row>
-    <row r="505" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J505" s="321" t="s">
+    <row r="504" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J504" s="30" t="s">
         <v>1081</v>
       </c>
-      <c r="K505" s="322" t="s">
+      <c r="K504" s="31" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="506" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J506" s="321" t="s">
+    <row r="505" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J505" s="30" t="s">
         <v>1082</v>
       </c>
-      <c r="K506" s="322" t="s">
+      <c r="K505" s="31" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="507" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J507" s="321" t="s">
+    <row r="506" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J506" s="30" t="s">
         <v>1083</v>
       </c>
-      <c r="K507" s="322" t="s">
+      <c r="K506" s="31" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="508" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J508" s="321" t="s">
+    <row r="507" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J507" s="30" t="s">
         <v>1084</v>
       </c>
-      <c r="K508" s="322" t="s">
+      <c r="K507" s="31" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="509" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J509" s="321" t="s">
+    <row r="508" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J508" s="30" t="s">
         <v>1085</v>
       </c>
-      <c r="K509" s="322" t="s">
+      <c r="K508" s="31" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="510" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J510" s="321" t="s">
+    <row r="509" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J509" s="30" t="s">
         <v>1086</v>
       </c>
-      <c r="K510" s="322" t="s">
+      <c r="K509" s="31" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="511" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J511" s="321" t="s">
+    <row r="510" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J510" s="30" t="s">
         <v>1087</v>
       </c>
-      <c r="K511" s="322" t="s">
+      <c r="K510" s="31" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="512" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J512" s="321" t="s">
+    <row r="511" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J511" s="30" t="s">
         <v>1088</v>
       </c>
-      <c r="K512" s="322" t="s">
+      <c r="K511" s="31" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="513" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J513" s="321" t="s">
+    <row r="512" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J512" s="30" t="s">
         <v>1089</v>
       </c>
-      <c r="K513" s="322" t="s">
+      <c r="K512" s="31" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="514" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J514" s="321" t="s">
+    <row r="513" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J513" s="30" t="s">
         <v>1090</v>
       </c>
-      <c r="K514" s="322" t="s">
+      <c r="K513" s="31" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="515" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J515" s="321" t="s">
+    <row r="514" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J514" s="30" t="s">
         <v>1091</v>
       </c>
-      <c r="K515" s="322" t="s">
+      <c r="K514" s="31" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="516" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J516" s="321" t="s">
+    <row r="515" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J515" s="30" t="s">
         <v>1092</v>
       </c>
-      <c r="K516" s="322" t="s">
+      <c r="K515" s="31" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="517" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J517" s="321" t="s">
+    <row r="516" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J516" s="30" t="s">
         <v>1356</v>
       </c>
-      <c r="K517" s="322" t="s">
+      <c r="K516" s="31" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="518" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J518" s="321" t="s">
+    <row r="517" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J517" s="30" t="s">
         <v>1093</v>
       </c>
-      <c r="K518" s="322" t="s">
+      <c r="K517" s="31" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="519" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J519" s="321" t="s">
+    <row r="518" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J518" s="30" t="s">
         <v>418</v>
       </c>
-      <c r="K519" s="322" t="s">
+      <c r="K518" s="31" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="520" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J520" s="321" t="s">
+    <row r="519" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J519" s="30" t="s">
         <v>1094</v>
       </c>
-      <c r="K520" s="322" t="s">
+      <c r="K519" s="31" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="521" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J521" s="321" t="s">
+    <row r="520" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J520" s="30" t="s">
         <v>1095</v>
       </c>
-      <c r="K521" s="322" t="s">
+      <c r="K520" s="31" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="522" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J522" s="321" t="s">
+    <row r="521" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J521" s="30" t="s">
         <v>1096</v>
       </c>
-      <c r="K522" s="322" t="s">
+      <c r="K521" s="31" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="523" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J523" s="321" t="s">
+    <row r="522" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J522" s="30" t="s">
         <v>1097</v>
       </c>
-      <c r="K523" s="322" t="s">
+      <c r="K522" s="31" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="524" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J524" s="321" t="s">
+    <row r="523" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J523" s="30" t="s">
         <v>1098</v>
       </c>
-      <c r="K524" s="322" t="s">
+      <c r="K523" s="31" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="525" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J525" s="321" t="s">
+    <row r="524" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J524" s="30" t="s">
         <v>1099</v>
       </c>
-      <c r="K525" s="322" t="s">
+      <c r="K524" s="31" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="526" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J526" s="321" t="s">
+    <row r="525" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J525" s="30" t="s">
         <v>426</v>
       </c>
-      <c r="K526" s="322" t="s">
+      <c r="K525" s="31" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="527" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J527" s="321" t="s">
+    <row r="526" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J526" s="30" t="s">
         <v>428</v>
       </c>
-      <c r="K527" s="322" t="s">
+      <c r="K526" s="31" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="528" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J528" s="321" t="s">
+    <row r="527" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J527" s="30" t="s">
         <v>1100</v>
       </c>
-      <c r="K528" s="322" t="s">
+      <c r="K527" s="31" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="529" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J529" s="321" t="s">
+    <row r="528" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J528" s="30" t="s">
         <v>1101</v>
       </c>
-      <c r="K529" s="322" t="s">
+      <c r="K528" s="31" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="530" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J530" s="321" t="s">
+    <row r="529" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J529" s="30" t="s">
         <v>1102</v>
       </c>
-      <c r="K530" s="322" t="s">
+      <c r="K529" s="31" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="531" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J531" s="321" t="s">
+    <row r="530" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J530" s="30" t="s">
         <v>1103</v>
       </c>
-      <c r="K531" s="322" t="s">
+      <c r="K530" s="31" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="532" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J532" s="321" t="s">
+    <row r="531" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J531" s="30" t="s">
         <v>1104</v>
       </c>
-      <c r="K532" s="322" t="s">
+      <c r="K531" s="31" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="533" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J533" s="321" t="s">
+    <row r="532" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J532" s="30" t="s">
         <v>1105</v>
       </c>
-      <c r="K533" s="322" t="s">
+      <c r="K532" s="31" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="534" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J534" s="321" t="s">
+    <row r="533" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J533" s="30" t="s">
         <v>436</v>
       </c>
-      <c r="K534" s="322" t="s">
+      <c r="K533" s="31" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="535" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J535" s="321" t="s">
+    <row r="534" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J534" s="30" t="s">
         <v>1106</v>
       </c>
-      <c r="K535" s="322" t="s">
+      <c r="K534" s="31" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="536" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J536" s="321" t="s">
+    <row r="535" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J535" s="30" t="s">
         <v>1107</v>
       </c>
-      <c r="K536" s="322" t="s">
+      <c r="K535" s="31" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="537" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J537" s="321" t="s">
+    <row r="536" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J536" s="30" t="s">
         <v>440</v>
       </c>
-      <c r="K537" s="322" t="s">
+      <c r="K536" s="31" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="538" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J538" s="321" t="s">
+    <row r="537" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J537" s="30" t="s">
         <v>1108</v>
       </c>
-      <c r="K538" s="322" t="s">
+      <c r="K537" s="31" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="539" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J539" s="321" t="s">
+    <row r="538" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J538" s="30" t="s">
         <v>1109</v>
       </c>
-      <c r="K539" s="322" t="s">
+      <c r="K538" s="31" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="540" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J540" s="321" t="s">
+    <row r="539" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J539" s="30" t="s">
         <v>1110</v>
       </c>
-      <c r="K540" s="322" t="s">
+      <c r="K539" s="31" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="541" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J541" s="321" t="s">
+    <row r="540" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J540" s="30" t="s">
         <v>1111</v>
       </c>
-      <c r="K541" s="322" t="s">
+      <c r="K540" s="31" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="542" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J542" s="321" t="s">
+    <row r="541" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J541" s="30" t="s">
         <v>1112</v>
       </c>
-      <c r="K542" s="322" t="s">
+      <c r="K541" s="31" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="543" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J543" s="321" t="s">
+    <row r="542" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J542" s="30" t="s">
         <v>447</v>
       </c>
-      <c r="K543" s="322" t="s">
+      <c r="K542" s="31" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="544" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J544" s="321" t="s">
+    <row r="543" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J543" s="30" t="s">
         <v>449</v>
       </c>
-      <c r="K544" s="322" t="s">
+      <c r="K543" s="31" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="545" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J545" s="321" t="s">
+    <row r="544" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J544" s="30" t="s">
         <v>1113</v>
       </c>
-      <c r="K545" s="322" t="s">
+      <c r="K544" s="31" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="546" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J546" s="321" t="s">
+    <row r="545" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J545" s="30" t="s">
         <v>1114</v>
       </c>
-      <c r="K546" s="322" t="s">
+      <c r="K545" s="31" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="547" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J547" s="321" t="s">
+    <row r="546" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J546" s="30" t="s">
         <v>1115</v>
       </c>
-      <c r="K547" s="322" t="s">
+      <c r="K546" s="31" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="548" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J548" s="321" t="s">
+    <row r="547" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J547" s="30" t="s">
         <v>1116</v>
       </c>
-      <c r="K548" s="322" t="s">
+      <c r="K547" s="31" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="549" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J549" s="321" t="s">
+    <row r="548" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J548" s="30" t="s">
         <v>455</v>
       </c>
-      <c r="K549" s="322" t="s">
+      <c r="K548" s="31" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="550" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J550" s="321" t="s">
+    <row r="549" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J549" s="30" t="s">
         <v>1117</v>
       </c>
-      <c r="K550" s="322" t="s">
+      <c r="K549" s="31" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="551" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J551" s="321" t="s">
+    <row r="550" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J550" s="30" t="s">
         <v>1118</v>
       </c>
-      <c r="K551" s="322" t="s">
+      <c r="K550" s="31" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="552" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J552" s="321" t="s">
+    <row r="551" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J551" s="30" t="s">
         <v>459</v>
       </c>
-      <c r="K552" s="322" t="s">
+      <c r="K551" s="31" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="553" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J553" s="321" t="s">
+    <row r="552" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J552" s="30" t="s">
         <v>1119</v>
       </c>
-      <c r="K553" s="322" t="s">
+      <c r="K552" s="31" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="554" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J554" s="321" t="s">
+    <row r="553" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J553" s="30" t="s">
         <v>1120</v>
       </c>
-      <c r="K554" s="322" t="s">
+      <c r="K553" s="31" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="555" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J555" s="321" t="s">
+    <row r="554" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J554" s="30" t="s">
         <v>463</v>
       </c>
-      <c r="K555" s="322" t="s">
+      <c r="K554" s="31" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="556" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J556" s="321" t="s">
+    <row r="555" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J555" s="30" t="s">
         <v>1121</v>
       </c>
-      <c r="K556" s="322" t="s">
+      <c r="K555" s="31" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="557" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J557" s="321" t="s">
+    <row r="556" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J556" s="30" t="s">
         <v>466</v>
       </c>
-      <c r="K557" s="322" t="s">
+      <c r="K556" s="31" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="558" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J558" s="321" t="s">
+    <row r="557" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J557" s="30" t="s">
         <v>1122</v>
       </c>
-      <c r="K558" s="322" t="s">
+      <c r="K557" s="31" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="559" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J559" s="321" t="s">
+    <row r="558" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J558" s="30" t="s">
         <v>1123</v>
       </c>
-      <c r="K559" s="322" t="s">
+      <c r="K558" s="31" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="560" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J560" s="321" t="s">
+    <row r="559" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J559" s="30" t="s">
         <v>1124</v>
       </c>
-      <c r="K560" s="322" t="s">
+      <c r="K559" s="31" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="561" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J561" s="321" t="s">
+    <row r="560" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J560" s="30" t="s">
         <v>1125</v>
       </c>
-      <c r="K561" s="322" t="s">
+      <c r="K560" s="31" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="562" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J562" s="321" t="s">
+    <row r="561" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J561" s="30" t="s">
         <v>1126</v>
       </c>
-      <c r="K562" s="322" t="s">
+      <c r="K561" s="31" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="563" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J563" s="321" t="s">
+    <row r="562" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J562" s="30" t="s">
         <v>1127</v>
       </c>
-      <c r="K563" s="322" t="s">
+      <c r="K562" s="31" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="564" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J564" s="321" t="s">
+    <row r="563" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J563" s="30" t="s">
         <v>1128</v>
       </c>
-      <c r="K564" s="322" t="s">
+      <c r="K563" s="31" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="565" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J565" s="321" t="s">
+    <row r="564" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J564" s="30" t="s">
         <v>1129</v>
       </c>
-      <c r="K565" s="322" t="s">
+      <c r="K564" s="31" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="566" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J566" s="321" t="s">
+    <row r="565" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J565" s="30" t="s">
         <v>1130</v>
       </c>
-      <c r="K566" s="322" t="s">
+      <c r="K565" s="31" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="567" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J567" s="321" t="s">
+    <row r="566" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J566" s="30" t="s">
         <v>477</v>
       </c>
-      <c r="K567" s="322" t="s">
+      <c r="K566" s="31" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="568" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J568" s="321" t="s">
+    <row r="567" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J567" s="30" t="s">
         <v>1131</v>
       </c>
-      <c r="K568" s="322" t="s">
+      <c r="K567" s="31" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="569" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J569" s="321" t="s">
+    <row r="568" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J568" s="30" t="s">
         <v>1132</v>
       </c>
-      <c r="K569" s="322" t="s">
+      <c r="K568" s="31" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="570" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J570" s="321" t="s">
+    <row r="569" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J569" s="30" t="s">
         <v>481</v>
       </c>
-      <c r="K570" s="322" t="s">
+      <c r="K569" s="31" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="571" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J571" s="321" t="s">
+    <row r="570" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J570" s="30" t="s">
         <v>1133</v>
       </c>
-      <c r="K571" s="322" t="s">
+      <c r="K570" s="31" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="572" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J572" s="321" t="s">
+    <row r="571" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J571" s="30" t="s">
         <v>1134</v>
       </c>
-      <c r="K572" s="322" t="s">
+      <c r="K571" s="31" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="573" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J573" s="321" t="s">
+    <row r="572" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J572" s="30" t="s">
         <v>1135</v>
       </c>
-      <c r="K573" s="322" t="s">
+      <c r="K572" s="31" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="574" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J574" s="321" t="s">
+    <row r="573" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J573" s="30" t="s">
         <v>486</v>
       </c>
-      <c r="K574" s="322" t="s">
+      <c r="K573" s="31" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="575" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J575" s="321" t="s">
+    <row r="574" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J574" s="30" t="s">
         <v>1136</v>
       </c>
-      <c r="K575" s="322" t="s">
+      <c r="K574" s="31" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="576" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J576" s="321" t="s">
+    <row r="575" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J575" s="30" t="s">
         <v>489</v>
       </c>
-      <c r="K576" s="322" t="s">
+      <c r="K575" s="31" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="577" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J577" s="321" t="s">
+    <row r="576" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J576" s="328" t="s">
         <v>3580</v>
       </c>
-      <c r="K577" s="322" t="s">
+      <c r="K576" s="329" t="s">
         <v>3581</v>
       </c>
     </row>
-    <row r="578" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J578" s="321" t="s">
+    <row r="577" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J577" s="30" t="s">
         <v>1137</v>
       </c>
-      <c r="K578" s="322" t="s">
+      <c r="K577" s="31" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="579" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J579" s="321" t="s">
+    <row r="578" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J578" s="30" t="s">
         <v>1138</v>
       </c>
-      <c r="K579" s="322" t="s">
+      <c r="K578" s="31" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="580" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J580" s="321" t="s">
+    <row r="579" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J579" s="30" t="s">
         <v>1139</v>
       </c>
-      <c r="K580" s="322" t="s">
+      <c r="K579" s="31" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="581" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J581" s="321" t="s">
+    <row r="580" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J580" s="30" t="s">
         <v>494</v>
       </c>
-      <c r="K581" s="322" t="s">
+      <c r="K580" s="31" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="582" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J582" s="321" t="s">
+    <row r="581" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J581" s="30" t="s">
         <v>1140</v>
       </c>
-      <c r="K582" s="322" t="s">
+      <c r="K581" s="31" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="583" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J583" s="321" t="s">
+    <row r="582" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J582" s="30" t="s">
         <v>1141</v>
       </c>
-      <c r="K583" s="322" t="s">
+      <c r="K582" s="31" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="584" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J584" s="321" t="s">
+    <row r="583" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J583" s="30" t="s">
         <v>1142</v>
       </c>
-      <c r="K584" s="322" t="s">
+      <c r="K583" s="31" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="585" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J585" s="321" t="s">
+    <row r="584" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J584" s="30" t="s">
         <v>1143</v>
       </c>
-      <c r="K585" s="322" t="s">
+      <c r="K584" s="31" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="586" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J586" s="321" t="s">
+    <row r="585" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J585" s="30" t="s">
         <v>1144</v>
       </c>
-      <c r="K586" s="322" t="s">
+      <c r="K585" s="31" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="587" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J587" s="321" t="s">
+    <row r="586" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J586" s="30" t="s">
         <v>501</v>
       </c>
-      <c r="K587" s="322" t="s">
+      <c r="K586" s="31" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="588" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J588" s="321" t="s">
+    <row r="587" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J587" s="30" t="s">
         <v>1145</v>
       </c>
-      <c r="K588" s="322" t="s">
+      <c r="K587" s="31" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="589" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J589" s="321" t="s">
+    <row r="588" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J588" s="30" t="s">
         <v>504</v>
       </c>
-      <c r="K589" s="322" t="s">
+      <c r="K588" s="31" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="590" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J590" s="321" t="s">
+    <row r="589" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J589" s="30" t="s">
         <v>1146</v>
       </c>
-      <c r="K590" s="322" t="s">
+      <c r="K589" s="31" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="591" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J591" s="321" t="s">
+    <row r="590" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J590" s="30" t="s">
         <v>1147</v>
       </c>
-      <c r="K591" s="322" t="s">
+      <c r="K590" s="31" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="592" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J592" s="321" t="s">
+    <row r="591" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J591" s="30" t="s">
         <v>1148</v>
       </c>
-      <c r="K592" s="322" t="s">
+      <c r="K591" s="31" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="593" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J593" s="321" t="s">
+    <row r="592" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J592" s="30" t="s">
         <v>1149</v>
       </c>
-      <c r="K593" s="322" t="s">
+      <c r="K592" s="31" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="594" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J594" s="321" t="s">
+    <row r="593" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J593" s="30" t="s">
         <v>1150</v>
       </c>
-      <c r="K594" s="322" t="s">
+      <c r="K593" s="31" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="595" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J595" s="321" t="s">
+    <row r="594" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J594" s="30" t="s">
         <v>1151</v>
       </c>
-      <c r="K595" s="322" t="s">
+      <c r="K594" s="31" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="596" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J596" s="321" t="s">
+    <row r="595" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J595" s="30" t="s">
         <v>512</v>
       </c>
-      <c r="K596" s="322" t="s">
+      <c r="K595" s="31" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="597" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J597" s="321" t="s">
+    <row r="596" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J596" s="30" t="s">
         <v>514</v>
       </c>
-      <c r="K597" s="322" t="s">
+      <c r="K596" s="31" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="598" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J598" s="321" t="s">
+    <row r="597" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J597" s="30" t="s">
         <v>1152</v>
       </c>
-      <c r="K598" s="322" t="s">
+      <c r="K597" s="31" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="599" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J599" s="321" t="s">
+    <row r="598" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J598" s="30" t="s">
         <v>1153</v>
       </c>
-      <c r="K599" s="322" t="s">
+      <c r="K598" s="31" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="600" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J600" s="321" t="s">
+    <row r="599" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J599" s="30" t="s">
         <v>1154</v>
       </c>
-      <c r="K600" s="322" t="s">
+      <c r="K599" s="31" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="601" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J601" s="321" t="s">
+    <row r="600" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J600" s="30" t="s">
         <v>519</v>
       </c>
-      <c r="K601" s="322" t="s">
+      <c r="K600" s="31" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="602" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J602" s="321" t="s">
+    <row r="601" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J601" s="30" t="s">
         <v>1155</v>
       </c>
-      <c r="K602" s="322" t="s">
+      <c r="K601" s="31" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="603" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J603" s="321" t="s">
+    <row r="602" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J602" s="30" t="s">
         <v>1156</v>
       </c>
-      <c r="K603" s="322" t="s">
+      <c r="K602" s="31" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="604" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J604" s="321" t="s">
+    <row r="603" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J603" s="30" t="s">
         <v>1157</v>
       </c>
-      <c r="K604" s="322" t="s">
+      <c r="K603" s="31" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="605" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J605" s="321" t="s">
+    <row r="604" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J604" s="30" t="s">
         <v>1158</v>
       </c>
-      <c r="K605" s="322" t="s">
+      <c r="K604" s="31" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="606" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J606" s="321" t="s">
+    <row r="605" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J605" s="30" t="s">
         <v>1159</v>
       </c>
-      <c r="K606" s="322" t="s">
+      <c r="K605" s="31" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="607" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J607" s="321" t="s">
+    <row r="606" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J606" s="30" t="s">
         <v>526</v>
       </c>
-      <c r="K607" s="322" t="s">
+      <c r="K606" s="31" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="608" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J608" s="321" t="s">
+    <row r="607" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J607" s="30" t="s">
         <v>528</v>
       </c>
-      <c r="K608" s="322" t="s">
+      <c r="K607" s="31" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="609" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J609" s="321" t="s">
+    <row r="608" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J608" s="30" t="s">
         <v>530</v>
       </c>
-      <c r="K609" s="322" t="s">
+      <c r="K608" s="31" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="610" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J610" s="321" t="s">
+    <row r="609" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J609" s="30" t="s">
         <v>532</v>
       </c>
-      <c r="K610" s="322" t="s">
+      <c r="K609" s="31" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="611" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J611" s="321" t="s">
+    <row r="610" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J610" s="30" t="s">
         <v>534</v>
       </c>
-      <c r="K611" s="322" t="s">
+      <c r="K610" s="31" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="612" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J612" s="321" t="s">
+    <row r="611" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J611" s="30" t="s">
         <v>1160</v>
       </c>
-      <c r="K612" s="322" t="s">
+      <c r="K611" s="31" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="613" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J613" s="321" t="s">
+    <row r="612" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J612" s="30" t="s">
         <v>1161</v>
       </c>
-      <c r="K613" s="322" t="s">
+      <c r="K612" s="31" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="614" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J614" s="321" t="s">
+    <row r="613" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J613" s="30" t="s">
         <v>1162</v>
       </c>
-      <c r="K614" s="322" t="s">
+      <c r="K613" s="31" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="615" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J615" s="321" t="s">
+    <row r="614" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J614" s="30" t="s">
         <v>539</v>
       </c>
-      <c r="K615" s="322" t="s">
+      <c r="K614" s="31" t="s">
         <v>540</v>
       </c>
     </row>
-    <row r="616" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J616" s="321" t="s">
+    <row r="615" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J615" s="30" t="s">
         <v>1163</v>
       </c>
-      <c r="K616" s="322" t="s">
+      <c r="K615" s="31" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="617" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J617" s="321" t="s">
+    <row r="616" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J616" s="30" t="s">
         <v>1164</v>
       </c>
-      <c r="K617" s="322" t="s">
+      <c r="K616" s="31" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="618" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J618" s="321" t="s">
+    <row r="617" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J617" s="30" t="s">
         <v>543</v>
       </c>
-      <c r="K618" s="322" t="s">
+      <c r="K617" s="31" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="619" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J619" s="321" t="s">
+    <row r="618" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J618" s="30" t="s">
         <v>1165</v>
       </c>
-      <c r="K619" s="322" t="s">
+      <c r="K618" s="31" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="620" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J620" s="321" t="s">
+    <row r="619" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J619" s="30" t="s">
         <v>1166</v>
       </c>
-      <c r="K620" s="322" t="s">
+      <c r="K619" s="31" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="621" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J621" s="321" t="s">
+    <row r="620" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J620" s="30" t="s">
         <v>1167</v>
       </c>
-      <c r="K621" s="322" t="s">
+      <c r="K620" s="31" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="622" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J622" s="321" t="s">
+    <row r="621" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J621" s="30" t="s">
         <v>548</v>
       </c>
-      <c r="K622" s="322" t="s">
+      <c r="K621" s="31" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="623" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J623" s="321" t="s">
+    <row r="622" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J622" s="30" t="s">
         <v>550</v>
       </c>
-      <c r="K623" s="322" t="s">
+      <c r="K622" s="31" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="624" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J624" s="321" t="s">
+    <row r="623" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J623" s="30" t="s">
         <v>1168</v>
       </c>
-      <c r="K624" s="322" t="s">
+      <c r="K623" s="31" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="625" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J625" s="321" t="s">
+    <row r="624" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J624" s="30" t="s">
         <v>1169</v>
       </c>
-      <c r="K625" s="322" t="s">
+      <c r="K624" s="31" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="626" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J626" s="321" t="s">
+    <row r="625" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J625" s="30" t="s">
         <v>554</v>
       </c>
-      <c r="K626" s="322" t="s">
+      <c r="K625" s="31" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="627" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J627" s="321" t="s">
+    <row r="626" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J626" s="30" t="s">
         <v>1170</v>
       </c>
-      <c r="K627" s="322" t="s">
+      <c r="K626" s="31" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="628" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J628" s="321" t="s">
+    <row r="627" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J627" s="30" t="s">
         <v>1171</v>
       </c>
-      <c r="K628" s="322" t="s">
+      <c r="K627" s="31" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="629" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J629" s="321" t="s">
+    <row r="628" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J628" s="30" t="s">
         <v>1172</v>
       </c>
-      <c r="K629" s="322" t="s">
+      <c r="K628" s="31" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="630" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J630" s="321" t="s">
+    <row r="629" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J629" s="30" t="s">
         <v>1173</v>
       </c>
-      <c r="K630" s="322" t="s">
+      <c r="K629" s="31" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="631" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J631" s="321" t="s">
+    <row r="630" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J630" s="30" t="s">
         <v>1174</v>
       </c>
-      <c r="K631" s="322" t="s">
+      <c r="K630" s="31" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="632" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J632" s="321" t="s">
+    <row r="631" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J631" s="30" t="s">
         <v>1175</v>
       </c>
-      <c r="K632" s="322" t="s">
+      <c r="K631" s="31" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="633" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J633" s="321" t="s">
+    <row r="632" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J632" s="30" t="s">
         <v>562</v>
       </c>
-      <c r="K633" s="322" t="s">
+      <c r="K632" s="31" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="634" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J634" s="321" t="s">
+    <row r="633" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J633" s="30" t="s">
         <v>1176</v>
       </c>
-      <c r="K634" s="322" t="s">
+      <c r="K633" s="31" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="635" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J635" s="321" t="s">
+    <row r="634" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J634" s="30" t="s">
         <v>1177</v>
       </c>
-      <c r="K635" s="322" t="s">
+      <c r="K634" s="31" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="636" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J636" s="321" t="s">
+    <row r="635" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J635" s="30" t="s">
         <v>1178</v>
       </c>
-      <c r="K636" s="322" t="s">
+      <c r="K635" s="31" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="637" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J637" s="321" t="s">
+    <row r="636" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J636" s="30" t="s">
         <v>1179</v>
       </c>
-      <c r="K637" s="322" t="s">
+      <c r="K636" s="31" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="638" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J638" s="321" t="s">
+    <row r="637" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J637" s="30" t="s">
         <v>568</v>
       </c>
-      <c r="K638" s="322" t="s">
+      <c r="K637" s="31" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="639" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J639" s="321" t="s">
+    <row r="638" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J638" s="30" t="s">
         <v>1180</v>
       </c>
-      <c r="K639" s="322" t="s">
+      <c r="K638" s="31" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="640" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J640" s="321" t="s">
+    <row r="639" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J639" s="30" t="s">
         <v>1181</v>
       </c>
-      <c r="K640" s="322" t="s">
+      <c r="K639" s="31" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="641" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J641" s="321" t="s">
+    <row r="640" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J640" s="30" t="s">
         <v>1182</v>
       </c>
-      <c r="K641" s="322" t="s">
+      <c r="K640" s="31" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="642" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J642" s="321" t="s">
+    <row r="641" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J641" s="30" t="s">
         <v>1183</v>
       </c>
-      <c r="K642" s="322" t="s">
+      <c r="K641" s="31" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="643" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J643" s="321" t="s">
+    <row r="642" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J642" s="30" t="s">
         <v>574</v>
       </c>
-      <c r="K643" s="322" t="s">
+      <c r="K642" s="31" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="644" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J644" s="321" t="s">
+    <row r="643" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J643" s="30" t="s">
         <v>1184</v>
       </c>
-      <c r="K644" s="322" t="s">
+      <c r="K643" s="31" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="645" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J645" s="321" t="s">
+    <row r="644" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J644" s="30" t="s">
         <v>1185</v>
       </c>
-      <c r="K645" s="322" t="s">
+      <c r="K644" s="31" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="646" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J646" s="321" t="s">
+    <row r="645" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J645" s="30" t="s">
         <v>1186</v>
       </c>
-      <c r="K646" s="322" t="s">
+      <c r="K645" s="31" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="647" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J647" s="321" t="s">
+    <row r="646" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J646" s="30" t="s">
         <v>1187</v>
       </c>
-      <c r="K647" s="322" t="s">
+      <c r="K646" s="31" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="648" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J648" s="321" t="s">
+    <row r="647" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J647" s="30" t="s">
         <v>1188</v>
       </c>
-      <c r="K648" s="322" t="s">
+      <c r="K647" s="31" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="649" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J649" s="321" t="s">
+    <row r="648" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J648" s="30" t="s">
         <v>1189</v>
       </c>
-      <c r="K649" s="322" t="s">
+      <c r="K648" s="31" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="650" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J650" s="321" t="s">
+    <row r="649" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J649" s="30" t="s">
         <v>1190</v>
       </c>
-      <c r="K650" s="322" t="s">
+      <c r="K649" s="31" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="651" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J651" s="321" t="s">
+    <row r="650" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J650" s="30" t="s">
         <v>1191</v>
       </c>
-      <c r="K651" s="322" t="s">
+      <c r="K650" s="31" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="652" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J652" s="321" t="s">
+    <row r="651" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J651" s="30" t="s">
         <v>1192</v>
       </c>
-      <c r="K652" s="322" t="s">
+      <c r="K651" s="31" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="653" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J653" s="321" t="s">
+    <row r="652" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J652" s="30" t="s">
         <v>585</v>
       </c>
-      <c r="K653" s="322" t="s">
+      <c r="K652" s="31" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="654" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J654" s="321" t="s">
+    <row r="653" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J653" s="30" t="s">
         <v>1193</v>
       </c>
-      <c r="K654" s="322" t="s">
+      <c r="K653" s="31" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="655" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J655" s="321" t="s">
+    <row r="654" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J654" s="30" t="s">
         <v>1194</v>
       </c>
-      <c r="K655" s="322" t="s">
+      <c r="K654" s="31" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="656" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J656" s="321" t="s">
+    <row r="655" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J655" s="30" t="s">
         <v>589</v>
       </c>
-      <c r="K656" s="322" t="s">
+      <c r="K655" s="31" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="657" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J657" s="321" t="s">
+    <row r="656" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J656" s="30" t="s">
         <v>1195</v>
       </c>
-      <c r="K657" s="322" t="s">
+      <c r="K656" s="31" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="658" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J658" s="321" t="s">
+    <row r="657" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J657" s="30" t="s">
         <v>1196</v>
       </c>
-      <c r="K658" s="322" t="s">
+      <c r="K657" s="31" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="659" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J659" s="321" t="s">
+    <row r="658" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J658" s="30" t="s">
         <v>1197</v>
       </c>
-      <c r="K659" s="322" t="s">
+      <c r="K658" s="31" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="660" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J660" s="321" t="s">
+    <row r="659" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J659" s="30" t="s">
         <v>1198</v>
       </c>
-      <c r="K660" s="322" t="s">
+      <c r="K659" s="31" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="661" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J661" s="321" t="s">
+    <row r="660" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J660" s="30" t="s">
         <v>1199</v>
       </c>
-      <c r="K661" s="322" t="s">
+      <c r="K660" s="31" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="662" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J662" s="321" t="s">
+    <row r="661" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J661" s="30" t="s">
         <v>1200</v>
       </c>
-      <c r="K662" s="322" t="s">
+      <c r="K661" s="31" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="663" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J663" s="321" t="s">
+    <row r="662" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J662" s="328" t="s">
         <v>3598</v>
       </c>
-      <c r="K663" s="322" t="s">
+      <c r="K662" s="329" t="s">
         <v>3599</v>
       </c>
     </row>
-    <row r="664" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J664" s="321" t="s">
+    <row r="663" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J663" s="30" t="s">
         <v>1201</v>
       </c>
-      <c r="K664" s="322" t="s">
+      <c r="K663" s="31" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="665" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J665" s="321" t="s">
+    <row r="664" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J664" s="30" t="s">
         <v>598</v>
       </c>
-      <c r="K665" s="322" t="s">
+      <c r="K664" s="31" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="666" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J666" s="321" t="s">
+    <row r="665" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J665" s="30" t="s">
         <v>1202</v>
       </c>
-      <c r="K666" s="322" t="s">
+      <c r="K665" s="31" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="667" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J667" s="321" t="s">
+    <row r="666" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J666" s="30" t="s">
         <v>1203</v>
       </c>
-      <c r="K667" s="322" t="s">
+      <c r="K666" s="31" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="668" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J668" s="321" t="s">
+    <row r="667" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J667" s="30" t="s">
         <v>1204</v>
       </c>
-      <c r="K668" s="322" t="s">
+      <c r="K667" s="31" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="669" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J669" s="321" t="s">
+    <row r="668" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J668" s="30" t="s">
         <v>1205</v>
       </c>
-      <c r="K669" s="322" t="s">
+      <c r="K668" s="31" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="670" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J670" s="321" t="s">
+    <row r="669" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J669" s="30" t="s">
         <v>1206</v>
       </c>
-      <c r="K670" s="322" t="s">
+      <c r="K669" s="31" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="671" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J671" s="321" t="s">
+    <row r="670" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J670" s="30" t="s">
         <v>1207</v>
       </c>
-      <c r="K671" s="322" t="s">
+      <c r="K670" s="31" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="672" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J672" s="321" t="s">
+    <row r="671" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J671" s="30" t="s">
         <v>1208</v>
       </c>
-      <c r="K672" s="322" t="s">
+      <c r="K671" s="31" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="673" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J673" s="321" t="s">
+    <row r="672" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J672" s="30" t="s">
         <v>1209</v>
       </c>
-      <c r="K673" s="322" t="s">
+      <c r="K672" s="31" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="674" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J674" s="321" t="s">
+    <row r="673" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J673" s="30" t="s">
         <v>1210</v>
       </c>
-      <c r="K674" s="322" t="s">
+      <c r="K673" s="31" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="675" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J675" s="321" t="s">
+    <row r="674" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J674" s="30" t="s">
         <v>1211</v>
       </c>
-      <c r="K675" s="322" t="s">
+      <c r="K674" s="31" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="676" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J676" s="321" t="s">
+    <row r="675" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J675" s="30" t="s">
         <v>1212</v>
       </c>
-      <c r="K676" s="322" t="s">
+      <c r="K675" s="31" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="677" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J677" s="321" t="s">
+    <row r="676" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J676" s="328" t="s">
         <v>3596</v>
       </c>
-      <c r="K677" s="322" t="s">
+      <c r="K676" s="329" t="s">
         <v>3597</v>
       </c>
     </row>
-    <row r="678" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J678" s="321" t="s">
+    <row r="677" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J677" s="30" t="s">
         <v>1213</v>
       </c>
-      <c r="K678" s="322" t="s">
+      <c r="K677" s="31" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="679" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J679" s="321" t="s">
+    <row r="678" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J678" s="30" t="s">
         <v>1214</v>
       </c>
-      <c r="K679" s="322" t="s">
+      <c r="K678" s="31" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="680" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J680" s="321" t="s">
+    <row r="679" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J679" s="30" t="s">
         <v>1215</v>
       </c>
-      <c r="K680" s="322" t="s">
+      <c r="K679" s="31" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="681" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J681" s="321" t="s">
+    <row r="680" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J680" s="30" t="s">
         <v>614</v>
       </c>
-      <c r="K681" s="322" t="s">
+      <c r="K680" s="31" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="682" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J682" s="321" t="s">
+    <row r="681" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J681" s="30" t="s">
         <v>1216</v>
       </c>
-      <c r="K682" s="322" t="s">
+      <c r="K681" s="31" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="683" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J683" s="321" t="s">
+    <row r="682" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J682" s="30" t="s">
         <v>1217</v>
       </c>
-      <c r="K683" s="322" t="s">
+      <c r="K682" s="31" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="684" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J684" s="321" t="s">
+    <row r="683" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J683" s="30" t="s">
         <v>618</v>
       </c>
-      <c r="K684" s="322" t="s">
+      <c r="K683" s="31" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="685" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J685" s="321" t="s">
+    <row r="684" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J684" s="30" t="s">
         <v>1218</v>
       </c>
-      <c r="K685" s="322" t="s">
+      <c r="K684" s="31" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="686" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J686" s="321" t="s">
+    <row r="685" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J685" s="30" t="s">
         <v>1219</v>
       </c>
-      <c r="K686" s="322" t="s">
+      <c r="K685" s="31" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="687" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J687" s="321" t="s">
+    <row r="686" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J686" s="30" t="s">
         <v>1220</v>
       </c>
-      <c r="K687" s="322" t="s">
+      <c r="K686" s="31" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="688" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J688" s="321" t="s">
+    <row r="687" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J687" s="30" t="s">
         <v>1221</v>
       </c>
-      <c r="K688" s="322" t="s">
+      <c r="K687" s="31" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="689" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J689" s="321" t="s">
+    <row r="688" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J688" s="30" t="s">
         <v>1222</v>
       </c>
-      <c r="K689" s="322" t="s">
+      <c r="K688" s="31" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="690" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J690" s="321" t="s">
+    <row r="689" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J689" s="30" t="s">
         <v>1223</v>
       </c>
-      <c r="K690" s="322" t="s">
+      <c r="K689" s="31" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="691" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J691" s="321" t="s">
+    <row r="690" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J690" s="30" t="s">
         <v>1224</v>
       </c>
-      <c r="K691" s="322" t="s">
+      <c r="K690" s="31" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="692" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J692" s="321" t="s">
+    <row r="691" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J691" s="30" t="s">
         <v>1225</v>
       </c>
-      <c r="K692" s="322" t="s">
+      <c r="K691" s="31" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="693" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J693" s="321" t="s">
+    <row r="692" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J692" s="30" t="s">
         <v>628</v>
       </c>
-      <c r="K693" s="322" t="s">
+      <c r="K692" s="31" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="694" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J694" s="321" t="s">
+    <row r="693" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J693" s="30" t="s">
         <v>1226</v>
       </c>
-      <c r="K694" s="322" t="s">
+      <c r="K693" s="31" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="695" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J695" s="321" t="s">
+    <row r="694" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J694" s="30" t="s">
         <v>631</v>
       </c>
-      <c r="K695" s="322" t="s">
+      <c r="K694" s="31" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="696" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J696" s="321" t="s">
+    <row r="695" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J695" s="30" t="s">
         <v>633</v>
       </c>
-      <c r="K696" s="322" t="s">
+      <c r="K695" s="31" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="697" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J697" s="321" t="s">
+    <row r="696" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J696" s="30" t="s">
         <v>1227</v>
       </c>
-      <c r="K697" s="322" t="s">
+      <c r="K696" s="31" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="698" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J698" s="321" t="s">
+    <row r="697" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J697" s="30" t="s">
         <v>1228</v>
       </c>
-      <c r="K698" s="322" t="s">
+      <c r="K697" s="31" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="699" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J699" s="321" t="s">
+    <row r="698" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J698" s="30" t="s">
         <v>1229</v>
       </c>
-      <c r="K699" s="322" t="s">
+      <c r="K698" s="31" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="700" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J700" s="321" t="s">
+    <row r="699" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J699" s="30" t="s">
         <v>638</v>
       </c>
-      <c r="K700" s="322" t="s">
+      <c r="K699" s="31" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="701" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J701" s="321" t="s">
+    <row r="700" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J700" s="30" t="s">
         <v>1230</v>
       </c>
-      <c r="K701" s="322" t="s">
+      <c r="K700" s="31" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="702" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J702" s="321" t="s">
+    <row r="701" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J701" s="30" t="s">
         <v>1231</v>
       </c>
-      <c r="K702" s="322" t="s">
+      <c r="K701" s="31" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="703" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J703" s="321" t="s">
+    <row r="702" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J702" s="30" t="s">
         <v>1232</v>
       </c>
-      <c r="K703" s="322" t="s">
+      <c r="K702" s="31" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="704" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J704" s="321" t="s">
+    <row r="703" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J703" s="30" t="s">
         <v>1233</v>
       </c>
-      <c r="K704" s="322" t="s">
+      <c r="K703" s="31" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="705" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J705" s="321" t="s">
+    <row r="704" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J704" s="30" t="s">
         <v>1234</v>
       </c>
-      <c r="K705" s="322" t="s">
+      <c r="K704" s="31" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="706" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J706" s="321" t="s">
+    <row r="705" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J705" s="30" t="s">
         <v>1235</v>
       </c>
-      <c r="K706" s="322" t="s">
+      <c r="K705" s="31" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="707" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J707" s="321" t="s">
+    <row r="706" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J706" s="30" t="s">
         <v>1236</v>
       </c>
-      <c r="K707" s="322" t="s">
+      <c r="K706" s="31" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="708" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J708" s="321" t="s">
+    <row r="707" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J707" s="30" t="s">
         <v>1237</v>
       </c>
-      <c r="K708" s="322" t="s">
+      <c r="K707" s="31" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="709" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J709" s="321" t="s">
+    <row r="708" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J708" s="30" t="s">
         <v>648</v>
       </c>
-      <c r="K709" s="322" t="s">
+      <c r="K708" s="31" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="710" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J710" s="321" t="s">
+    <row r="709" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J709" s="30" t="s">
         <v>1238</v>
       </c>
-      <c r="K710" s="322" t="s">
+      <c r="K709" s="31" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="711" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J711" s="321" t="s">
+    <row r="710" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J710" s="30" t="s">
         <v>1239</v>
       </c>
-      <c r="K711" s="322" t="s">
+      <c r="K710" s="31" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="712" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J712" s="321" t="s">
+    <row r="711" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J711" s="30" t="s">
         <v>652</v>
       </c>
-      <c r="K712" s="322" t="s">
+      <c r="K711" s="31" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="713" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J713" s="321" t="s">
+    <row r="712" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J712" s="30" t="s">
         <v>654</v>
       </c>
-      <c r="K713" s="322" t="s">
+      <c r="K712" s="31" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="714" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J714" s="321" t="s">
+    <row r="713" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J713" s="30" t="s">
         <v>1240</v>
       </c>
-      <c r="K714" s="322" t="s">
+      <c r="K713" s="31" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="715" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J715" s="321" t="s">
+    <row r="714" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J714" s="30" t="s">
         <v>1241</v>
       </c>
-      <c r="K715" s="322" t="s">
+      <c r="K714" s="31" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="716" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J716" s="321" t="s">
+    <row r="715" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J715" s="30" t="s">
         <v>1242</v>
       </c>
-      <c r="K716" s="322" t="s">
+      <c r="K715" s="31" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="717" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J717" s="321" t="s">
+    <row r="716" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J716" s="30" t="s">
         <v>1243</v>
       </c>
-      <c r="K717" s="322" t="s">
+      <c r="K716" s="31" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="718" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J718" s="321" t="s">
+    <row r="717" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J717" s="30" t="s">
         <v>1244</v>
       </c>
-      <c r="K718" s="322" t="s">
+      <c r="K717" s="31" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="719" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J719" s="321" t="s">
+    <row r="718" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J718" s="30" t="s">
         <v>1245</v>
       </c>
-      <c r="K719" s="322" t="s">
+      <c r="K718" s="31" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="720" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J720" s="321" t="s">
+    <row r="719" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J719" s="30" t="s">
         <v>662</v>
       </c>
-      <c r="K720" s="322" t="s">
+      <c r="K719" s="31" t="s">
         <v>663</v>
       </c>
     </row>
-    <row r="721" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J721" s="321" t="s">
+    <row r="720" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J720" s="30" t="s">
         <v>1246</v>
       </c>
-      <c r="K721" s="322" t="s">
+      <c r="K720" s="31" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="722" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J722" s="321" t="s">
+    <row r="721" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J721" s="30" t="s">
         <v>1822</v>
       </c>
-      <c r="K722" s="340">
+      <c r="K721" s="276">
         <v>2044012</v>
       </c>
     </row>
-    <row r="723" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J723" s="321" t="s">
+    <row r="722" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J722" s="30" t="s">
         <v>665</v>
       </c>
-      <c r="K723" s="322" t="s">
+      <c r="K722" s="31" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="724" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J724" s="321" t="s">
+    <row r="723" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J723" s="30" t="s">
         <v>667</v>
       </c>
-      <c r="K724" s="322" t="s">
+      <c r="K723" s="31" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="725" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J725" s="321" t="s">
+    <row r="724" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J724" s="30" t="s">
         <v>1247</v>
       </c>
-      <c r="K725" s="322" t="s">
+      <c r="K724" s="31" t="s">
         <v>669</v>
       </c>
     </row>
-    <row r="726" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J726" s="321" t="s">
+    <row r="725" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J725" s="30" t="s">
         <v>1248</v>
       </c>
-      <c r="K726" s="322" t="s">
+      <c r="K725" s="31" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="727" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J727" s="321" t="s">
+    <row r="726" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J726" s="30" t="s">
         <v>671</v>
       </c>
-      <c r="K727" s="322" t="s">
+      <c r="K726" s="31" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="728" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J728" s="321" t="s">
+    <row r="727" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J727" s="30" t="s">
         <v>1249</v>
       </c>
-      <c r="K728" s="322" t="s">
+      <c r="K727" s="31" t="s">
         <v>673</v>
       </c>
     </row>
-    <row r="729" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J729" s="321" t="s">
+    <row r="728" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J728" s="30" t="s">
         <v>1250</v>
       </c>
-      <c r="K729" s="322" t="s">
+      <c r="K728" s="31" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="730" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J730" s="321" t="s">
+    <row r="729" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J729" s="30" t="s">
         <v>675</v>
       </c>
-      <c r="K730" s="322" t="s">
+      <c r="K729" s="31" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="731" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J731" s="321" t="s">
+    <row r="730" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J730" s="30" t="s">
         <v>1251</v>
       </c>
-      <c r="K731" s="322" t="s">
+      <c r="K730" s="31" t="s">
         <v>677</v>
       </c>
     </row>
-    <row r="732" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J732" s="321" t="s">
+    <row r="731" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J731" s="30" t="s">
         <v>678</v>
       </c>
-      <c r="K732" s="322" t="s">
+      <c r="K731" s="31" t="s">
         <v>679</v>
       </c>
     </row>
-    <row r="733" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J733" s="321" t="s">
+    <row r="732" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J732" s="30" t="s">
         <v>1252</v>
       </c>
-      <c r="K733" s="322" t="s">
+      <c r="K732" s="31" t="s">
         <v>680</v>
       </c>
     </row>
-    <row r="734" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J734" s="321" t="s">
+    <row r="733" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J733" s="30" t="s">
         <v>1253</v>
       </c>
-      <c r="K734" s="322" t="s">
+      <c r="K733" s="31" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="735" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J735" s="321" t="s">
+    <row r="734" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J734" s="30" t="s">
         <v>1254</v>
       </c>
-      <c r="K735" s="322" t="s">
+      <c r="K734" s="31" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="736" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J736" s="321" t="s">
+    <row r="735" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J735" s="30" t="s">
         <v>1255</v>
       </c>
-      <c r="K736" s="322" t="s">
+      <c r="K735" s="31" t="s">
         <v>683</v>
       </c>
     </row>
-    <row r="737" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J737" s="321" t="s">
+    <row r="736" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J736" s="30" t="s">
         <v>1256</v>
       </c>
-      <c r="K737" s="322" t="s">
+      <c r="K736" s="31" t="s">
         <v>684</v>
       </c>
     </row>
-    <row r="738" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J738" s="321" t="s">
+    <row r="737" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J737" s="30" t="s">
         <v>1257</v>
       </c>
-      <c r="K738" s="322" t="s">
+      <c r="K737" s="31" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="739" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J739" s="321" t="s">
+    <row r="738" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J738" s="30" t="s">
         <v>686</v>
       </c>
-      <c r="K739" s="322" t="s">
+      <c r="K738" s="31" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="740" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J740" s="321" t="s">
+    <row r="739" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J739" s="30" t="s">
         <v>1258</v>
       </c>
-      <c r="K740" s="322" t="s">
+      <c r="K739" s="31" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="741" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J741" s="321" t="s">
+    <row r="740" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J740" s="30" t="s">
         <v>689</v>
       </c>
-      <c r="K741" s="322" t="s">
+      <c r="K740" s="31" t="s">
         <v>690</v>
       </c>
     </row>
-    <row r="742" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J742" s="321" t="s">
+    <row r="741" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J741" s="30" t="s">
         <v>1259</v>
       </c>
-      <c r="K742" s="322" t="s">
+      <c r="K741" s="31" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="743" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J743" s="321" t="s">
+    <row r="742" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J742" s="30" t="s">
         <v>1260</v>
       </c>
-      <c r="K743" s="322" t="s">
+      <c r="K742" s="31" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="744" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J744" s="321" t="s">
+    <row r="743" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J743" s="30" t="s">
         <v>693</v>
       </c>
-      <c r="K744" s="322" t="s">
+      <c r="K743" s="31" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="745" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J745" s="321" t="s">
+    <row r="744" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J744" s="30" t="s">
         <v>1261</v>
       </c>
-      <c r="K745" s="322" t="s">
+      <c r="K744" s="31" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="746" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J746" s="321" t="s">
+    <row r="745" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J745" s="30" t="s">
         <v>1262</v>
       </c>
-      <c r="K746" s="322" t="s">
+      <c r="K745" s="31" t="s">
         <v>696</v>
       </c>
     </row>
-    <row r="747" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J747" s="321" t="s">
+    <row r="746" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J746" s="30" t="s">
         <v>1263</v>
       </c>
-      <c r="K747" s="322" t="s">
+      <c r="K746" s="31" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="748" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J748" s="321" t="s">
+    <row r="747" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J747" s="30" t="s">
         <v>1264</v>
       </c>
-      <c r="K748" s="322" t="s">
+      <c r="K747" s="31" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="749" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J749" s="321" t="s">
+    <row r="748" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J748" s="30" t="s">
         <v>1265</v>
       </c>
-      <c r="K749" s="322" t="s">
+      <c r="K748" s="31" t="s">
         <v>699</v>
       </c>
     </row>
-    <row r="750" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J750" s="321" t="s">
+    <row r="749" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J749" s="30" t="s">
         <v>1266</v>
       </c>
-      <c r="K750" s="322" t="s">
+      <c r="K749" s="31" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="751" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J751" s="321" t="s">
+    <row r="750" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J750" s="30" t="s">
         <v>1267</v>
       </c>
-      <c r="K751" s="322" t="s">
+      <c r="K750" s="31" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="752" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J752" s="321" t="s">
+    <row r="751" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J751" s="30" t="s">
         <v>1268</v>
       </c>
-      <c r="K752" s="322" t="s">
+      <c r="K751" s="31" t="s">
         <v>702</v>
       </c>
     </row>
-    <row r="753" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J753" s="321" t="s">
+    <row r="752" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J752" s="30" t="s">
         <v>1269</v>
       </c>
-      <c r="K753" s="322" t="s">
+      <c r="K752" s="31" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="754" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J754" s="321" t="s">
+    <row r="753" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J753" s="30" t="s">
         <v>1270</v>
       </c>
-      <c r="K754" s="322" t="s">
+      <c r="K753" s="31" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="755" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J755" s="321" t="s">
+    <row r="754" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J754" s="30" t="s">
         <v>1271</v>
       </c>
-      <c r="K755" s="322" t="s">
+      <c r="K754" s="31" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="756" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J756" s="321" t="s">
+    <row r="755" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J755" s="30" t="s">
         <v>1272</v>
       </c>
-      <c r="K756" s="322" t="s">
+      <c r="K755" s="31" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="757" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J757" s="321" t="s">
+    <row r="756" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J756" s="30" t="s">
         <v>1273</v>
       </c>
-      <c r="K757" s="322" t="s">
+      <c r="K756" s="31" t="s">
         <v>707</v>
       </c>
     </row>
-    <row r="758" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J758" s="321" t="s">
+    <row r="757" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J757" s="30" t="s">
         <v>1274</v>
       </c>
-      <c r="K758" s="322" t="s">
+      <c r="K757" s="31" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="759" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J759" s="321" t="s">
+    <row r="758" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J758" s="30" t="s">
         <v>1275</v>
       </c>
-      <c r="K759" s="322" t="s">
+      <c r="K758" s="31" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="760" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J760" s="321" t="s">
+    <row r="759" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J759" s="30" t="s">
         <v>710</v>
       </c>
-      <c r="K760" s="322" t="s">
+      <c r="K759" s="31" t="s">
         <v>711</v>
       </c>
     </row>
-    <row r="761" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J761" s="321" t="s">
+    <row r="760" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J760" s="30" t="s">
         <v>1276</v>
       </c>
-      <c r="K761" s="322" t="s">
+      <c r="K760" s="31" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="762" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J762" s="321" t="s">
+    <row r="761" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J761" s="30" t="s">
         <v>1277</v>
       </c>
-      <c r="K762" s="322" t="s">
+      <c r="K761" s="31" t="s">
         <v>713</v>
       </c>
     </row>
-    <row r="763" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J763" s="321" t="s">
+    <row r="762" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J762" s="30" t="s">
         <v>1278</v>
       </c>
-      <c r="K763" s="322" t="s">
+      <c r="K762" s="31" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="764" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J764" s="321" t="s">
+    <row r="763" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J763" s="30" t="s">
         <v>1330</v>
       </c>
-      <c r="K764" s="322" t="s">
+      <c r="K763" s="31" t="s">
         <v>1331</v>
       </c>
     </row>
-    <row r="765" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J765" s="321" t="s">
+    <row r="764" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J764" s="30" t="s">
         <v>1279</v>
       </c>
-      <c r="K765" s="322" t="s">
+      <c r="K764" s="31" t="s">
         <v>715</v>
       </c>
     </row>
-    <row r="766" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J766" s="321" t="s">
+    <row r="765" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J765" s="30" t="s">
         <v>1280</v>
       </c>
-      <c r="K766" s="322" t="s">
+      <c r="K765" s="31" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="767" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J767" s="321" t="s">
+    <row r="766" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J766" s="30" t="s">
         <v>1281</v>
       </c>
-      <c r="K767" s="322" t="s">
+      <c r="K766" s="31" t="s">
         <v>717</v>
       </c>
     </row>
-    <row r="768" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J768" s="321" t="s">
+    <row r="767" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J767" s="30" t="s">
         <v>1282</v>
       </c>
-      <c r="K768" s="322" t="s">
+      <c r="K767" s="31" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="769" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J769" s="321" t="s">
+    <row r="768" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J768" s="30" t="s">
         <v>1283</v>
       </c>
-      <c r="K769" s="322" t="s">
+      <c r="K768" s="31" t="s">
         <v>719</v>
       </c>
     </row>
-    <row r="770" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J770" s="321" t="s">
+    <row r="769" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J769" s="30" t="s">
         <v>1284</v>
       </c>
-      <c r="K770" s="322" t="s">
+      <c r="K769" s="31" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="771" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J771" s="321" t="s">
+    <row r="770" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J770" s="30" t="s">
         <v>1285</v>
       </c>
-      <c r="K771" s="322" t="s">
+      <c r="K770" s="31" t="s">
         <v>721</v>
       </c>
     </row>
-    <row r="772" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J772" s="321" t="s">
+    <row r="771" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J771" s="30" t="s">
         <v>1286</v>
       </c>
-      <c r="K772" s="322" t="s">
+      <c r="K771" s="31" t="s">
         <v>722</v>
       </c>
     </row>
-    <row r="773" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J773" s="321" t="s">
+    <row r="772" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J772" s="30" t="s">
         <v>1287</v>
       </c>
-      <c r="K773" s="322" t="s">
+      <c r="K772" s="31" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="774" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J774" s="321" t="s">
+    <row r="773" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J773" s="30" t="s">
         <v>1288</v>
       </c>
-      <c r="K774" s="322" t="s">
+      <c r="K773" s="31" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="775" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J775" s="321" t="s">
+    <row r="774" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J774" s="30" t="s">
         <v>1289</v>
       </c>
-      <c r="K775" s="322" t="s">
+      <c r="K774" s="31" t="s">
         <v>725</v>
       </c>
     </row>
-    <row r="776" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J776" s="321" t="s">
+    <row r="775" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J775" s="30" t="s">
         <v>1290</v>
       </c>
-      <c r="K776" s="322" t="s">
+      <c r="K775" s="31" t="s">
         <v>726</v>
       </c>
     </row>
-    <row r="777" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J777" s="321" t="s">
+    <row r="776" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J776" s="30" t="s">
         <v>1291</v>
       </c>
-      <c r="K777" s="322" t="s">
+      <c r="K776" s="31" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="778" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J778" s="321" t="s">
+    <row r="777" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J777" s="30" t="s">
         <v>1292</v>
       </c>
-      <c r="K778" s="322" t="s">
+      <c r="K777" s="31" t="s">
         <v>728</v>
       </c>
     </row>
-    <row r="779" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J779" s="321" t="s">
+    <row r="778" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J778" s="30" t="s">
         <v>1293</v>
       </c>
-      <c r="K779" s="322" t="s">
+      <c r="K778" s="31" t="s">
         <v>729</v>
       </c>
     </row>
-    <row r="780" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J780" s="321" t="s">
+    <row r="779" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J779" s="30" t="s">
         <v>1294</v>
       </c>
-      <c r="K780" s="322" t="s">
+      <c r="K779" s="31" t="s">
         <v>730</v>
       </c>
     </row>
-    <row r="781" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J781" s="321" t="s">
+    <row r="780" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J780" s="30" t="s">
         <v>1295</v>
       </c>
-      <c r="K781" s="322" t="s">
+      <c r="K780" s="31" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="782" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J782" s="321" t="s">
+    <row r="781" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J781" s="30" t="s">
         <v>1296</v>
       </c>
-      <c r="K782" s="322" t="s">
+      <c r="K781" s="31" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="783" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J783" s="321" t="s">
+    <row r="782" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J782" s="30" t="s">
         <v>1297</v>
       </c>
-      <c r="K783" s="322" t="s">
+      <c r="K782" s="31" t="s">
         <v>733</v>
       </c>
     </row>
-    <row r="784" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J784" s="321" t="s">
+    <row r="783" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J783" s="30" t="s">
         <v>1298</v>
       </c>
-      <c r="K784" s="322" t="s">
+      <c r="K783" s="31" t="s">
         <v>734</v>
       </c>
     </row>
-    <row r="785" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J785" s="321" t="s">
+    <row r="784" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J784" s="30" t="s">
         <v>735</v>
       </c>
-      <c r="K785" s="322" t="s">
+      <c r="K784" s="31" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="786" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J786" s="321" t="s">
+    <row r="785" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J785" s="30" t="s">
         <v>1299</v>
       </c>
-      <c r="K786" s="322" t="s">
+      <c r="K785" s="31" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="787" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J787" s="321" t="s">
+    <row r="786" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J786" s="30" t="s">
         <v>1300</v>
       </c>
-      <c r="K787" s="322" t="s">
+      <c r="K786" s="31" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="788" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J788" s="321" t="s">
+    <row r="787" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J787" s="30" t="s">
         <v>1301</v>
       </c>
-      <c r="K788" s="322" t="s">
+      <c r="K787" s="31" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="789" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J789" s="321" t="s">
+    <row r="788" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J788" s="30" t="s">
         <v>740</v>
       </c>
-      <c r="K789" s="322" t="s">
+      <c r="K788" s="31" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="790" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J790" s="321" t="s">
+    <row r="789" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J789" s="30" t="s">
         <v>1302</v>
       </c>
-      <c r="K790" s="322" t="s">
+      <c r="K789" s="31" t="s">
         <v>742</v>
       </c>
     </row>
-    <row r="791" spans="10:11" x14ac:dyDescent="0.2">
-      <c r="J791" s="321" t="s">
+    <row r="790" spans="10:11" x14ac:dyDescent="0.35">
+      <c r="J790" s="30" t="s">
         <v>1303</v>
       </c>
-      <c r="K791" s="322" t="s">
+      <c r="K790" s="31" t="s">
         <v>743</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="+R1kDv9BXkkuhHLsJxsogEg2lkhGqBExsg4zqESDPW9i7tD7osOQyOlu2oeT79xUEFDRC5Fvd5QxeUQ+kmI5hw==" saltValue="vtbJQaRFw8CBWoyrw0r0GA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xlNOszmhVA7kHbdLSm2jLT8ZcHFrrIgrvSb47WXL2RYDrkkiWSjKVNthPiML9caqQSD0yrcdFegCogOMc09srA==" saltValue="ZkCybubSMsFDN8vmlnLy4Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="128">
     <mergeCell ref="A56:B56"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="D49:F49"/>
     <mergeCell ref="A42:B42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="C43:E43"/>
     <mergeCell ref="C78:E78"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="A75:B75"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="C74:E74"/>
     <mergeCell ref="C75:E75"/>
     <mergeCell ref="C72:E72"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="C77:E77"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B4:D4"/>
@@ -28246,1603 +28302,1603 @@
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="C71:E71"/>
     <mergeCell ref="A81:F81"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A80:E80"/>
     <mergeCell ref="A79:E79"/>
     <mergeCell ref="A76:B76"/>
     <mergeCell ref="A77:B77"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="C69:E69"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:B65"/>
     <mergeCell ref="A66:B66"/>
     <mergeCell ref="A67:B67"/>
     <mergeCell ref="A68:B68"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <dataValidations xWindow="426" yWindow="555" count="5">
     <dataValidation type="list" showErrorMessage="1" prompt="Select the name of the local government!" sqref="C12" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>NameList</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Double Check!" prompt="Please be careful to make the proper selection.  Thank you!" sqref="F17" xr:uid="{00000000-0002-0000-0000-000001000000}">
-      <formula1>FiscalYear</formula1>
+      <formula1>$N$98:$N$110</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Double Check!" prompt="Please be careful to make the proper selection.  Thank you!" sqref="F15" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$M$98:$M$110</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D17" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>$O$99:$O$116</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>$P$99:$P$100</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D21" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="D8:F8" r:id="rId2" display="INSTRUCTIONS" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0" footer="0.25"/>
   <pageSetup paperSize="5" scale="73" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RPage 1</oddFooter>
   </headerFooter>
   <cellWatches>
     <cellWatch r="C12"/>
   </cellWatches>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L90"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
+    <sheetView topLeftCell="A58" zoomScale="76" zoomScaleNormal="130" zoomScalePageLayoutView="110" workbookViewId="0">
       <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.15" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="82.140625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="16.73046875" customWidth="1"/>
+    <col min="2" max="2" width="8.73046875" customWidth="1"/>
+    <col min="3" max="3" width="2.3984375" style="8" customWidth="1"/>
+    <col min="4" max="4" width="9.73046875" customWidth="1"/>
+    <col min="5" max="5" width="8.265625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="4.86328125" customWidth="1"/>
+    <col min="7" max="7" width="1.73046875" style="8" customWidth="1"/>
+    <col min="8" max="8" width="13.3984375" customWidth="1"/>
+    <col min="9" max="9" width="13.3984375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="13.3984375" style="12" customWidth="1"/>
+    <col min="11" max="11" width="2.3984375" style="12" customWidth="1"/>
+    <col min="12" max="12" width="82.1328125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A1" s="39" t="s">
         <v>1314</v>
       </c>
-      <c r="I1" s="7"/>
-[...6 lines deleted...]
-      <c r="A3" s="202" t="s">
+      <c r="I1" s="9"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="9"/>
+    </row>
+    <row r="2" spans="1:12" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="3" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="207" t="s">
         <v>1976</v>
       </c>
-      <c r="B3" s="203"/>
-[...10 lines deleted...]
-      <c r="A4" s="549" t="s">
+      <c r="B3" s="208"/>
+      <c r="C3" s="209"/>
+      <c r="D3" s="208"/>
+      <c r="E3" s="209"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="237"/>
+    </row>
+    <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="550" t="s">
         <v>3612</v>
       </c>
-      <c r="B4" s="550"/>
-[...3 lines deleted...]
-      <c r="F4" s="554" t="s">
+      <c r="B4" s="551"/>
+      <c r="C4" s="551"/>
+      <c r="D4" s="551"/>
+      <c r="E4" s="552"/>
+      <c r="F4" s="555" t="s">
         <v>1417</v>
       </c>
-      <c r="G4" s="436"/>
-      <c r="H4" s="543" t="s">
+      <c r="G4" s="437"/>
+      <c r="H4" s="544" t="s">
         <v>1814</v>
       </c>
-      <c r="I4" s="543" t="s">
+      <c r="I4" s="544" t="s">
         <v>1815</v>
       </c>
-      <c r="J4" s="547" t="s">
+      <c r="J4" s="548" t="s">
         <v>1816</v>
       </c>
-      <c r="K4" s="32"/>
-[...3 lines deleted...]
-      <c r="A5" s="515" t="s">
+      <c r="K4" s="37"/>
+      <c r="L4" s="38"/>
+    </row>
+    <row r="5" spans="1:12" ht="20.45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="516" t="s">
         <v>1315</v>
       </c>
-      <c r="B5" s="516"/>
-[...3 lines deleted...]
-      <c r="F5" s="520" t="s">
+      <c r="B5" s="517"/>
+      <c r="C5" s="517"/>
+      <c r="D5" s="518"/>
+      <c r="E5" s="519"/>
+      <c r="F5" s="521" t="s">
         <v>1561</v>
       </c>
-      <c r="G5" s="521"/>
-[...5 lines deleted...]
-      <c r="A6" s="527" t="s">
+      <c r="G5" s="522"/>
+      <c r="H5" s="545"/>
+      <c r="I5" s="546"/>
+      <c r="J5" s="549"/>
+    </row>
+    <row r="6" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="528" t="s">
         <v>1849</v>
       </c>
-      <c r="B6" s="528"/>
-[...3 lines deleted...]
-      <c r="F6" s="552" t="s">
+      <c r="B6" s="529"/>
+      <c r="C6" s="529"/>
+      <c r="D6" s="529"/>
+      <c r="E6" s="530"/>
+      <c r="F6" s="553" t="s">
         <v>1735</v>
       </c>
-      <c r="G6" s="553"/>
-[...11 lines deleted...]
-      <c r="A7" s="513" t="s">
+      <c r="G6" s="554"/>
+      <c r="H6" s="262">
+        <v>0</v>
+      </c>
+      <c r="I6" s="236">
+        <v>0</v>
+      </c>
+      <c r="J6" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A7" s="514" t="s">
         <v>1468</v>
       </c>
-      <c r="B7" s="530"/>
-[...3 lines deleted...]
-      <c r="F7" s="496" t="s">
+      <c r="B7" s="531"/>
+      <c r="C7" s="531"/>
+      <c r="D7" s="489"/>
+      <c r="E7" s="490"/>
+      <c r="F7" s="497" t="s">
         <v>1510</v>
       </c>
-      <c r="G7" s="526"/>
-[...4 lines deleted...]
-      <c r="J7" s="233"/>
+      <c r="G7" s="527"/>
+      <c r="H7" s="126">
+        <v>0</v>
+      </c>
+      <c r="I7" s="234"/>
+      <c r="J7" s="238"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A8" s="477" t="s">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A8" s="478" t="s">
         <v>3572</v>
       </c>
-      <c r="B8" s="478"/>
-[...3 lines deleted...]
-      <c r="F8" s="496" t="s">
+      <c r="B8" s="479"/>
+      <c r="C8" s="479"/>
+      <c r="D8" s="479"/>
+      <c r="E8" s="480"/>
+      <c r="F8" s="497" t="s">
         <v>1486</v>
       </c>
-      <c r="G8" s="526"/>
-[...6 lines deleted...]
-      <c r="J8" s="57">
+      <c r="G8" s="527"/>
+      <c r="H8" s="126">
+        <v>0</v>
+      </c>
+      <c r="I8" s="126">
+        <v>0</v>
+      </c>
+      <c r="J8" s="62">
         <v>0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
-    <row r="9" spans="1:12" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="527" t="s">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.4">
+      <c r="A9" s="528" t="s">
         <v>1850</v>
       </c>
-      <c r="B9" s="510"/>
-[...3 lines deleted...]
-      <c r="F9" s="534" t="s">
+      <c r="B9" s="511"/>
+      <c r="C9" s="511"/>
+      <c r="D9" s="511"/>
+      <c r="E9" s="537"/>
+      <c r="F9" s="535" t="s">
         <v>1562</v>
       </c>
-      <c r="G9" s="535"/>
-[...4 lines deleted...]
-      <c r="J9" s="57">
+      <c r="G9" s="536"/>
+      <c r="H9" s="126">
+        <v>0</v>
+      </c>
+      <c r="I9" s="234"/>
+      <c r="J9" s="62">
         <v>0</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
     </row>
-    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="527" t="s">
+    <row r="10" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="528" t="s">
         <v>1858</v>
       </c>
-      <c r="B10" s="510"/>
-[...3 lines deleted...]
-      <c r="F10" s="534" t="s">
+      <c r="B10" s="511"/>
+      <c r="C10" s="511"/>
+      <c r="D10" s="511"/>
+      <c r="E10" s="537"/>
+      <c r="F10" s="535" t="s">
         <v>1676</v>
       </c>
-      <c r="G10" s="535"/>
-[...9 lines deleted...]
-      <c r="A11" s="527" t="s">
+      <c r="G10" s="536"/>
+      <c r="H10" s="126">
+        <v>0</v>
+      </c>
+      <c r="I10" s="234"/>
+      <c r="J10" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="528" t="s">
         <v>1851</v>
       </c>
-      <c r="B11" s="510"/>
-[...3 lines deleted...]
-      <c r="F11" s="534" t="s">
+      <c r="B11" s="511"/>
+      <c r="C11" s="511"/>
+      <c r="D11" s="511"/>
+      <c r="E11" s="537"/>
+      <c r="F11" s="535" t="s">
         <v>1676</v>
       </c>
-      <c r="G11" s="535"/>
-[...11 lines deleted...]
-      <c r="A12" s="527" t="s">
+      <c r="G11" s="536"/>
+      <c r="H11" s="126">
+        <v>0</v>
+      </c>
+      <c r="I11" s="126">
+        <v>0</v>
+      </c>
+      <c r="J11" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="528" t="s">
         <v>1852</v>
       </c>
-      <c r="B12" s="510"/>
-[...3 lines deleted...]
-      <c r="F12" s="534" t="s">
+      <c r="B12" s="511"/>
+      <c r="C12" s="511"/>
+      <c r="D12" s="511"/>
+      <c r="E12" s="537"/>
+      <c r="F12" s="535" t="s">
         <v>1676</v>
       </c>
-      <c r="G12" s="535"/>
-[...9 lines deleted...]
-      <c r="A13" s="513" t="s">
+      <c r="G12" s="536"/>
+      <c r="H12" s="126">
+        <v>0</v>
+      </c>
+      <c r="I12" s="234"/>
+      <c r="J12" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="514" t="s">
         <v>1316</v>
       </c>
-      <c r="B13" s="530"/>
-[...3 lines deleted...]
-      <c r="F13" s="496" t="s">
+      <c r="B13" s="531"/>
+      <c r="C13" s="531"/>
+      <c r="D13" s="489"/>
+      <c r="E13" s="490"/>
+      <c r="F13" s="497" t="s">
         <v>1677</v>
       </c>
-      <c r="G13" s="526"/>
-[...9 lines deleted...]
-      <c r="A14" s="513" t="s">
+      <c r="G13" s="527"/>
+      <c r="H13" s="126">
+        <v>0</v>
+      </c>
+      <c r="I13" s="235"/>
+      <c r="J13" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="514" t="s">
         <v>1853</v>
       </c>
-      <c r="B14" s="530"/>
-[...3 lines deleted...]
-      <c r="F14" s="496" t="s">
+      <c r="B14" s="531"/>
+      <c r="C14" s="531"/>
+      <c r="D14" s="489"/>
+      <c r="E14" s="490"/>
+      <c r="F14" s="497" t="s">
         <v>1676</v>
       </c>
-      <c r="G14" s="526"/>
-[...9 lines deleted...]
-      <c r="A15" s="555" t="s">
+      <c r="G14" s="527"/>
+      <c r="H14" s="126">
+        <v>0</v>
+      </c>
+      <c r="I14" s="232"/>
+      <c r="J14" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="556" t="s">
         <v>3629</v>
       </c>
-      <c r="B15" s="556"/>
-[...3 lines deleted...]
-      <c r="F15" s="496" t="s">
+      <c r="B15" s="557"/>
+      <c r="C15" s="557"/>
+      <c r="D15" s="558"/>
+      <c r="E15" s="559"/>
+      <c r="F15" s="497" t="s">
         <v>1501</v>
       </c>
-      <c r="G15" s="526"/>
-[...7 lines deleted...]
-      <c r="A16" s="513" t="s">
+      <c r="G15" s="527"/>
+      <c r="H15" s="234"/>
+      <c r="I15" s="233">
+        <v>0</v>
+      </c>
+      <c r="J15" s="239"/>
+    </row>
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="514" t="s">
         <v>1854</v>
       </c>
-      <c r="B16" s="530"/>
-[...3 lines deleted...]
-      <c r="F16" s="496" t="s">
+      <c r="B16" s="531"/>
+      <c r="C16" s="531"/>
+      <c r="D16" s="531"/>
+      <c r="E16" s="531"/>
+      <c r="F16" s="497" t="s">
         <v>1568</v>
       </c>
-      <c r="G16" s="526"/>
-[...12 lines deleted...]
-      <c r="A17" s="346" t="s">
+      <c r="G16" s="527"/>
+      <c r="H16" s="126">
+        <v>0</v>
+      </c>
+      <c r="I16" s="233">
+        <v>0</v>
+      </c>
+      <c r="J16" s="62">
+        <v>0</v>
+      </c>
+      <c r="K16" s="37"/>
+    </row>
+    <row r="17" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="347" t="s">
         <v>1317</v>
       </c>
-      <c r="B17" s="347"/>
-[...5 lines deleted...]
-      <c r="H17" s="120">
+      <c r="B17" s="348"/>
+      <c r="C17" s="348"/>
+      <c r="D17" s="348"/>
+      <c r="E17" s="348"/>
+      <c r="F17" s="542"/>
+      <c r="G17" s="543"/>
+      <c r="H17" s="125">
         <f>SUM(H6:H16)</f>
         <v>0</v>
       </c>
-      <c r="I17" s="225">
+      <c r="I17" s="230">
         <f>SUM(I6:I16)</f>
         <v>0</v>
       </c>
-      <c r="J17" s="45">
+      <c r="J17" s="50">
         <f>SUM(J6:J16)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="32"/>
-[...5 lines deleted...]
-      <c r="I18" s="13"/>
+      <c r="K17" s="37"/>
+    </row>
+    <row r="18" spans="1:11" ht="3.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="165"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="14"/>
+      <c r="I18" s="15"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="522" t="s">
+    <row r="19" spans="1:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="523" t="s">
         <v>1977</v>
       </c>
-      <c r="B19" s="523"/>
-[...7 lines deleted...]
-      <c r="J19" s="491" t="s">
+      <c r="B19" s="524"/>
+      <c r="C19" s="524"/>
+      <c r="D19" s="524"/>
+      <c r="E19" s="524"/>
+      <c r="F19" s="524"/>
+      <c r="G19" s="524"/>
+      <c r="H19" s="524"/>
+      <c r="I19" s="524"/>
+      <c r="J19" s="492" t="s">
         <v>1855</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="426" t="s">
+    <row r="20" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="427" t="s">
         <v>1318</v>
       </c>
-      <c r="B20" s="537"/>
-[...3 lines deleted...]
-      <c r="F20" s="531" t="s">
+      <c r="B20" s="538"/>
+      <c r="C20" s="538"/>
+      <c r="D20" s="538"/>
+      <c r="E20" s="538"/>
+      <c r="F20" s="532" t="s">
         <v>1582</v>
       </c>
-      <c r="G20" s="532"/>
-[...5 lines deleted...]
-      <c r="A21" s="513" t="s">
+      <c r="G20" s="533"/>
+      <c r="H20" s="533"/>
+      <c r="I20" s="533"/>
+      <c r="J20" s="493"/>
+    </row>
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="514" t="s">
         <v>1469</v>
       </c>
-      <c r="B21" s="514"/>
-[...3 lines deleted...]
-      <c r="F21" s="496" t="s">
+      <c r="B21" s="515"/>
+      <c r="C21" s="515"/>
+      <c r="D21" s="515"/>
+      <c r="E21" s="515"/>
+      <c r="F21" s="497" t="s">
         <v>1565</v>
       </c>
-      <c r="G21" s="497"/>
-[...7 lines deleted...]
-      <c r="A22" s="513" t="s">
+      <c r="G21" s="498"/>
+      <c r="H21" s="498"/>
+      <c r="I21" s="498"/>
+      <c r="J21" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="514" t="s">
         <v>1563</v>
       </c>
-      <c r="B22" s="514"/>
-[...3 lines deleted...]
-      <c r="F22" s="496" t="s">
+      <c r="B22" s="515"/>
+      <c r="C22" s="515"/>
+      <c r="D22" s="515"/>
+      <c r="E22" s="515"/>
+      <c r="F22" s="497" t="s">
         <v>1564</v>
       </c>
-      <c r="G22" s="497"/>
-[...7 lines deleted...]
-      <c r="A23" s="513" t="s">
+      <c r="G22" s="498"/>
+      <c r="H22" s="498"/>
+      <c r="I22" s="498"/>
+      <c r="J22" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="514" t="s">
         <v>1492</v>
       </c>
-      <c r="B23" s="524"/>
-[...3 lines deleted...]
-      <c r="F23" s="496" t="s">
+      <c r="B23" s="525"/>
+      <c r="C23" s="525"/>
+      <c r="D23" s="525"/>
+      <c r="E23" s="526"/>
+      <c r="F23" s="497" t="s">
         <v>1566</v>
       </c>
-      <c r="G23" s="498"/>
-[...7 lines deleted...]
-      <c r="A24" s="513" t="s">
+      <c r="G23" s="499"/>
+      <c r="H23" s="499"/>
+      <c r="I23" s="499"/>
+      <c r="J23" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="514" t="s">
         <v>1494</v>
       </c>
-      <c r="B24" s="514"/>
-[...3 lines deleted...]
-      <c r="F24" s="496" t="s">
+      <c r="B24" s="515"/>
+      <c r="C24" s="515"/>
+      <c r="D24" s="515"/>
+      <c r="E24" s="515"/>
+      <c r="F24" s="497" t="s">
         <v>1567</v>
       </c>
-      <c r="G24" s="497"/>
-[...7 lines deleted...]
-      <c r="A25" s="513" t="s">
+      <c r="G24" s="498"/>
+      <c r="H24" s="498"/>
+      <c r="I24" s="498"/>
+      <c r="J24" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="514" t="s">
         <v>1493</v>
       </c>
-      <c r="B25" s="514"/>
-[...3 lines deleted...]
-      <c r="F25" s="496" t="s">
+      <c r="B25" s="515"/>
+      <c r="C25" s="515"/>
+      <c r="D25" s="515"/>
+      <c r="E25" s="515"/>
+      <c r="F25" s="497" t="s">
         <v>1569</v>
       </c>
-      <c r="G25" s="497"/>
-[...7 lines deleted...]
-      <c r="A26" s="513" t="s">
+      <c r="G25" s="498"/>
+      <c r="H25" s="498"/>
+      <c r="I25" s="498"/>
+      <c r="J25" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="514" t="s">
         <v>2804</v>
       </c>
-      <c r="B26" s="514"/>
-[...3 lines deleted...]
-      <c r="F26" s="496" t="s">
+      <c r="B26" s="515"/>
+      <c r="C26" s="515"/>
+      <c r="D26" s="515"/>
+      <c r="E26" s="515"/>
+      <c r="F26" s="497" t="s">
         <v>1570</v>
       </c>
-      <c r="G26" s="497"/>
-[...7 lines deleted...]
-      <c r="A27" s="513" t="s">
+      <c r="G26" s="498"/>
+      <c r="H26" s="498"/>
+      <c r="I26" s="498"/>
+      <c r="J26" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="514" t="s">
         <v>3630</v>
       </c>
-      <c r="B27" s="500"/>
-[...3 lines deleted...]
-      <c r="F27" s="496" t="s">
+      <c r="B27" s="501"/>
+      <c r="C27" s="501"/>
+      <c r="D27" s="501"/>
+      <c r="E27" s="501"/>
+      <c r="F27" s="497" t="s">
         <v>1472</v>
       </c>
-      <c r="G27" s="497"/>
-[...7 lines deleted...]
-      <c r="A28" s="513" t="s">
+      <c r="G27" s="498"/>
+      <c r="H27" s="498"/>
+      <c r="I27" s="498"/>
+      <c r="J27" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="514" t="s">
         <v>3631</v>
       </c>
-      <c r="B28" s="500"/>
-[...3 lines deleted...]
-      <c r="F28" s="496" t="s">
+      <c r="B28" s="501"/>
+      <c r="C28" s="501"/>
+      <c r="D28" s="501"/>
+      <c r="E28" s="501"/>
+      <c r="F28" s="497" t="s">
         <v>1471</v>
       </c>
-      <c r="G28" s="497"/>
-[...7 lines deleted...]
-      <c r="A29" s="513" t="s">
+      <c r="G28" s="498"/>
+      <c r="H28" s="498"/>
+      <c r="I28" s="498"/>
+      <c r="J28" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="514" t="s">
         <v>1856</v>
       </c>
-      <c r="B29" s="514"/>
-[...3 lines deleted...]
-      <c r="F29" s="496" t="s">
+      <c r="B29" s="515"/>
+      <c r="C29" s="515"/>
+      <c r="D29" s="515"/>
+      <c r="E29" s="515"/>
+      <c r="F29" s="497" t="s">
         <v>1470</v>
       </c>
-      <c r="G29" s="497"/>
-[...7 lines deleted...]
-      <c r="A30" s="513" t="s">
+      <c r="G29" s="498"/>
+      <c r="H29" s="498"/>
+      <c r="I29" s="498"/>
+      <c r="J29" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="514" t="s">
         <v>1769</v>
       </c>
-      <c r="B30" s="514"/>
-[...3 lines deleted...]
-      <c r="F30" s="496" t="s">
+      <c r="B30" s="515"/>
+      <c r="C30" s="515"/>
+      <c r="D30" s="515"/>
+      <c r="E30" s="515"/>
+      <c r="F30" s="497" t="s">
         <v>1495</v>
       </c>
-      <c r="G30" s="497"/>
-[...8 lines deleted...]
-      <c r="A31" s="513" t="s">
+      <c r="G30" s="498"/>
+      <c r="H30" s="498"/>
+      <c r="I30" s="498"/>
+      <c r="J30" s="240">
+        <v>0</v>
+      </c>
+      <c r="K30" s="37"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="514" t="s">
         <v>1857</v>
       </c>
-      <c r="B31" s="514"/>
-[...3 lines deleted...]
-      <c r="F31" s="496" t="s">
+      <c r="B31" s="515"/>
+      <c r="C31" s="515"/>
+      <c r="D31" s="515"/>
+      <c r="E31" s="515"/>
+      <c r="F31" s="497" t="s">
         <v>1572</v>
       </c>
-      <c r="G31" s="497"/>
-[...8 lines deleted...]
-      <c r="A32" s="513" t="s">
+      <c r="G31" s="498"/>
+      <c r="H31" s="498"/>
+      <c r="I31" s="498"/>
+      <c r="J31" s="240">
+        <v>0</v>
+      </c>
+      <c r="K31" s="37"/>
+    </row>
+    <row r="32" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="514" t="s">
         <v>1770</v>
       </c>
-      <c r="B32" s="514"/>
-[...3 lines deleted...]
-      <c r="F32" s="546" t="s">
+      <c r="B32" s="515"/>
+      <c r="C32" s="515"/>
+      <c r="D32" s="515"/>
+      <c r="E32" s="515"/>
+      <c r="F32" s="547" t="s">
         <v>1573</v>
       </c>
-      <c r="G32" s="497"/>
-[...8 lines deleted...]
-      <c r="A33" s="513" t="s">
+      <c r="G32" s="498"/>
+      <c r="H32" s="498"/>
+      <c r="I32" s="498"/>
+      <c r="J32" s="240">
+        <v>0</v>
+      </c>
+      <c r="K32" s="37"/>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="514" t="s">
         <v>1771</v>
       </c>
-      <c r="B33" s="514"/>
-[...3 lines deleted...]
-      <c r="F33" s="496" t="s">
+      <c r="B33" s="515"/>
+      <c r="C33" s="515"/>
+      <c r="D33" s="515"/>
+      <c r="E33" s="515"/>
+      <c r="F33" s="497" t="s">
         <v>1571</v>
       </c>
-      <c r="G33" s="512"/>
-[...8 lines deleted...]
-      <c r="A34" s="346" t="s">
+      <c r="G33" s="513"/>
+      <c r="H33" s="513"/>
+      <c r="I33" s="513"/>
+      <c r="J33" s="240">
+        <v>0</v>
+      </c>
+      <c r="K33" s="37"/>
+    </row>
+    <row r="34" spans="1:12" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="347" t="s">
         <v>1652</v>
       </c>
-      <c r="B34" s="519"/>
-[...7 lines deleted...]
-      <c r="J34" s="236">
+      <c r="B34" s="520"/>
+      <c r="C34" s="520"/>
+      <c r="D34" s="520"/>
+      <c r="E34" s="520"/>
+      <c r="F34" s="520"/>
+      <c r="G34" s="520"/>
+      <c r="H34" s="520"/>
+      <c r="I34" s="520"/>
+      <c r="J34" s="241">
         <f>SUM(J21:J33)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="349" t="s">
+    <row r="35" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="350" t="s">
         <v>1422</v>
       </c>
-      <c r="B35" s="350"/>
-[...10 lines deleted...]
-      <c r="A36" s="509" t="s">
+      <c r="B35" s="351"/>
+      <c r="C35" s="351"/>
+      <c r="D35" s="351"/>
+      <c r="E35" s="351"/>
+      <c r="F35" s="351"/>
+      <c r="G35" s="351"/>
+      <c r="H35" s="351"/>
+      <c r="I35" s="351"/>
+      <c r="J35" s="242"/>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="510" t="s">
         <v>1859</v>
       </c>
-      <c r="B36" s="510"/>
-[...3 lines deleted...]
-      <c r="F36" s="496" t="s">
+      <c r="B36" s="511"/>
+      <c r="C36" s="511"/>
+      <c r="D36" s="511"/>
+      <c r="E36" s="511"/>
+      <c r="F36" s="497" t="s">
         <v>1483</v>
       </c>
-      <c r="G36" s="508"/>
-[...7 lines deleted...]
-      <c r="A37" s="509" t="s">
+      <c r="G36" s="509"/>
+      <c r="H36" s="509"/>
+      <c r="I36" s="509"/>
+      <c r="J36" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="510" t="s">
         <v>1942</v>
       </c>
-      <c r="B37" s="511"/>
-[...3 lines deleted...]
-      <c r="F37" s="496" t="s">
+      <c r="B37" s="512"/>
+      <c r="C37" s="512"/>
+      <c r="D37" s="512"/>
+      <c r="E37" s="512"/>
+      <c r="F37" s="497" t="s">
         <v>1484</v>
       </c>
-      <c r="G37" s="533"/>
-[...5 lines deleted...]
-      <c r="K37" s="32"/>
+      <c r="G37" s="534"/>
+      <c r="H37" s="534"/>
+      <c r="I37" s="534"/>
+      <c r="J37" s="240">
+        <v>0</v>
+      </c>
+      <c r="K37" s="37"/>
       <c r="L37"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="509" t="s">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="510" t="s">
         <v>1860</v>
       </c>
-      <c r="B38" s="511"/>
-[...3 lines deleted...]
-      <c r="F38" s="496" t="s">
+      <c r="B38" s="512"/>
+      <c r="C38" s="512"/>
+      <c r="D38" s="512"/>
+      <c r="E38" s="512"/>
+      <c r="F38" s="497" t="s">
         <v>1485</v>
       </c>
-      <c r="G38" s="533"/>
-[...7 lines deleted...]
-      <c r="A39" s="509" t="s">
+      <c r="G38" s="534"/>
+      <c r="H38" s="534"/>
+      <c r="I38" s="534"/>
+      <c r="J38" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="510" t="s">
         <v>1583</v>
       </c>
-      <c r="B39" s="510"/>
-[...3 lines deleted...]
-      <c r="F39" s="496" t="s">
+      <c r="B39" s="511"/>
+      <c r="C39" s="511"/>
+      <c r="D39" s="511"/>
+      <c r="E39" s="511"/>
+      <c r="F39" s="497" t="s">
         <v>1584</v>
       </c>
-      <c r="G39" s="508"/>
-[...7 lines deleted...]
-      <c r="A40" s="509" t="s">
+      <c r="G39" s="509"/>
+      <c r="H39" s="509"/>
+      <c r="I39" s="509"/>
+      <c r="J39" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="510" t="s">
         <v>1861</v>
       </c>
-      <c r="B40" s="510"/>
-[...3 lines deleted...]
-      <c r="F40" s="496" t="s">
+      <c r="B40" s="511"/>
+      <c r="C40" s="511"/>
+      <c r="D40" s="511"/>
+      <c r="E40" s="511"/>
+      <c r="F40" s="497" t="s">
         <v>1578</v>
       </c>
-      <c r="G40" s="508"/>
-[...7 lines deleted...]
-      <c r="A41" s="509" t="s">
+      <c r="G40" s="509"/>
+      <c r="H40" s="509"/>
+      <c r="I40" s="509"/>
+      <c r="J40" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="510" t="s">
         <v>3573</v>
       </c>
-      <c r="B41" s="510"/>
-[...3 lines deleted...]
-      <c r="F41" s="496" t="s">
+      <c r="B41" s="511"/>
+      <c r="C41" s="511"/>
+      <c r="D41" s="511"/>
+      <c r="E41" s="511"/>
+      <c r="F41" s="497" t="s">
         <v>1502</v>
       </c>
-      <c r="G41" s="508"/>
-[...7 lines deleted...]
-      <c r="A42" s="509" t="s">
+      <c r="G41" s="509"/>
+      <c r="H41" s="509"/>
+      <c r="I41" s="509"/>
+      <c r="J41" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="510" t="s">
         <v>3574</v>
       </c>
-      <c r="B42" s="510"/>
-[...3 lines deleted...]
-      <c r="F42" s="496" t="s">
+      <c r="B42" s="511"/>
+      <c r="C42" s="511"/>
+      <c r="D42" s="511"/>
+      <c r="E42" s="511"/>
+      <c r="F42" s="497" t="s">
         <v>1579</v>
       </c>
-      <c r="G42" s="508"/>
-[...7 lines deleted...]
-      <c r="A43" s="509" t="s">
+      <c r="G42" s="509"/>
+      <c r="H42" s="509"/>
+      <c r="I42" s="509"/>
+      <c r="J42" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="510" t="s">
         <v>1862</v>
       </c>
-      <c r="B43" s="510"/>
-[...3 lines deleted...]
-      <c r="F43" s="496" t="s">
+      <c r="B43" s="511"/>
+      <c r="C43" s="511"/>
+      <c r="D43" s="511"/>
+      <c r="E43" s="511"/>
+      <c r="F43" s="497" t="s">
         <v>1580</v>
       </c>
-      <c r="G43" s="508"/>
-[...7 lines deleted...]
-      <c r="A44" s="513" t="s">
+      <c r="G43" s="509"/>
+      <c r="H43" s="509"/>
+      <c r="I43" s="509"/>
+      <c r="J43" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="514" t="s">
         <v>3563</v>
       </c>
-      <c r="B44" s="514"/>
-[...3 lines deleted...]
-      <c r="F44" s="496" t="s">
+      <c r="B44" s="515"/>
+      <c r="C44" s="515"/>
+      <c r="D44" s="515"/>
+      <c r="E44" s="515"/>
+      <c r="F44" s="497" t="s">
         <v>1768</v>
       </c>
-      <c r="G44" s="497"/>
-[...7 lines deleted...]
-      <c r="A45" s="509" t="s">
+      <c r="G44" s="498"/>
+      <c r="H44" s="498"/>
+      <c r="I44" s="498"/>
+      <c r="J44" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="510" t="s">
         <v>1574</v>
       </c>
-      <c r="B45" s="510"/>
-[...3 lines deleted...]
-      <c r="F45" s="496" t="s">
+      <c r="B45" s="511"/>
+      <c r="C45" s="511"/>
+      <c r="D45" s="511"/>
+      <c r="E45" s="511"/>
+      <c r="F45" s="497" t="s">
         <v>3632</v>
       </c>
-      <c r="G45" s="508"/>
-[...7 lines deleted...]
-      <c r="A46" s="509" t="s">
+      <c r="G45" s="509"/>
+      <c r="H45" s="509"/>
+      <c r="I45" s="509"/>
+      <c r="J45" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="510" t="s">
         <v>1575</v>
       </c>
-      <c r="B46" s="511"/>
-[...3 lines deleted...]
-      <c r="F46" s="496" t="s">
+      <c r="B46" s="512"/>
+      <c r="C46" s="512"/>
+      <c r="D46" s="512"/>
+      <c r="E46" s="512"/>
+      <c r="F46" s="497" t="s">
         <v>1482</v>
       </c>
-      <c r="G46" s="533"/>
-[...7 lines deleted...]
-      <c r="A47" s="509" t="s">
+      <c r="G46" s="534"/>
+      <c r="H46" s="534"/>
+      <c r="I46" s="534"/>
+      <c r="J46" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="510" t="s">
         <v>1576</v>
       </c>
-      <c r="B47" s="511"/>
-[...3 lines deleted...]
-      <c r="F47" s="496" t="s">
+      <c r="B47" s="512"/>
+      <c r="C47" s="512"/>
+      <c r="D47" s="512"/>
+      <c r="E47" s="512"/>
+      <c r="F47" s="497" t="s">
         <v>1511</v>
       </c>
-      <c r="G47" s="533"/>
-[...7 lines deleted...]
-      <c r="A48" s="509" t="s">
+      <c r="G47" s="534"/>
+      <c r="H47" s="534"/>
+      <c r="I47" s="534"/>
+      <c r="J47" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="510" t="s">
         <v>1577</v>
       </c>
-      <c r="B48" s="511"/>
-[...3 lines deleted...]
-      <c r="F48" s="496" t="s">
+      <c r="B48" s="512"/>
+      <c r="C48" s="512"/>
+      <c r="D48" s="512"/>
+      <c r="E48" s="512"/>
+      <c r="F48" s="497" t="s">
         <v>1512</v>
       </c>
-      <c r="G48" s="533"/>
-[...7 lines deleted...]
-      <c r="A49" s="509" t="s">
+      <c r="G48" s="534"/>
+      <c r="H48" s="534"/>
+      <c r="I48" s="534"/>
+      <c r="J48" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="510" t="s">
         <v>1863</v>
       </c>
-      <c r="B49" s="511"/>
-[...3 lines deleted...]
-      <c r="F49" s="496" t="s">
+      <c r="B49" s="512"/>
+      <c r="C49" s="512"/>
+      <c r="D49" s="512"/>
+      <c r="E49" s="512"/>
+      <c r="F49" s="497" t="s">
         <v>1474</v>
       </c>
-      <c r="G49" s="533"/>
-[...7 lines deleted...]
-      <c r="A50" s="509" t="s">
+      <c r="G49" s="534"/>
+      <c r="H49" s="534"/>
+      <c r="I49" s="534"/>
+      <c r="J49" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="510" t="s">
         <v>3575</v>
       </c>
-      <c r="B50" s="511"/>
-[...3 lines deleted...]
-      <c r="F50" s="496" t="s">
+      <c r="B50" s="512"/>
+      <c r="C50" s="512"/>
+      <c r="D50" s="512"/>
+      <c r="E50" s="512"/>
+      <c r="F50" s="497" t="s">
         <v>1504</v>
       </c>
-      <c r="G50" s="533"/>
-[...7 lines deleted...]
-      <c r="A51" s="509" t="s">
+      <c r="G50" s="534"/>
+      <c r="H50" s="534"/>
+      <c r="I50" s="534"/>
+      <c r="J50" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="510" t="s">
         <v>1864</v>
       </c>
-      <c r="B51" s="511"/>
-[...3 lines deleted...]
-      <c r="F51" s="496" t="s">
+      <c r="B51" s="512"/>
+      <c r="C51" s="512"/>
+      <c r="D51" s="512"/>
+      <c r="E51" s="512"/>
+      <c r="F51" s="497" t="s">
         <v>1505</v>
       </c>
-      <c r="G51" s="533"/>
-[...7 lines deleted...]
-      <c r="A52" s="509" t="s">
+      <c r="G51" s="534"/>
+      <c r="H51" s="534"/>
+      <c r="I51" s="534"/>
+      <c r="J51" s="240">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="510" t="s">
         <v>1865</v>
       </c>
-      <c r="B52" s="539"/>
-[...3 lines deleted...]
-      <c r="F52" s="496" t="s">
+      <c r="B52" s="540"/>
+      <c r="C52" s="540"/>
+      <c r="D52" s="540"/>
+      <c r="E52" s="540"/>
+      <c r="F52" s="497" t="s">
         <v>1581</v>
       </c>
-      <c r="G52" s="540"/>
-[...7 lines deleted...]
-      <c r="A53" s="509" t="s">
+      <c r="G52" s="541"/>
+      <c r="H52" s="541"/>
+      <c r="I52" s="541"/>
+      <c r="J52" s="243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="510" t="s">
         <v>1866</v>
       </c>
-      <c r="B53" s="511"/>
-[...3 lines deleted...]
-      <c r="F53" s="538">
+      <c r="B53" s="512"/>
+      <c r="C53" s="512"/>
+      <c r="D53" s="512"/>
+      <c r="E53" s="512"/>
+      <c r="F53" s="539">
         <v>39.999899999999997</v>
       </c>
-      <c r="G53" s="533"/>
-[...8 lines deleted...]
-      <c r="A54" s="499" t="s">
+      <c r="G53" s="534"/>
+      <c r="H53" s="534"/>
+      <c r="I53" s="534"/>
+      <c r="J53" s="240">
+        <v>0</v>
+      </c>
+      <c r="K53" s="37"/>
+    </row>
+    <row r="54" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="500" t="s">
         <v>1653</v>
       </c>
-      <c r="B54" s="501"/>
-[...7 lines deleted...]
-      <c r="J54" s="239">
+      <c r="B54" s="502"/>
+      <c r="C54" s="502"/>
+      <c r="D54" s="502"/>
+      <c r="E54" s="502"/>
+      <c r="F54" s="502"/>
+      <c r="G54" s="502"/>
+      <c r="H54" s="502"/>
+      <c r="I54" s="502"/>
+      <c r="J54" s="244">
         <f>SUM(J36:J53)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="499" t="s">
+    <row r="55" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="500" t="s">
         <v>1503</v>
       </c>
-      <c r="B55" s="500"/>
-[...7 lines deleted...]
-      <c r="J55" s="240">
+      <c r="B55" s="501"/>
+      <c r="C55" s="501"/>
+      <c r="D55" s="501"/>
+      <c r="E55" s="501"/>
+      <c r="F55" s="501"/>
+      <c r="G55" s="501"/>
+      <c r="H55" s="501"/>
+      <c r="I55" s="501"/>
+      <c r="J55" s="245">
         <f>SUM(J34+J54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="506" t="s">
+    <row r="56" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="507" t="s">
         <v>1867</v>
       </c>
-      <c r="B56" s="507"/>
-[...7 lines deleted...]
-      <c r="J56" s="45">
+      <c r="B56" s="508"/>
+      <c r="C56" s="508"/>
+      <c r="D56" s="508"/>
+      <c r="E56" s="508"/>
+      <c r="F56" s="508"/>
+      <c r="G56" s="508"/>
+      <c r="H56" s="508"/>
+      <c r="I56" s="508"/>
+      <c r="J56" s="50">
         <f>'Page 1'!F80+'Page 2'!J55</f>
         <v>0</v>
       </c>
-      <c r="K56" s="32"/>
-[...2 lines deleted...]
-      <c r="A57" s="485" t="s">
+      <c r="K56" s="37"/>
+    </row>
+    <row r="57" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="486" t="s">
         <v>1978</v>
       </c>
-      <c r="B57" s="486"/>
-[...11 lines deleted...]
-      <c r="A58" s="480" t="s">
+      <c r="B57" s="487"/>
+      <c r="C57" s="487"/>
+      <c r="D57" s="487"/>
+      <c r="E57" s="487"/>
+      <c r="F57" s="487"/>
+      <c r="G57" s="487"/>
+      <c r="H57" s="487"/>
+      <c r="I57" s="487"/>
+      <c r="J57" s="488"/>
+      <c r="K57" s="37"/>
+    </row>
+    <row r="58" spans="1:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="481" t="s">
         <v>1476</v>
       </c>
-      <c r="B58" s="481"/>
-[...16 lines deleted...]
-      <c r="F59" s="505" t="s">
+      <c r="B58" s="482"/>
+      <c r="C58" s="482"/>
+      <c r="D58" s="482"/>
+      <c r="E58" s="482"/>
+      <c r="F58" s="482"/>
+      <c r="G58" s="482"/>
+      <c r="H58" s="482"/>
+      <c r="I58" s="482"/>
+      <c r="J58" s="483"/>
+      <c r="K58" s="37"/>
+    </row>
+    <row r="59" spans="1:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="503"/>
+      <c r="B59" s="504"/>
+      <c r="C59" s="504"/>
+      <c r="D59" s="504"/>
+      <c r="E59" s="505"/>
+      <c r="F59" s="506" t="s">
         <v>1421</v>
       </c>
-      <c r="G59" s="505"/>
-      <c r="H59" s="226" t="s">
+      <c r="G59" s="506"/>
+      <c r="H59" s="231" t="s">
         <v>1475</v>
       </c>
-      <c r="I59" s="124"/>
+      <c r="I59" s="129"/>
       <c r="J59"/>
-      <c r="K59" s="32"/>
-[...2 lines deleted...]
-      <c r="A60" s="477" t="s">
+      <c r="K59" s="37"/>
+    </row>
+    <row r="60" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="478" t="s">
         <v>1868</v>
       </c>
-      <c r="B60" s="478"/>
-[...3 lines deleted...]
-      <c r="F60" s="483" t="s">
+      <c r="B60" s="479"/>
+      <c r="C60" s="479"/>
+      <c r="D60" s="479"/>
+      <c r="E60" s="480"/>
+      <c r="F60" s="484" t="s">
         <v>1429</v>
       </c>
-      <c r="G60" s="484"/>
-[...3 lines deleted...]
-      <c r="I60" s="48"/>
+      <c r="G60" s="485"/>
+      <c r="H60" s="228">
+        <v>0</v>
+      </c>
+      <c r="I60" s="53"/>
       <c r="J60"/>
-      <c r="K60" s="32"/>
-[...2 lines deleted...]
-      <c r="A61" s="477" t="s">
+      <c r="K60" s="37"/>
+    </row>
+    <row r="61" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="478" t="s">
         <v>1869</v>
       </c>
-      <c r="B61" s="488"/>
-[...3 lines deleted...]
-      <c r="F61" s="483" t="s">
+      <c r="B61" s="489"/>
+      <c r="C61" s="489"/>
+      <c r="D61" s="489"/>
+      <c r="E61" s="490"/>
+      <c r="F61" s="484" t="s">
         <v>1513</v>
       </c>
-      <c r="G61" s="490"/>
-[...3 lines deleted...]
-      <c r="I61" s="48"/>
+      <c r="G61" s="491"/>
+      <c r="H61" s="228">
+        <v>0</v>
+      </c>
+      <c r="I61" s="53"/>
       <c r="J61"/>
-      <c r="K61" s="32"/>
-[...2 lines deleted...]
-      <c r="A62" s="477" t="s">
+      <c r="K61" s="37"/>
+    </row>
+    <row r="62" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="478" t="s">
         <v>1514</v>
       </c>
-      <c r="B62" s="488"/>
-[...3 lines deleted...]
-      <c r="F62" s="483" t="s">
+      <c r="B62" s="489"/>
+      <c r="C62" s="489"/>
+      <c r="D62" s="489"/>
+      <c r="E62" s="490"/>
+      <c r="F62" s="484" t="s">
         <v>1515</v>
       </c>
-      <c r="G62" s="490"/>
-[...3 lines deleted...]
-      <c r="I62" s="48"/>
+      <c r="G62" s="491"/>
+      <c r="H62" s="228">
+        <v>0</v>
+      </c>
+      <c r="I62" s="53"/>
       <c r="J62"/>
-      <c r="K62" s="32"/>
-[...2 lines deleted...]
-      <c r="A63" s="477" t="s">
+      <c r="K62" s="37"/>
+    </row>
+    <row r="63" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="478" t="s">
         <v>1870</v>
       </c>
-      <c r="B63" s="478"/>
-[...3 lines deleted...]
-      <c r="F63" s="483" t="s">
+      <c r="B63" s="479"/>
+      <c r="C63" s="479"/>
+      <c r="D63" s="479"/>
+      <c r="E63" s="480"/>
+      <c r="F63" s="484" t="s">
         <v>1473</v>
       </c>
-      <c r="G63" s="484"/>
-[...3 lines deleted...]
-      <c r="I63" s="48"/>
+      <c r="G63" s="485"/>
+      <c r="H63" s="228">
+        <v>0</v>
+      </c>
+      <c r="I63" s="53"/>
       <c r="J63"/>
-      <c r="K63" s="32"/>
-[...2 lines deleted...]
-      <c r="A64" s="477" t="s">
+      <c r="K63" s="37"/>
+    </row>
+    <row r="64" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="478" t="s">
         <v>1871</v>
       </c>
-      <c r="B64" s="478"/>
-[...3 lines deleted...]
-      <c r="F64" s="483" t="s">
+      <c r="B64" s="479"/>
+      <c r="C64" s="479"/>
+      <c r="D64" s="479"/>
+      <c r="E64" s="480"/>
+      <c r="F64" s="484" t="s">
         <v>1477</v>
       </c>
-      <c r="G64" s="484"/>
-[...3 lines deleted...]
-      <c r="I64" s="48"/>
+      <c r="G64" s="485"/>
+      <c r="H64" s="228">
+        <v>0</v>
+      </c>
+      <c r="I64" s="53"/>
       <c r="J64"/>
-      <c r="K64" s="32"/>
-[...2 lines deleted...]
-      <c r="A65" s="477" t="s">
+      <c r="K64" s="37"/>
+    </row>
+    <row r="65" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="478" t="s">
         <v>1872</v>
       </c>
-      <c r="B65" s="478"/>
-[...3 lines deleted...]
-      <c r="F65" s="483" t="s">
+      <c r="B65" s="479"/>
+      <c r="C65" s="479"/>
+      <c r="D65" s="479"/>
+      <c r="E65" s="480"/>
+      <c r="F65" s="484" t="s">
         <v>1478</v>
       </c>
-      <c r="G65" s="484"/>
-[...3 lines deleted...]
-      <c r="I65" s="48"/>
+      <c r="G65" s="485"/>
+      <c r="H65" s="228">
+        <v>0</v>
+      </c>
+      <c r="I65" s="53"/>
       <c r="J65"/>
-      <c r="K65" s="32"/>
-[...2 lines deleted...]
-      <c r="A66" s="477" t="s">
+      <c r="K65" s="37"/>
+    </row>
+    <row r="66" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="478" t="s">
         <v>1873</v>
       </c>
-      <c r="B66" s="478"/>
-[...3 lines deleted...]
-      <c r="F66" s="483" t="s">
+      <c r="B66" s="479"/>
+      <c r="C66" s="479"/>
+      <c r="D66" s="479"/>
+      <c r="E66" s="480"/>
+      <c r="F66" s="484" t="s">
         <v>1479</v>
       </c>
-      <c r="G66" s="484"/>
-[...3 lines deleted...]
-      <c r="I66" s="48"/>
+      <c r="G66" s="485"/>
+      <c r="H66" s="228">
+        <v>0</v>
+      </c>
+      <c r="I66" s="53"/>
       <c r="J66"/>
-      <c r="K66" s="32"/>
-[...2 lines deleted...]
-      <c r="A67" s="477" t="s">
+      <c r="K66" s="37"/>
+    </row>
+    <row r="67" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="478" t="s">
         <v>1874</v>
       </c>
-      <c r="B67" s="478"/>
-[...3 lines deleted...]
-      <c r="F67" s="483" t="s">
+      <c r="B67" s="479"/>
+      <c r="C67" s="479"/>
+      <c r="D67" s="479"/>
+      <c r="E67" s="480"/>
+      <c r="F67" s="484" t="s">
         <v>1480</v>
       </c>
-      <c r="G67" s="484"/>
-[...3 lines deleted...]
-      <c r="I67" s="48"/>
+      <c r="G67" s="485"/>
+      <c r="H67" s="228">
+        <v>0</v>
+      </c>
+      <c r="I67" s="53"/>
       <c r="J67"/>
-      <c r="K67" s="32"/>
-[...2 lines deleted...]
-      <c r="A68" s="477" t="s">
+      <c r="K67" s="37"/>
+    </row>
+    <row r="68" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="478" t="s">
         <v>1875</v>
       </c>
-      <c r="B68" s="478"/>
-[...3 lines deleted...]
-      <c r="F68" s="483" t="s">
+      <c r="B68" s="479"/>
+      <c r="C68" s="479"/>
+      <c r="D68" s="479"/>
+      <c r="E68" s="480"/>
+      <c r="F68" s="484" t="s">
         <v>1481</v>
       </c>
-      <c r="G68" s="484"/>
-[...3 lines deleted...]
-      <c r="I68" s="48"/>
+      <c r="G68" s="485"/>
+      <c r="H68" s="228">
+        <v>0</v>
+      </c>
+      <c r="I68" s="53"/>
       <c r="J68"/>
-      <c r="K68" s="32"/>
-[...2 lines deleted...]
-      <c r="A69" s="477" t="s">
+      <c r="K68" s="37"/>
+    </row>
+    <row r="69" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="478" t="s">
         <v>3633</v>
       </c>
-      <c r="B69" s="478"/>
-[...3 lines deleted...]
-      <c r="F69" s="483" t="s">
+      <c r="B69" s="479"/>
+      <c r="C69" s="479"/>
+      <c r="D69" s="479"/>
+      <c r="E69" s="480"/>
+      <c r="F69" s="484" t="s">
         <v>1506</v>
       </c>
-      <c r="G69" s="484"/>
-[...3 lines deleted...]
-      <c r="I69" s="48"/>
+      <c r="G69" s="485"/>
+      <c r="H69" s="228">
+        <v>0</v>
+      </c>
+      <c r="I69" s="53"/>
       <c r="J69"/>
-      <c r="K69" s="32"/>
-[...2 lines deleted...]
-      <c r="A70" s="477" t="s">
+      <c r="K69" s="37"/>
+    </row>
+    <row r="70" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="478" t="s">
         <v>1876</v>
       </c>
-      <c r="B70" s="488"/>
-[...3 lines deleted...]
-      <c r="F70" s="483" t="s">
+      <c r="B70" s="489"/>
+      <c r="C70" s="489"/>
+      <c r="D70" s="489"/>
+      <c r="E70" s="490"/>
+      <c r="F70" s="484" t="s">
         <v>1507</v>
       </c>
-      <c r="G70" s="484"/>
-[...3 lines deleted...]
-      <c r="I70" s="48"/>
+      <c r="G70" s="485"/>
+      <c r="H70" s="228">
+        <v>0</v>
+      </c>
+      <c r="I70" s="53"/>
       <c r="J70"/>
-      <c r="K70" s="32"/>
-[...2 lines deleted...]
-      <c r="A71" s="477" t="s">
+      <c r="K70" s="37"/>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A71" s="478" t="s">
         <v>1877</v>
       </c>
-      <c r="B71" s="478"/>
-[...3 lines deleted...]
-      <c r="F71" s="483" t="s">
+      <c r="B71" s="479"/>
+      <c r="C71" s="479"/>
+      <c r="D71" s="479"/>
+      <c r="E71" s="480"/>
+      <c r="F71" s="484" t="s">
         <v>1508</v>
       </c>
-      <c r="G71" s="484"/>
-[...3 lines deleted...]
-      <c r="I71" s="48"/>
+      <c r="G71" s="485"/>
+      <c r="H71" s="228">
+        <v>0</v>
+      </c>
+      <c r="I71" s="53"/>
       <c r="J71"/>
-      <c r="K71" s="32"/>
-[...2 lines deleted...]
-      <c r="A72" s="477" t="s">
+      <c r="K71" s="37"/>
+    </row>
+    <row r="72" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="478" t="s">
         <v>1878</v>
       </c>
-      <c r="B72" s="488"/>
-[...3 lines deleted...]
-      <c r="F72" s="483" t="s">
+      <c r="B72" s="489"/>
+      <c r="C72" s="489"/>
+      <c r="D72" s="489"/>
+      <c r="E72" s="490"/>
+      <c r="F72" s="484" t="s">
         <v>1496</v>
       </c>
-      <c r="G72" s="490"/>
-[...3 lines deleted...]
-      <c r="I72" s="48"/>
+      <c r="G72" s="491"/>
+      <c r="H72" s="228">
+        <v>0</v>
+      </c>
+      <c r="I72" s="53"/>
       <c r="J72"/>
-      <c r="K72" s="32"/>
-[...2 lines deleted...]
-      <c r="A73" s="477" t="s">
+      <c r="K72" s="37"/>
+    </row>
+    <row r="73" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="478" t="s">
         <v>1879</v>
       </c>
-      <c r="B73" s="488"/>
-[...3 lines deleted...]
-      <c r="F73" s="483" t="s">
+      <c r="B73" s="489"/>
+      <c r="C73" s="489"/>
+      <c r="D73" s="489"/>
+      <c r="E73" s="490"/>
+      <c r="F73" s="484" t="s">
         <v>1497</v>
       </c>
-      <c r="G73" s="490"/>
-[...3 lines deleted...]
-      <c r="I73" s="48"/>
+      <c r="G73" s="491"/>
+      <c r="H73" s="228">
+        <v>0</v>
+      </c>
+      <c r="I73" s="53"/>
       <c r="J73"/>
-      <c r="K73" s="32"/>
-[...2 lines deleted...]
-      <c r="A74" s="477" t="s">
+      <c r="K73" s="37"/>
+    </row>
+    <row r="74" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="478" t="s">
         <v>1880</v>
       </c>
-      <c r="B74" s="488"/>
-[...3 lines deleted...]
-      <c r="F74" s="483" t="s">
+      <c r="B74" s="489"/>
+      <c r="C74" s="489"/>
+      <c r="D74" s="489"/>
+      <c r="E74" s="490"/>
+      <c r="F74" s="484" t="s">
         <v>1498</v>
       </c>
-      <c r="G74" s="490"/>
-[...3 lines deleted...]
-      <c r="I74" s="48"/>
+      <c r="G74" s="491"/>
+      <c r="H74" s="228">
+        <v>0</v>
+      </c>
+      <c r="I74" s="53"/>
       <c r="J74"/>
-      <c r="K74" s="32"/>
-[...2 lines deleted...]
-      <c r="A75" s="477" t="s">
+      <c r="K74" s="37"/>
+    </row>
+    <row r="75" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="478" t="s">
         <v>1881</v>
       </c>
-      <c r="B75" s="488"/>
-[...3 lines deleted...]
-      <c r="F75" s="483" t="s">
+      <c r="B75" s="489"/>
+      <c r="C75" s="489"/>
+      <c r="D75" s="489"/>
+      <c r="E75" s="490"/>
+      <c r="F75" s="484" t="s">
         <v>1499</v>
       </c>
-      <c r="G75" s="490"/>
-[...3 lines deleted...]
-      <c r="I75" s="48"/>
+      <c r="G75" s="491"/>
+      <c r="H75" s="228">
+        <v>0</v>
+      </c>
+      <c r="I75" s="53"/>
       <c r="J75"/>
-      <c r="K75" s="32"/>
-[...2 lines deleted...]
-      <c r="A76" s="477" t="s">
+      <c r="K75" s="37"/>
+    </row>
+    <row r="76" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A76" s="478" t="s">
         <v>3634</v>
       </c>
-      <c r="B76" s="488"/>
-[...3 lines deleted...]
-      <c r="F76" s="483" t="s">
+      <c r="B76" s="489"/>
+      <c r="C76" s="489"/>
+      <c r="D76" s="489"/>
+      <c r="E76" s="490"/>
+      <c r="F76" s="484" t="s">
         <v>1500</v>
       </c>
-      <c r="G76" s="490"/>
-[...3 lines deleted...]
-      <c r="I76" s="48"/>
+      <c r="G76" s="491"/>
+      <c r="H76" s="228">
+        <v>0</v>
+      </c>
+      <c r="I76" s="53"/>
       <c r="J76"/>
-      <c r="K76" s="32"/>
-[...2 lines deleted...]
-      <c r="A77" s="477" t="s">
+      <c r="K76" s="37"/>
+    </row>
+    <row r="77" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="478" t="s">
         <v>1988</v>
       </c>
-      <c r="B77" s="488"/>
-[...8 lines deleted...]
-      <c r="I77" s="48"/>
+      <c r="B77" s="489"/>
+      <c r="C77" s="489"/>
+      <c r="D77" s="489"/>
+      <c r="E77" s="490"/>
+      <c r="F77" s="484"/>
+      <c r="G77" s="485"/>
+      <c r="H77" s="228">
+        <v>0</v>
+      </c>
+      <c r="I77" s="53"/>
       <c r="J77"/>
-      <c r="K77" s="32"/>
-[...2 lines deleted...]
-      <c r="A78" s="493" t="s">
+      <c r="K77" s="37"/>
+    </row>
+    <row r="78" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A78" s="494" t="s">
         <v>1772</v>
       </c>
-      <c r="B78" s="494"/>
-[...5 lines deleted...]
-      <c r="H78" s="224">
+      <c r="B78" s="495"/>
+      <c r="C78" s="495"/>
+      <c r="D78" s="495"/>
+      <c r="E78" s="495"/>
+      <c r="F78" s="495"/>
+      <c r="G78" s="496"/>
+      <c r="H78" s="229">
         <f>SUM(H60:H77)</f>
         <v>0</v>
       </c>
-      <c r="I78" s="48"/>
+      <c r="I78" s="53"/>
       <c r="J78"/>
-      <c r="K78" s="32"/>
-[...9 lines deleted...]
-      <c r="H79" s="126"/>
+      <c r="K78" s="37"/>
+    </row>
+    <row r="79" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="130"/>
+      <c r="B79" s="131"/>
+      <c r="C79" s="131"/>
+      <c r="D79" s="131"/>
+      <c r="E79" s="131"/>
+      <c r="F79" s="131"/>
+      <c r="G79" s="131"/>
+      <c r="H79" s="131"/>
       <c r="I79"/>
-      <c r="J79" s="39"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J79" s="44"/>
+      <c r="K79" s="37"/>
+    </row>
+    <row r="80" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C80"/>
       <c r="E80"/>
       <c r="G80"/>
       <c r="I80"/>
       <c r="J80"/>
     </row>
-    <row r="81" spans="3:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="3:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C81"/>
       <c r="E81"/>
       <c r="G81"/>
       <c r="I81"/>
       <c r="J81"/>
     </row>
-    <row r="82" spans="3:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="3:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C82"/>
       <c r="E82"/>
       <c r="G82"/>
       <c r="I82"/>
       <c r="J82"/>
     </row>
-    <row r="83" spans="3:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="3:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C83"/>
       <c r="E83"/>
       <c r="G83"/>
       <c r="I83"/>
       <c r="J83"/>
     </row>
-    <row r="84" spans="3:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="3:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C84"/>
       <c r="E84"/>
       <c r="G84"/>
       <c r="I84"/>
       <c r="J84"/>
-      <c r="K84" s="32"/>
-[...1 lines deleted...]
-    <row r="85" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K84" s="37"/>
+    </row>
+    <row r="85" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C85"/>
       <c r="E85"/>
       <c r="G85"/>
       <c r="I85"/>
       <c r="J85"/>
     </row>
-    <row r="86" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C86"/>
       <c r="E86"/>
       <c r="G86"/>
       <c r="I86"/>
       <c r="J86"/>
     </row>
-    <row r="87" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C87"/>
       <c r="E87"/>
       <c r="G87"/>
       <c r="I87"/>
       <c r="J87"/>
     </row>
-    <row r="88" spans="3:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="3:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C88"/>
       <c r="E88"/>
       <c r="G88"/>
       <c r="I88"/>
       <c r="J88"/>
     </row>
-    <row r="89" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C89"/>
       <c r="E89"/>
       <c r="G89"/>
       <c r="I89"/>
       <c r="J89"/>
     </row>
-    <row r="90" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="3:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C90"/>
       <c r="E90"/>
       <c r="G90"/>
       <c r="I90"/>
       <c r="J90"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Vir20SGkoaSZrC7ysCEk3OQdrUfjRZyfbxIzBZqZZpCCOSexuttBOhc70dXg2Pl3H1XR5A/G6mXGFlpfLnY5wA==" saltValue="sgf5QA47MVxkgnjjiFdTWw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="142">
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="F49:I49"/>
     <mergeCell ref="A47:E47"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F9:G9"/>
@@ -29969,3168 +30025,3168 @@
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="A64:E64"/>
     <mergeCell ref="F60:G60"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="77" firstPageNumber="2" pageOrder="overThenDown" orientation="portrait" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RPage 2</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L84"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="135" zoomScaleNormal="135" workbookViewId="0">
+    <sheetView topLeftCell="A46" zoomScale="74" zoomScaleNormal="135" workbookViewId="0">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="38.140625" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="13.42578125" customWidth="1"/>
+    <col min="1" max="1" width="38.1328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="6.1328125" style="2" customWidth="1"/>
+    <col min="3" max="5" width="11.3984375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="11.3984375" customWidth="1"/>
+    <col min="7" max="7" width="13.3984375" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="39" t="s">
         <v>1332</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
-      <c r="D1" s="7"/>
-[...11 lines deleted...]
-      <c r="A3" s="192" t="s">
+      <c r="D1" s="9"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="82"/>
+    </row>
+    <row r="2" spans="1:7" ht="0.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="19"/>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="22"/>
+    </row>
+    <row r="3" spans="1:7" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A3" s="197" t="s">
         <v>1975</v>
       </c>
-      <c r="B3" s="147"/>
-[...7 lines deleted...]
-      <c r="A4" s="46" t="s">
+      <c r="B3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="152"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="156"/>
+      <c r="G3" s="53"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="51" t="s">
         <v>1882</v>
       </c>
-      <c r="B4" s="29" t="s">
+      <c r="B4" s="34" t="s">
         <v>1883</v>
       </c>
-      <c r="F4" s="111"/>
-[...4 lines deleted...]
-      <c r="B5" s="29" t="s">
+      <c r="F4" s="116"/>
+      <c r="G4" s="53"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="167"/>
+      <c r="B5" s="34" t="s">
         <v>1884</v>
       </c>
-      <c r="F5" s="111"/>
-[...4 lines deleted...]
-      <c r="B6" s="29" t="s">
+      <c r="F5" s="116"/>
+      <c r="G5" s="53"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="167"/>
+      <c r="B6" s="34" t="s">
         <v>1885</v>
       </c>
-      <c r="F6" s="163"/>
-[...3 lines deleted...]
-      <c r="A7" s="156" t="s">
+      <c r="F6" s="168"/>
+      <c r="G6" s="53"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A7" s="161" t="s">
         <v>1439</v>
       </c>
-      <c r="B7" s="29"/>
-      <c r="C7" s="561" t="s">
+      <c r="B7" s="34"/>
+      <c r="C7" s="562" t="s">
         <v>1612</v>
       </c>
-      <c r="D7" s="562"/>
-[...8 lines deleted...]
-      <c r="D8" s="574" t="s">
+      <c r="D7" s="563"/>
+      <c r="E7" s="563"/>
+      <c r="F7" s="564"/>
+      <c r="G7" s="53"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="161"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="265"/>
+      <c r="D8" s="575" t="s">
         <v>1680</v>
       </c>
-      <c r="E8" s="575"/>
-[...4 lines deleted...]
-      <c r="A9" s="76" t="s">
+      <c r="E8" s="576"/>
+      <c r="F8" s="577"/>
+      <c r="G8" s="53"/>
+    </row>
+    <row r="9" spans="1:7" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="81" t="s">
         <v>1679</v>
       </c>
-      <c r="B9" s="559" t="s">
+      <c r="B9" s="560" t="s">
         <v>1421</v>
       </c>
-      <c r="C9" s="573" t="s">
+      <c r="C9" s="574" t="s">
         <v>1931</v>
       </c>
-      <c r="D9" s="572" t="s">
+      <c r="D9" s="573" t="s">
         <v>1929</v>
       </c>
-      <c r="E9" s="572" t="s">
+      <c r="E9" s="573" t="s">
         <v>1930</v>
       </c>
-      <c r="F9" s="571" t="s">
+      <c r="F9" s="572" t="s">
         <v>1932</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="75" t="s">
+    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="80" t="s">
         <v>1944</v>
       </c>
-      <c r="B10" s="560"/>
-[...6 lines deleted...]
-      <c r="A11" s="159" t="s">
+      <c r="B10" s="561"/>
+      <c r="C10" s="574"/>
+      <c r="D10" s="573"/>
+      <c r="E10" s="573"/>
+      <c r="F10" s="572"/>
+    </row>
+    <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="164" t="s">
         <v>1517</v>
       </c>
-      <c r="B11" s="164" t="s">
+      <c r="B11" s="169" t="s">
         <v>1518</v>
       </c>
-      <c r="C11" s="123">
-[...14 lines deleted...]
-      <c r="A12" s="159" t="s">
+      <c r="C11" s="128">
+        <v>0</v>
+      </c>
+      <c r="D11" s="128">
+        <v>0</v>
+      </c>
+      <c r="E11" s="97">
+        <v>0</v>
+      </c>
+      <c r="F11" s="72">
+        <v>0</v>
+      </c>
+      <c r="G11" s="53"/>
+    </row>
+    <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="164" t="s">
         <v>1519</v>
       </c>
-      <c r="B12" s="164" t="s">
+      <c r="B12" s="169" t="s">
         <v>1520</v>
       </c>
-      <c r="C12" s="123">
-[...14 lines deleted...]
-      <c r="A13" s="159" t="s">
+      <c r="C12" s="128">
+        <v>0</v>
+      </c>
+      <c r="D12" s="128">
+        <v>0</v>
+      </c>
+      <c r="E12" s="97">
+        <v>0</v>
+      </c>
+      <c r="F12" s="72">
+        <v>0</v>
+      </c>
+      <c r="G12" s="53"/>
+    </row>
+    <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="164" t="s">
         <v>1521</v>
       </c>
-      <c r="B13" s="164" t="s">
+      <c r="B13" s="169" t="s">
         <v>1522</v>
       </c>
-      <c r="C13" s="123">
-[...14 lines deleted...]
-      <c r="A14" s="159" t="s">
+      <c r="C13" s="128">
+        <v>0</v>
+      </c>
+      <c r="D13" s="128">
+        <v>0</v>
+      </c>
+      <c r="E13" s="97">
+        <v>0</v>
+      </c>
+      <c r="F13" s="72">
+        <v>0</v>
+      </c>
+      <c r="G13" s="53"/>
+    </row>
+    <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="164" t="s">
         <v>1524</v>
       </c>
-      <c r="B14" s="164" t="s">
+      <c r="B14" s="169" t="s">
         <v>1523</v>
       </c>
-      <c r="C14" s="123">
-[...14 lines deleted...]
-      <c r="A15" s="159" t="s">
+      <c r="C14" s="128">
+        <v>0</v>
+      </c>
+      <c r="D14" s="128">
+        <v>0</v>
+      </c>
+      <c r="E14" s="97">
+        <v>0</v>
+      </c>
+      <c r="F14" s="72">
+        <v>0</v>
+      </c>
+      <c r="G14" s="53"/>
+    </row>
+    <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="164" t="s">
         <v>1525</v>
       </c>
-      <c r="B15" s="164" t="s">
+      <c r="B15" s="169" t="s">
         <v>1537</v>
       </c>
-      <c r="C15" s="123">
-[...14 lines deleted...]
-      <c r="A16" s="159" t="s">
+      <c r="C15" s="128">
+        <v>0</v>
+      </c>
+      <c r="D15" s="128">
+        <v>0</v>
+      </c>
+      <c r="E15" s="97">
+        <v>0</v>
+      </c>
+      <c r="F15" s="72">
+        <v>0</v>
+      </c>
+      <c r="G15" s="53"/>
+    </row>
+    <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="164" t="s">
         <v>2805</v>
       </c>
-      <c r="B16" s="164" t="s">
+      <c r="B16" s="169" t="s">
         <v>1538</v>
       </c>
-      <c r="C16" s="123">
-[...14 lines deleted...]
-      <c r="A17" s="159" t="s">
+      <c r="C16" s="128">
+        <v>0</v>
+      </c>
+      <c r="D16" s="128">
+        <v>0</v>
+      </c>
+      <c r="E16" s="97">
+        <v>0</v>
+      </c>
+      <c r="F16" s="72">
+        <v>0</v>
+      </c>
+      <c r="G16" s="53"/>
+    </row>
+    <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="164" t="s">
         <v>1526</v>
       </c>
-      <c r="B17" s="164" t="s">
+      <c r="B17" s="169" t="s">
         <v>1539</v>
       </c>
-      <c r="C17" s="123">
-[...14 lines deleted...]
-      <c r="A18" s="159" t="s">
+      <c r="C17" s="128">
+        <v>0</v>
+      </c>
+      <c r="D17" s="128">
+        <v>0</v>
+      </c>
+      <c r="E17" s="97">
+        <v>0</v>
+      </c>
+      <c r="F17" s="72">
+        <v>0</v>
+      </c>
+      <c r="G17" s="53"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="164" t="s">
         <v>1527</v>
       </c>
-      <c r="B18" s="164" t="s">
+      <c r="B18" s="169" t="s">
         <v>1430</v>
       </c>
-      <c r="C18" s="123">
-[...14 lines deleted...]
-      <c r="A19" s="159" t="s">
+      <c r="C18" s="128">
+        <v>0</v>
+      </c>
+      <c r="D18" s="128">
+        <v>0</v>
+      </c>
+      <c r="E18" s="97">
+        <v>0</v>
+      </c>
+      <c r="F18" s="72">
+        <v>0</v>
+      </c>
+      <c r="G18" s="53"/>
+    </row>
+    <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="164" t="s">
         <v>1528</v>
       </c>
-      <c r="B19" s="164" t="s">
+      <c r="B19" s="169" t="s">
         <v>1431</v>
       </c>
-      <c r="C19" s="123">
-[...14 lines deleted...]
-      <c r="A20" s="159" t="s">
+      <c r="C19" s="128">
+        <v>0</v>
+      </c>
+      <c r="D19" s="128">
+        <v>0</v>
+      </c>
+      <c r="E19" s="97">
+        <v>0</v>
+      </c>
+      <c r="F19" s="72">
+        <v>0</v>
+      </c>
+      <c r="G19" s="53"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="164" t="s">
         <v>1529</v>
       </c>
-      <c r="B20" s="164" t="s">
+      <c r="B20" s="169" t="s">
         <v>1540</v>
       </c>
-      <c r="C20" s="123">
-[...14 lines deleted...]
-      <c r="A21" s="159" t="s">
+      <c r="C20" s="128">
+        <v>0</v>
+      </c>
+      <c r="D20" s="128">
+        <v>0</v>
+      </c>
+      <c r="E20" s="97">
+        <v>0</v>
+      </c>
+      <c r="F20" s="72">
+        <v>0</v>
+      </c>
+      <c r="G20" s="53"/>
+    </row>
+    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="164" t="s">
         <v>1530</v>
       </c>
-      <c r="B21" s="164" t="s">
+      <c r="B21" s="169" t="s">
         <v>1541</v>
       </c>
-      <c r="C21" s="123">
-[...14 lines deleted...]
-      <c r="A22" s="159" t="s">
+      <c r="C21" s="128">
+        <v>0</v>
+      </c>
+      <c r="D21" s="128">
+        <v>0</v>
+      </c>
+      <c r="E21" s="97">
+        <v>0</v>
+      </c>
+      <c r="F21" s="72">
+        <v>0</v>
+      </c>
+      <c r="G21" s="53"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A22" s="164" t="s">
         <v>1678</v>
       </c>
-      <c r="B22" s="164" t="s">
+      <c r="B22" s="169" t="s">
         <v>1432</v>
       </c>
-      <c r="C22" s="55">
-[...11 lines deleted...]
-      <c r="G22" s="48"/>
+      <c r="C22" s="60">
+        <v>0</v>
+      </c>
+      <c r="D22" s="60">
+        <v>0</v>
+      </c>
+      <c r="E22" s="59">
+        <v>0</v>
+      </c>
+      <c r="F22" s="170">
+        <v>0</v>
+      </c>
+      <c r="G22" s="53"/>
       <c r="L22" s="4"/>
     </row>
-    <row r="23" spans="1:12" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A23" s="159" t="s">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A23" s="164" t="s">
         <v>1531</v>
       </c>
-      <c r="B23" s="164" t="s">
+      <c r="B23" s="169" t="s">
         <v>1542</v>
       </c>
-      <c r="C23" s="55">
-[...14 lines deleted...]
-      <c r="A24" s="217" t="s">
+      <c r="C23" s="60">
+        <v>0</v>
+      </c>
+      <c r="D23" s="60">
+        <v>0</v>
+      </c>
+      <c r="E23" s="59">
+        <v>0</v>
+      </c>
+      <c r="F23" s="170">
+        <v>0</v>
+      </c>
+      <c r="G23" s="53"/>
+    </row>
+    <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="222" t="s">
         <v>1532</v>
       </c>
-      <c r="B24" s="137" t="s">
+      <c r="B24" s="142" t="s">
         <v>1543</v>
       </c>
-      <c r="C24" s="92">
-[...14 lines deleted...]
-      <c r="A25" s="217" t="s">
+      <c r="C24" s="97">
+        <v>0</v>
+      </c>
+      <c r="D24" s="97">
+        <v>0</v>
+      </c>
+      <c r="E24" s="97">
+        <v>0</v>
+      </c>
+      <c r="F24" s="72">
+        <v>0</v>
+      </c>
+      <c r="G24" s="53"/>
+    </row>
+    <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="222" t="s">
         <v>1533</v>
       </c>
-      <c r="B25" s="137" t="s">
+      <c r="B25" s="142" t="s">
         <v>1544</v>
       </c>
-      <c r="C25" s="54">
-[...14 lines deleted...]
-      <c r="A26" s="217" t="s">
+      <c r="C25" s="59">
+        <v>0</v>
+      </c>
+      <c r="D25" s="59">
+        <v>0</v>
+      </c>
+      <c r="E25" s="59">
+        <v>0</v>
+      </c>
+      <c r="F25" s="170">
+        <v>0</v>
+      </c>
+      <c r="G25" s="53"/>
+    </row>
+    <row r="26" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="222" t="s">
         <v>1534</v>
       </c>
-      <c r="B26" s="137" t="s">
+      <c r="B26" s="142" t="s">
         <v>1545</v>
       </c>
-      <c r="C26" s="54">
-[...14 lines deleted...]
-      <c r="A27" s="217" t="s">
+      <c r="C26" s="59">
+        <v>0</v>
+      </c>
+      <c r="D26" s="59">
+        <v>0</v>
+      </c>
+      <c r="E26" s="59">
+        <v>0</v>
+      </c>
+      <c r="F26" s="170">
+        <v>0</v>
+      </c>
+      <c r="G26" s="53"/>
+    </row>
+    <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="222" t="s">
         <v>1535</v>
       </c>
-      <c r="B27" s="137" t="s">
+      <c r="B27" s="142" t="s">
         <v>1546</v>
       </c>
-      <c r="C27" s="54">
-[...14 lines deleted...]
-      <c r="A28" s="565" t="s">
+      <c r="C27" s="59">
+        <v>0</v>
+      </c>
+      <c r="D27" s="59">
+        <v>0</v>
+      </c>
+      <c r="E27" s="59">
+        <v>0</v>
+      </c>
+      <c r="F27" s="170">
+        <v>0</v>
+      </c>
+      <c r="G27" s="53"/>
+    </row>
+    <row r="28" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="566" t="s">
         <v>1655</v>
       </c>
-      <c r="B28" s="566"/>
-      <c r="C28" s="168">
+      <c r="B28" s="567"/>
+      <c r="C28" s="173">
         <f>SUM(C11:C27)</f>
         <v>0</v>
       </c>
-      <c r="D28" s="168">
+      <c r="D28" s="173">
         <f>SUM(D11:D27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="168">
+      <c r="E28" s="173">
         <f>SUM(E11:E27)</f>
         <v>0</v>
       </c>
-      <c r="F28" s="169">
+      <c r="F28" s="174">
         <f>SUM(F11:F27)</f>
         <v>0</v>
       </c>
-      <c r="G28" s="48"/>
-[...2 lines deleted...]
-      <c r="A29" s="166" t="s">
+      <c r="G28" s="53"/>
+    </row>
+    <row r="29" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="171" t="s">
         <v>1945</v>
       </c>
-      <c r="B29" s="569"/>
-[...7 lines deleted...]
-      <c r="A30" s="159" t="s">
+      <c r="B29" s="570"/>
+      <c r="C29" s="571"/>
+      <c r="D29" s="571"/>
+      <c r="E29" s="571"/>
+      <c r="F29" s="172"/>
+      <c r="G29" s="53"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="164" t="s">
         <v>1621</v>
       </c>
-      <c r="B30" s="164" t="s">
+      <c r="B30" s="169" t="s">
         <v>1622</v>
       </c>
-      <c r="C30" s="55">
-[...14 lines deleted...]
-      <c r="A31" s="159" t="s">
+      <c r="C30" s="60">
+        <v>0</v>
+      </c>
+      <c r="D30" s="60">
+        <v>0</v>
+      </c>
+      <c r="E30" s="97">
+        <v>0</v>
+      </c>
+      <c r="F30" s="72">
+        <v>0</v>
+      </c>
+      <c r="G30" s="53"/>
+    </row>
+    <row r="31" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="164" t="s">
         <v>1536</v>
       </c>
-      <c r="B31" s="164" t="s">
+      <c r="B31" s="169" t="s">
         <v>1613</v>
       </c>
-      <c r="C31" s="55">
-[...14 lines deleted...]
-      <c r="A32" s="159" t="s">
+      <c r="C31" s="60">
+        <v>0</v>
+      </c>
+      <c r="D31" s="60">
+        <v>0</v>
+      </c>
+      <c r="E31" s="59">
+        <v>0</v>
+      </c>
+      <c r="F31" s="170">
+        <v>0</v>
+      </c>
+      <c r="G31" s="53"/>
+    </row>
+    <row r="32" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="164" t="s">
         <v>3616</v>
       </c>
-      <c r="B32" s="164" t="s">
+      <c r="B32" s="169" t="s">
         <v>1614</v>
       </c>
-      <c r="C32" s="55">
-[...14 lines deleted...]
-      <c r="A33" s="159" t="s">
+      <c r="C32" s="60">
+        <v>0</v>
+      </c>
+      <c r="D32" s="60">
+        <v>0</v>
+      </c>
+      <c r="E32" s="59">
+        <v>0</v>
+      </c>
+      <c r="F32" s="170">
+        <v>0</v>
+      </c>
+      <c r="G32" s="53"/>
+    </row>
+    <row r="33" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="164" t="s">
         <v>1886</v>
       </c>
-      <c r="B33" s="164" t="s">
+      <c r="B33" s="169" t="s">
         <v>1435</v>
       </c>
-      <c r="C33" s="55">
-[...14 lines deleted...]
-      <c r="A34" s="159" t="s">
+      <c r="C33" s="60">
+        <v>0</v>
+      </c>
+      <c r="D33" s="60">
+        <v>0</v>
+      </c>
+      <c r="E33" s="59">
+        <v>0</v>
+      </c>
+      <c r="F33" s="170">
+        <v>0</v>
+      </c>
+      <c r="G33" s="53"/>
+    </row>
+    <row r="34" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="164" t="s">
         <v>1637</v>
       </c>
-      <c r="B34" s="164" t="s">
+      <c r="B34" s="169" t="s">
         <v>1638</v>
       </c>
-      <c r="C34" s="55">
-[...14 lines deleted...]
-      <c r="A35" s="159" t="s">
+      <c r="C34" s="60">
+        <v>0</v>
+      </c>
+      <c r="D34" s="60">
+        <v>0</v>
+      </c>
+      <c r="E34" s="59">
+        <v>0</v>
+      </c>
+      <c r="F34" s="170">
+        <v>0</v>
+      </c>
+      <c r="G34" s="53"/>
+    </row>
+    <row r="35" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="164" t="s">
         <v>1887</v>
       </c>
-      <c r="B35" s="164" t="s">
+      <c r="B35" s="169" t="s">
         <v>1433</v>
       </c>
-      <c r="C35" s="55">
-[...14 lines deleted...]
-      <c r="A36" s="159" t="s">
+      <c r="C35" s="60">
+        <v>0</v>
+      </c>
+      <c r="D35" s="60">
+        <v>0</v>
+      </c>
+      <c r="E35" s="59">
+        <v>0</v>
+      </c>
+      <c r="F35" s="170">
+        <v>0</v>
+      </c>
+      <c r="G35" s="53"/>
+    </row>
+    <row r="36" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="164" t="s">
         <v>1642</v>
       </c>
-      <c r="B36" s="164" t="s">
+      <c r="B36" s="169" t="s">
         <v>1640</v>
       </c>
-      <c r="C36" s="55">
-[...14 lines deleted...]
-      <c r="A37" s="159" t="s">
+      <c r="C36" s="60">
+        <v>0</v>
+      </c>
+      <c r="D36" s="60">
+        <v>0</v>
+      </c>
+      <c r="E36" s="59">
+        <v>0</v>
+      </c>
+      <c r="F36" s="170">
+        <v>0</v>
+      </c>
+      <c r="G36" s="53"/>
+    </row>
+    <row r="37" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="164" t="s">
         <v>1888</v>
       </c>
-      <c r="B37" s="164" t="s">
+      <c r="B37" s="169" t="s">
         <v>1434</v>
       </c>
-      <c r="C37" s="55">
-[...14 lines deleted...]
-      <c r="A38" s="159" t="s">
+      <c r="C37" s="60">
+        <v>0</v>
+      </c>
+      <c r="D37" s="60">
+        <v>0</v>
+      </c>
+      <c r="E37" s="59">
+        <v>0</v>
+      </c>
+      <c r="F37" s="170">
+        <v>0</v>
+      </c>
+      <c r="G37" s="53"/>
+    </row>
+    <row r="38" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="164" t="s">
         <v>1639</v>
       </c>
-      <c r="B38" s="164" t="s">
+      <c r="B38" s="169" t="s">
         <v>1641</v>
       </c>
-      <c r="C38" s="55">
-[...14 lines deleted...]
-      <c r="A39" s="159" t="s">
+      <c r="C38" s="60">
+        <v>0</v>
+      </c>
+      <c r="D38" s="60">
+        <v>0</v>
+      </c>
+      <c r="E38" s="59">
+        <v>0</v>
+      </c>
+      <c r="F38" s="170">
+        <v>0</v>
+      </c>
+      <c r="G38" s="53"/>
+    </row>
+    <row r="39" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="164" t="s">
         <v>1889</v>
       </c>
-      <c r="B39" s="164" t="s">
+      <c r="B39" s="169" t="s">
         <v>1615</v>
       </c>
-      <c r="C39" s="55">
-[...14 lines deleted...]
-      <c r="A40" s="217" t="s">
+      <c r="C39" s="60">
+        <v>0</v>
+      </c>
+      <c r="D39" s="60">
+        <v>0</v>
+      </c>
+      <c r="E39" s="59">
+        <v>0</v>
+      </c>
+      <c r="F39" s="170">
+        <v>0</v>
+      </c>
+      <c r="G39" s="53"/>
+    </row>
+    <row r="40" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="222" t="s">
         <v>1890</v>
       </c>
-      <c r="B40" s="137" t="s">
+      <c r="B40" s="142" t="s">
         <v>1616</v>
       </c>
-      <c r="C40" s="92">
-[...14 lines deleted...]
-      <c r="A41" s="217" t="s">
+      <c r="C40" s="97">
+        <v>0</v>
+      </c>
+      <c r="D40" s="97">
+        <v>0</v>
+      </c>
+      <c r="E40" s="97">
+        <v>0</v>
+      </c>
+      <c r="F40" s="72">
+        <v>0</v>
+      </c>
+      <c r="G40" s="53"/>
+    </row>
+    <row r="41" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="222" t="s">
         <v>1632</v>
       </c>
-      <c r="B41" s="137" t="s">
+      <c r="B41" s="142" t="s">
         <v>1633</v>
       </c>
-      <c r="C41" s="54">
-[...14 lines deleted...]
-      <c r="A42" s="217" t="s">
+      <c r="C41" s="59">
+        <v>0</v>
+      </c>
+      <c r="D41" s="59">
+        <v>0</v>
+      </c>
+      <c r="E41" s="59">
+        <v>0</v>
+      </c>
+      <c r="F41" s="170">
+        <v>0</v>
+      </c>
+      <c r="G41" s="53"/>
+    </row>
+    <row r="42" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="222" t="s">
         <v>1634</v>
       </c>
-      <c r="B42" s="137" t="s">
+      <c r="B42" s="142" t="s">
         <v>1635</v>
       </c>
-      <c r="C42" s="54">
-[...14 lines deleted...]
-      <c r="A43" s="217" t="s">
+      <c r="C42" s="59">
+        <v>0</v>
+      </c>
+      <c r="D42" s="59">
+        <v>0</v>
+      </c>
+      <c r="E42" s="59">
+        <v>0</v>
+      </c>
+      <c r="F42" s="170">
+        <v>0</v>
+      </c>
+      <c r="G42" s="53"/>
+    </row>
+    <row r="43" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="222" t="s">
         <v>1636</v>
       </c>
-      <c r="B43" s="137" t="s">
+      <c r="B43" s="142" t="s">
         <v>1438</v>
       </c>
-      <c r="C43" s="54">
-[...14 lines deleted...]
-      <c r="A44" s="565" t="s">
+      <c r="C43" s="59">
+        <v>0</v>
+      </c>
+      <c r="D43" s="59">
+        <v>0</v>
+      </c>
+      <c r="E43" s="59">
+        <v>0</v>
+      </c>
+      <c r="F43" s="170">
+        <v>0</v>
+      </c>
+      <c r="G43" s="53"/>
+    </row>
+    <row r="44" spans="1:7" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="566" t="s">
         <v>1656</v>
       </c>
-      <c r="B44" s="566"/>
-      <c r="C44" s="168">
+      <c r="B44" s="567"/>
+      <c r="C44" s="173">
         <f>SUM(C30:C43)</f>
         <v>0</v>
       </c>
-      <c r="D44" s="168">
+      <c r="D44" s="173">
         <f>SUM(D30:D43)</f>
         <v>0</v>
       </c>
-      <c r="E44" s="168">
+      <c r="E44" s="173">
         <f>SUM(E30:E43)</f>
         <v>0</v>
       </c>
-      <c r="F44" s="169">
+      <c r="F44" s="174">
         <f>SUM(F30:F43)</f>
         <v>0</v>
       </c>
-      <c r="G44" s="48"/>
-[...2 lines deleted...]
-      <c r="A45" s="166" t="s">
+      <c r="G44" s="53"/>
+    </row>
+    <row r="45" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="171" t="s">
         <v>1946</v>
       </c>
-      <c r="B45" s="569"/>
-[...7 lines deleted...]
-      <c r="A46" s="191" t="s">
+      <c r="B45" s="570"/>
+      <c r="C45" s="571"/>
+      <c r="D45" s="571"/>
+      <c r="E45" s="571"/>
+      <c r="F45" s="172"/>
+      <c r="G45" s="53"/>
+    </row>
+    <row r="46" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="196" t="s">
         <v>3544</v>
       </c>
-      <c r="B46" s="74" t="s">
+      <c r="B46" s="79" t="s">
         <v>1749</v>
       </c>
-      <c r="C46" s="55">
-[...14 lines deleted...]
-      <c r="A47" s="159" t="s">
+      <c r="C46" s="60">
+        <v>0</v>
+      </c>
+      <c r="D46" s="60">
+        <v>0</v>
+      </c>
+      <c r="E46" s="97">
+        <v>0</v>
+      </c>
+      <c r="F46" s="72">
+        <v>0</v>
+      </c>
+      <c r="G46" s="53"/>
+    </row>
+    <row r="47" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="164" t="s">
         <v>1672</v>
       </c>
-      <c r="B47" s="164" t="s">
+      <c r="B47" s="169" t="s">
         <v>1618</v>
       </c>
-      <c r="C47" s="55">
-[...14 lines deleted...]
-      <c r="A48" s="159" t="s">
+      <c r="C47" s="60">
+        <v>0</v>
+      </c>
+      <c r="D47" s="60">
+        <v>0</v>
+      </c>
+      <c r="E47" s="97">
+        <v>0</v>
+      </c>
+      <c r="F47" s="72">
+        <v>0</v>
+      </c>
+      <c r="G47" s="53"/>
+    </row>
+    <row r="48" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="164" t="s">
         <v>1643</v>
       </c>
-      <c r="B48" s="164" t="s">
+      <c r="B48" s="169" t="s">
         <v>1436</v>
       </c>
-      <c r="C48" s="55">
-[...14 lines deleted...]
-      <c r="A49" s="159" t="s">
+      <c r="C48" s="60">
+        <v>0</v>
+      </c>
+      <c r="D48" s="60">
+        <v>0</v>
+      </c>
+      <c r="E48" s="59">
+        <v>0</v>
+      </c>
+      <c r="F48" s="170">
+        <v>0</v>
+      </c>
+      <c r="G48" s="53"/>
+    </row>
+    <row r="49" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="164" t="s">
         <v>3576</v>
       </c>
-      <c r="B49" s="164" t="s">
+      <c r="B49" s="169" t="s">
         <v>1617</v>
       </c>
-      <c r="C49" s="55">
-[...14 lines deleted...]
-      <c r="A50" s="159" t="s">
+      <c r="C49" s="60">
+        <v>0</v>
+      </c>
+      <c r="D49" s="60">
+        <v>0</v>
+      </c>
+      <c r="E49" s="59">
+        <v>0</v>
+      </c>
+      <c r="F49" s="170">
+        <v>0</v>
+      </c>
+      <c r="G49" s="53"/>
+    </row>
+    <row r="50" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="164" t="s">
         <v>1623</v>
       </c>
-      <c r="B50" s="164" t="s">
+      <c r="B50" s="169" t="s">
         <v>1644</v>
       </c>
-      <c r="C50" s="55">
-[...14 lines deleted...]
-      <c r="A51" s="159" t="s">
+      <c r="C50" s="60">
+        <v>0</v>
+      </c>
+      <c r="D50" s="60">
+        <v>0</v>
+      </c>
+      <c r="E50" s="59">
+        <v>0</v>
+      </c>
+      <c r="F50" s="170">
+        <v>0</v>
+      </c>
+      <c r="G50" s="53"/>
+    </row>
+    <row r="51" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="164" t="s">
         <v>1620</v>
       </c>
-      <c r="B51" s="164" t="s">
+      <c r="B51" s="169" t="s">
         <v>1619</v>
       </c>
-      <c r="C51" s="55">
-[...14 lines deleted...]
-      <c r="A52" s="159" t="s">
+      <c r="C51" s="60">
+        <v>0</v>
+      </c>
+      <c r="D51" s="60">
+        <v>0</v>
+      </c>
+      <c r="E51" s="59">
+        <v>0</v>
+      </c>
+      <c r="F51" s="170">
+        <v>0</v>
+      </c>
+      <c r="G51" s="53"/>
+    </row>
+    <row r="52" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="164" t="s">
         <v>1590</v>
       </c>
-      <c r="B52" s="164" t="s">
+      <c r="B52" s="169" t="s">
         <v>1624</v>
       </c>
-      <c r="C52" s="55">
-[...14 lines deleted...]
-      <c r="A53" s="159" t="s">
+      <c r="C52" s="60">
+        <v>0</v>
+      </c>
+      <c r="D52" s="60">
+        <v>0</v>
+      </c>
+      <c r="E52" s="59">
+        <v>0</v>
+      </c>
+      <c r="F52" s="170">
+        <v>0</v>
+      </c>
+      <c r="G52" s="53"/>
+    </row>
+    <row r="53" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="164" t="s">
         <v>1891</v>
       </c>
-      <c r="B53" s="164" t="s">
+      <c r="B53" s="169" t="s">
         <v>1625</v>
       </c>
-      <c r="C53" s="55">
-[...14 lines deleted...]
-      <c r="A54" s="159" t="s">
+      <c r="C53" s="60">
+        <v>0</v>
+      </c>
+      <c r="D53" s="60">
+        <v>0</v>
+      </c>
+      <c r="E53" s="59">
+        <v>0</v>
+      </c>
+      <c r="F53" s="170">
+        <v>0</v>
+      </c>
+      <c r="G53" s="53"/>
+    </row>
+    <row r="54" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="164" t="s">
         <v>1759</v>
       </c>
-      <c r="B54" s="164" t="s">
+      <c r="B54" s="169" t="s">
         <v>1626</v>
       </c>
-      <c r="C54" s="55">
-[...14 lines deleted...]
-      <c r="A55" s="159" t="s">
+      <c r="C54" s="60">
+        <v>0</v>
+      </c>
+      <c r="D54" s="60">
+        <v>0</v>
+      </c>
+      <c r="E54" s="59">
+        <v>0</v>
+      </c>
+      <c r="F54" s="170">
+        <v>0</v>
+      </c>
+      <c r="G54" s="53"/>
+    </row>
+    <row r="55" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="164" t="s">
         <v>3611</v>
       </c>
-      <c r="B55" s="164" t="s">
+      <c r="B55" s="169" t="s">
         <v>1627</v>
       </c>
-      <c r="C55" s="55">
-[...14 lines deleted...]
-      <c r="A56" s="217" t="s">
+      <c r="C55" s="60">
+        <v>0</v>
+      </c>
+      <c r="D55" s="60">
+        <v>0</v>
+      </c>
+      <c r="E55" s="59">
+        <v>0</v>
+      </c>
+      <c r="F55" s="170">
+        <v>0</v>
+      </c>
+      <c r="G55" s="53"/>
+    </row>
+    <row r="56" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="222" t="s">
         <v>1758</v>
       </c>
-      <c r="B56" s="137" t="s">
+      <c r="B56" s="142" t="s">
         <v>1757</v>
       </c>
-      <c r="C56" s="92">
-[...14 lines deleted...]
-      <c r="A57" s="217" t="s">
+      <c r="C56" s="97">
+        <v>0</v>
+      </c>
+      <c r="D56" s="97">
+        <v>0</v>
+      </c>
+      <c r="E56" s="97">
+        <v>0</v>
+      </c>
+      <c r="F56" s="72">
+        <v>0</v>
+      </c>
+      <c r="G56" s="53"/>
+    </row>
+    <row r="57" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="222" t="s">
         <v>1629</v>
       </c>
-      <c r="B57" s="137" t="s">
+      <c r="B57" s="142" t="s">
         <v>1628</v>
       </c>
-      <c r="C57" s="54">
-[...14 lines deleted...]
-      <c r="A58" s="565" t="s">
+      <c r="C57" s="59">
+        <v>0</v>
+      </c>
+      <c r="D57" s="59">
+        <v>0</v>
+      </c>
+      <c r="E57" s="59">
+        <v>0</v>
+      </c>
+      <c r="F57" s="170">
+        <v>0</v>
+      </c>
+      <c r="G57" s="53"/>
+    </row>
+    <row r="58" spans="1:7" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="566" t="s">
         <v>1657</v>
       </c>
-      <c r="B58" s="566"/>
-      <c r="C58" s="168">
+      <c r="B58" s="567"/>
+      <c r="C58" s="173">
         <f>SUM(C46:C57)</f>
         <v>0</v>
       </c>
-      <c r="D58" s="168">
+      <c r="D58" s="173">
         <f>SUM(D46:D57)</f>
         <v>0</v>
       </c>
-      <c r="E58" s="168">
+      <c r="E58" s="173">
         <f>SUM(E46:E57)</f>
         <v>0</v>
       </c>
-      <c r="F58" s="169">
+      <c r="F58" s="174">
         <f>SUM(F46:F57)</f>
         <v>0</v>
       </c>
-      <c r="G58" s="48"/>
-[...2 lines deleted...]
-      <c r="A59" s="166" t="s">
+      <c r="G58" s="53"/>
+    </row>
+    <row r="59" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="171" t="s">
         <v>1947</v>
       </c>
-      <c r="B59" s="567"/>
-[...7 lines deleted...]
-      <c r="A60" s="159" t="s">
+      <c r="B59" s="568"/>
+      <c r="C59" s="569"/>
+      <c r="D59" s="569"/>
+      <c r="E59" s="569"/>
+      <c r="F59" s="172"/>
+      <c r="G59" s="53"/>
+    </row>
+    <row r="60" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="164" t="s">
         <v>1646</v>
       </c>
-      <c r="B60" s="164" t="s">
+      <c r="B60" s="169" t="s">
         <v>1631</v>
       </c>
-      <c r="C60" s="55">
-[...14 lines deleted...]
-      <c r="A61" s="159" t="s">
+      <c r="C60" s="60">
+        <v>0</v>
+      </c>
+      <c r="D60" s="60">
+        <v>0</v>
+      </c>
+      <c r="E60" s="97">
+        <v>0</v>
+      </c>
+      <c r="F60" s="72">
+        <v>0</v>
+      </c>
+      <c r="G60" s="53"/>
+    </row>
+    <row r="61" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="164" t="s">
         <v>3607</v>
       </c>
-      <c r="B61" s="164" t="s">
+      <c r="B61" s="169" t="s">
         <v>1630</v>
       </c>
-      <c r="C61" s="55">
-[...14 lines deleted...]
-      <c r="A62" s="159" t="s">
+      <c r="C61" s="60">
+        <v>0</v>
+      </c>
+      <c r="D61" s="60">
+        <v>0</v>
+      </c>
+      <c r="E61" s="59">
+        <v>0</v>
+      </c>
+      <c r="F61" s="170">
+        <v>0</v>
+      </c>
+      <c r="G61" s="53"/>
+    </row>
+    <row r="62" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="164" t="s">
         <v>1750</v>
       </c>
-      <c r="B62" s="164" t="s">
+      <c r="B62" s="169" t="s">
         <v>1437</v>
       </c>
-      <c r="C62" s="55">
-[...14 lines deleted...]
-      <c r="A63" s="159" t="s">
+      <c r="C62" s="60">
+        <v>0</v>
+      </c>
+      <c r="D62" s="60">
+        <v>0</v>
+      </c>
+      <c r="E62" s="59">
+        <v>0</v>
+      </c>
+      <c r="F62" s="170">
+        <v>0</v>
+      </c>
+      <c r="G62" s="53"/>
+    </row>
+    <row r="63" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="164" t="s">
         <v>3608</v>
       </c>
-      <c r="B63" s="164" t="s">
+      <c r="B63" s="169" t="s">
         <v>1645</v>
       </c>
-      <c r="C63" s="55">
-[...14 lines deleted...]
-      <c r="A64" s="159" t="s">
+      <c r="C63" s="60">
+        <v>0</v>
+      </c>
+      <c r="D63" s="60">
+        <v>0</v>
+      </c>
+      <c r="E63" s="59">
+        <v>0</v>
+      </c>
+      <c r="F63" s="170">
+        <v>0</v>
+      </c>
+      <c r="G63" s="53"/>
+    </row>
+    <row r="64" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="164" t="s">
         <v>1943</v>
       </c>
-      <c r="B64" s="164">
+      <c r="B64" s="169">
         <v>4400</v>
       </c>
-      <c r="C64" s="55">
-[...14 lines deleted...]
-      <c r="A65" s="159" t="s">
+      <c r="C64" s="60">
+        <v>0</v>
+      </c>
+      <c r="D64" s="60">
+        <v>0</v>
+      </c>
+      <c r="E64" s="59">
+        <v>0</v>
+      </c>
+      <c r="F64" s="170">
+        <v>0</v>
+      </c>
+      <c r="G64" s="53"/>
+    </row>
+    <row r="65" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="164" t="s">
         <v>1659</v>
       </c>
-      <c r="B65" s="164">
+      <c r="B65" s="169">
         <v>4510</v>
       </c>
-      <c r="C65" s="123">
-[...14 lines deleted...]
-      <c r="A66" s="159" t="s">
+      <c r="C65" s="128">
+        <v>0</v>
+      </c>
+      <c r="D65" s="60">
+        <v>0</v>
+      </c>
+      <c r="E65" s="59">
+        <v>0</v>
+      </c>
+      <c r="F65" s="170">
+        <v>0</v>
+      </c>
+      <c r="G65" s="53"/>
+    </row>
+    <row r="66" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="164" t="s">
         <v>1660</v>
       </c>
-      <c r="B66" s="164">
+      <c r="B66" s="169">
         <v>4520</v>
       </c>
-      <c r="C66" s="123">
-[...14 lines deleted...]
-      <c r="A67" s="159" t="s">
+      <c r="C66" s="128">
+        <v>0</v>
+      </c>
+      <c r="D66" s="60">
+        <v>0</v>
+      </c>
+      <c r="E66" s="59">
+        <v>0</v>
+      </c>
+      <c r="F66" s="170">
+        <v>0</v>
+      </c>
+      <c r="G66" s="53"/>
+    </row>
+    <row r="67" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="164" t="s">
         <v>1661</v>
       </c>
-      <c r="B67" s="164">
+      <c r="B67" s="169">
         <v>4530</v>
       </c>
-      <c r="C67" s="123">
-[...14 lines deleted...]
-      <c r="A68" s="159" t="s">
+      <c r="C67" s="128">
+        <v>0</v>
+      </c>
+      <c r="D67" s="60">
+        <v>0</v>
+      </c>
+      <c r="E67" s="59">
+        <v>0</v>
+      </c>
+      <c r="F67" s="170">
+        <v>0</v>
+      </c>
+      <c r="G67" s="53"/>
+    </row>
+    <row r="68" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="164" t="s">
         <v>1662</v>
       </c>
-      <c r="B68" s="164">
+      <c r="B68" s="169">
         <v>4540</v>
       </c>
-      <c r="C68" s="123">
-[...14 lines deleted...]
-      <c r="A69" s="159" t="s">
+      <c r="C68" s="128">
+        <v>0</v>
+      </c>
+      <c r="D68" s="60">
+        <v>0</v>
+      </c>
+      <c r="E68" s="59">
+        <v>0</v>
+      </c>
+      <c r="F68" s="170">
+        <v>0</v>
+      </c>
+      <c r="G68" s="53"/>
+    </row>
+    <row r="69" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="164" t="s">
         <v>1663</v>
       </c>
-      <c r="B69" s="164">
+      <c r="B69" s="169">
         <v>4550</v>
       </c>
-      <c r="C69" s="123">
-[...14 lines deleted...]
-      <c r="A70" s="159" t="s">
+      <c r="C69" s="128">
+        <v>0</v>
+      </c>
+      <c r="D69" s="60">
+        <v>0</v>
+      </c>
+      <c r="E69" s="59">
+        <v>0</v>
+      </c>
+      <c r="F69" s="170">
+        <v>0</v>
+      </c>
+      <c r="G69" s="53"/>
+    </row>
+    <row r="70" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="164" t="s">
         <v>1893</v>
       </c>
-      <c r="B70" s="164" t="s">
+      <c r="B70" s="169" t="s">
         <v>1751</v>
       </c>
-      <c r="C70" s="123">
-[...14 lines deleted...]
-      <c r="A71" s="159" t="s">
+      <c r="C70" s="128">
+        <v>0</v>
+      </c>
+      <c r="D70" s="60">
+        <v>0</v>
+      </c>
+      <c r="E70" s="59">
+        <v>0</v>
+      </c>
+      <c r="F70" s="170">
+        <v>0</v>
+      </c>
+      <c r="G70" s="53"/>
+    </row>
+    <row r="71" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="164" t="s">
         <v>1892</v>
       </c>
-      <c r="B71" s="164" t="s">
+      <c r="B71" s="169" t="s">
         <v>1752</v>
       </c>
-      <c r="C71" s="123">
-[...14 lines deleted...]
-      <c r="A72" s="159" t="s">
+      <c r="C71" s="128">
+        <v>0</v>
+      </c>
+      <c r="D71" s="60">
+        <v>0</v>
+      </c>
+      <c r="E71" s="59">
+        <v>0</v>
+      </c>
+      <c r="F71" s="170">
+        <v>0</v>
+      </c>
+      <c r="G71" s="53"/>
+    </row>
+    <row r="72" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="164" t="s">
         <v>1753</v>
       </c>
-      <c r="B72" s="164" t="s">
+      <c r="B72" s="169" t="s">
         <v>1754</v>
       </c>
-      <c r="C72" s="123">
-[...14 lines deleted...]
-      <c r="A73" s="159" t="s">
+      <c r="C72" s="128">
+        <v>0</v>
+      </c>
+      <c r="D72" s="60">
+        <v>0</v>
+      </c>
+      <c r="E72" s="59">
+        <v>0</v>
+      </c>
+      <c r="F72" s="170">
+        <v>0</v>
+      </c>
+      <c r="G72" s="53"/>
+    </row>
+    <row r="73" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="164" t="s">
         <v>1755</v>
       </c>
-      <c r="B73" s="164" t="s">
+      <c r="B73" s="169" t="s">
         <v>1756</v>
       </c>
-      <c r="C73" s="123">
-[...14 lines deleted...]
-      <c r="A74" s="159" t="s">
+      <c r="C73" s="128">
+        <v>0</v>
+      </c>
+      <c r="D73" s="60">
+        <v>0</v>
+      </c>
+      <c r="E73" s="59">
+        <v>0</v>
+      </c>
+      <c r="F73" s="170">
+        <v>0</v>
+      </c>
+      <c r="G73" s="53"/>
+    </row>
+    <row r="74" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="164" t="s">
         <v>1319</v>
       </c>
-      <c r="B74" s="164">
+      <c r="B74" s="169">
         <v>4600</v>
       </c>
-      <c r="C74" s="123">
-[...14 lines deleted...]
-      <c r="A75" s="159" t="s">
+      <c r="C74" s="128">
+        <v>0</v>
+      </c>
+      <c r="D74" s="60">
+        <v>0</v>
+      </c>
+      <c r="E74" s="59">
+        <v>0</v>
+      </c>
+      <c r="F74" s="170">
+        <v>0</v>
+      </c>
+      <c r="G74" s="53"/>
+    </row>
+    <row r="75" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="164" t="s">
         <v>3635</v>
       </c>
-      <c r="B75" s="164">
+      <c r="B75" s="169">
         <v>4700</v>
       </c>
-      <c r="C75" s="123">
-[...14 lines deleted...]
-      <c r="A76" s="159" t="s">
+      <c r="C75" s="128">
+        <v>0</v>
+      </c>
+      <c r="D75" s="60">
+        <v>0</v>
+      </c>
+      <c r="E75" s="59">
+        <v>0</v>
+      </c>
+      <c r="F75" s="170">
+        <v>0</v>
+      </c>
+      <c r="G75" s="53"/>
+    </row>
+    <row r="76" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="164" t="s">
         <v>3636</v>
       </c>
-      <c r="B76" s="164">
+      <c r="B76" s="169">
         <v>4750</v>
       </c>
-      <c r="C76" s="123">
-[...14 lines deleted...]
-      <c r="A77" s="159" t="s">
+      <c r="C76" s="128">
+        <v>0</v>
+      </c>
+      <c r="D76" s="60">
+        <v>0</v>
+      </c>
+      <c r="E76" s="59">
+        <v>0</v>
+      </c>
+      <c r="F76" s="170">
+        <v>0</v>
+      </c>
+      <c r="G76" s="53"/>
+    </row>
+    <row r="77" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="164" t="s">
         <v>1664</v>
       </c>
-      <c r="B77" s="164">
+      <c r="B77" s="169">
         <v>4800</v>
       </c>
-      <c r="C77" s="123">
-[...14 lines deleted...]
-      <c r="A78" s="159" t="s">
+      <c r="C77" s="128">
+        <v>0</v>
+      </c>
+      <c r="D77" s="60">
+        <v>0</v>
+      </c>
+      <c r="E77" s="59">
+        <v>0</v>
+      </c>
+      <c r="F77" s="170">
+        <v>0</v>
+      </c>
+      <c r="G77" s="53"/>
+    </row>
+    <row r="78" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="164" t="s">
         <v>1665</v>
       </c>
-      <c r="B78" s="164">
+      <c r="B78" s="169">
         <v>4900</v>
       </c>
-      <c r="C78" s="123">
-[...14 lines deleted...]
-      <c r="A79" s="159" t="s">
+      <c r="C78" s="128">
+        <v>0</v>
+      </c>
+      <c r="D78" s="60">
+        <v>0</v>
+      </c>
+      <c r="E78" s="59">
+        <v>0</v>
+      </c>
+      <c r="F78" s="170">
+        <v>0</v>
+      </c>
+      <c r="G78" s="53"/>
+    </row>
+    <row r="79" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="164" t="s">
         <v>1894</v>
       </c>
-      <c r="B79" s="164">
+      <c r="B79" s="169">
         <v>4950</v>
       </c>
-      <c r="C79" s="123">
-[...14 lines deleted...]
-      <c r="A80" s="159" t="s">
+      <c r="C79" s="128">
+        <v>0</v>
+      </c>
+      <c r="D79" s="60">
+        <v>0</v>
+      </c>
+      <c r="E79" s="59">
+        <v>0</v>
+      </c>
+      <c r="F79" s="170">
+        <v>0</v>
+      </c>
+      <c r="G79" s="53"/>
+    </row>
+    <row r="80" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="164" t="s">
         <v>3613</v>
       </c>
-      <c r="B80" s="164">
+      <c r="B80" s="169">
         <v>4960</v>
       </c>
-      <c r="C80" s="92">
-[...14 lines deleted...]
-      <c r="A81" s="346" t="s">
+      <c r="C80" s="97">
+        <v>0</v>
+      </c>
+      <c r="D80" s="97">
+        <v>0</v>
+      </c>
+      <c r="E80" s="97">
+        <v>0</v>
+      </c>
+      <c r="F80" s="72">
+        <v>0</v>
+      </c>
+      <c r="G80" s="53"/>
+    </row>
+    <row r="81" spans="1:7" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A81" s="347" t="s">
         <v>1658</v>
       </c>
-      <c r="B81" s="564"/>
-      <c r="C81" s="47">
+      <c r="B81" s="565"/>
+      <c r="C81" s="52">
         <f>SUM(C60:C80)</f>
         <v>0</v>
       </c>
-      <c r="D81" s="168">
+      <c r="D81" s="173">
         <f>SUM(D60:D80)</f>
         <v>0</v>
       </c>
-      <c r="E81" s="168">
+      <c r="E81" s="173">
         <f>SUM(E60:E80)</f>
         <v>0</v>
       </c>
-      <c r="F81" s="169">
+      <c r="F81" s="174">
         <f>SUM(F60:F80)</f>
         <v>0</v>
       </c>
-      <c r="G81" s="48"/>
-[...2 lines deleted...]
-      <c r="A82" s="29" t="s">
+      <c r="G81" s="53"/>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A82" s="34" t="s">
         <v>1647</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A83"/>
       <c r="B83"/>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A84"/>
       <c r="B84"/>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="MlLnwA95PXn+UPwDNINpUCz9PBvf51jBeaV81SkfoBkcBZEWR4H/TGX/qCgbbYrUkzihIKEfDJDNdiR28G08bg==" saltValue="OwQlCLkwsFBD6mUAHNA+Gg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:B72">
     <sortCondition ref="B11:B72"/>
   </sortState>
   <mergeCells count="14">
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C7:F7"/>
     <mergeCell ref="A81:B81"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A44:B44"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="B45:E45"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D8:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RPage 3</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I71"/>
   <sheetViews>
-    <sheetView topLeftCell="A6" zoomScale="135" zoomScaleNormal="135" workbookViewId="0">
+    <sheetView topLeftCell="A28" zoomScale="59" zoomScaleNormal="135" workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="1"/>
-    <col min="2" max="2" width="11.28515625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="2.7109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="11.265625" customWidth="1"/>
+    <col min="3" max="3" width="10.86328125" customWidth="1"/>
+    <col min="4" max="4" width="12.265625" customWidth="1"/>
+    <col min="5" max="5" width="11.265625" customWidth="1"/>
+    <col min="6" max="6" width="11.86328125" customWidth="1"/>
+    <col min="7" max="7" width="11.73046875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="2.73046875" style="2" customWidth="1"/>
     <col min="9" max="9" width="20" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="39" t="s">
         <v>1333</v>
       </c>
-      <c r="B1" s="34"/>
-[...5 lines deleted...]
-      <c r="A2" s="603" t="s">
+      <c r="B1" s="39"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="10"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="604" t="s">
         <v>1654</v>
       </c>
-      <c r="B2" s="604"/>
-[...12 lines deleted...]
-      <c r="D3" s="585" t="s">
+      <c r="B2" s="605"/>
+      <c r="C2" s="606"/>
+      <c r="D2" s="176"/>
+      <c r="E2" s="176"/>
+      <c r="F2" s="176"/>
+      <c r="G2" s="177"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="10"/>
+    </row>
+    <row r="3" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="161"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="586" t="s">
         <v>1612</v>
       </c>
-      <c r="E3" s="586"/>
-[...6 lines deleted...]
-      <c r="A4" s="625" t="s">
+      <c r="E3" s="587"/>
+      <c r="F3" s="587"/>
+      <c r="G3" s="588"/>
+      <c r="H3" s="140"/>
+      <c r="I3" s="10"/>
+    </row>
+    <row r="4" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="626" t="s">
         <v>1810</v>
       </c>
-      <c r="B4" s="626"/>
-[...1 lines deleted...]
-      <c r="D4" s="636" t="s">
+      <c r="B4" s="627"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="637" t="s">
         <v>1680</v>
       </c>
-      <c r="E4" s="637"/>
-[...6 lines deleted...]
-      <c r="A5" s="173" t="s">
+      <c r="E4" s="638"/>
+      <c r="F4" s="638"/>
+      <c r="G4" s="639"/>
+      <c r="H4" s="140"/>
+      <c r="I4" s="10"/>
+    </row>
+    <row r="5" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="178" t="s">
         <v>1811</v>
       </c>
-      <c r="B5" s="62"/>
-      <c r="C5" s="609" t="s">
+      <c r="B5" s="67"/>
+      <c r="C5" s="610" t="s">
         <v>1743</v>
       </c>
-      <c r="D5" s="639" t="s">
+      <c r="D5" s="640" t="s">
         <v>1905</v>
       </c>
-      <c r="E5" s="577" t="s">
+      <c r="E5" s="578" t="s">
         <v>1906</v>
       </c>
-      <c r="F5" s="577" t="s">
+      <c r="F5" s="578" t="s">
         <v>1907</v>
       </c>
-      <c r="G5" s="578" t="s">
+      <c r="G5" s="579" t="s">
         <v>1908</v>
       </c>
-      <c r="H5" s="135"/>
-[...3 lines deleted...]
-      <c r="A6" s="615" t="s">
+      <c r="H5" s="140"/>
+      <c r="I5" s="10"/>
+    </row>
+    <row r="6" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="616" t="s">
         <v>1948</v>
       </c>
-      <c r="B6" s="584"/>
-[...9 lines deleted...]
-      <c r="A7" s="616" t="s">
+      <c r="B6" s="585"/>
+      <c r="C6" s="611"/>
+      <c r="D6" s="641"/>
+      <c r="E6" s="506"/>
+      <c r="F6" s="506"/>
+      <c r="G6" s="580"/>
+      <c r="H6" s="140"/>
+      <c r="I6" s="10"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="617" t="s">
         <v>1956</v>
       </c>
-      <c r="B7" s="617"/>
-      <c r="C7" s="174">
+      <c r="B7" s="618"/>
+      <c r="C7" s="179">
         <v>5100</v>
       </c>
-      <c r="D7" s="55">
-[...15 lines deleted...]
-      <c r="A8" s="527" t="s">
+      <c r="D7" s="60">
+        <v>0</v>
+      </c>
+      <c r="E7" s="60">
+        <v>0</v>
+      </c>
+      <c r="F7" s="97">
+        <v>0</v>
+      </c>
+      <c r="G7" s="72">
+        <v>0</v>
+      </c>
+      <c r="H7" s="140"/>
+      <c r="I7" s="10"/>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="528" t="s">
         <v>1955</v>
       </c>
-      <c r="B8" s="599"/>
-      <c r="C8" s="174">
+      <c r="B8" s="600"/>
+      <c r="C8" s="179">
         <v>5400</v>
       </c>
-      <c r="D8" s="55">
-[...15 lines deleted...]
-      <c r="A9" s="527" t="s">
+      <c r="D8" s="60">
+        <v>0</v>
+      </c>
+      <c r="E8" s="60">
+        <v>0</v>
+      </c>
+      <c r="F8" s="59">
+        <v>0</v>
+      </c>
+      <c r="G8" s="170">
+        <v>0</v>
+      </c>
+      <c r="H8" s="132"/>
+      <c r="I8" s="10"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="528" t="s">
         <v>1957</v>
       </c>
-      <c r="B9" s="599"/>
-      <c r="C9" s="174">
+      <c r="B9" s="600"/>
+      <c r="C9" s="179">
         <v>5500</v>
       </c>
-      <c r="D9" s="55">
-[...15 lines deleted...]
-      <c r="A10" s="527" t="s">
+      <c r="D9" s="60">
+        <v>0</v>
+      </c>
+      <c r="E9" s="60">
+        <v>0</v>
+      </c>
+      <c r="F9" s="59">
+        <v>0</v>
+      </c>
+      <c r="G9" s="170">
+        <v>0</v>
+      </c>
+      <c r="H9" s="132"/>
+      <c r="I9" s="10"/>
+    </row>
+    <row r="10" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="528" t="s">
         <v>1753</v>
       </c>
-      <c r="B10" s="599"/>
-      <c r="C10" s="174">
+      <c r="B10" s="600"/>
+      <c r="C10" s="179">
         <v>5600</v>
       </c>
-      <c r="D10" s="55">
-[...15 lines deleted...]
-      <c r="A11" s="606" t="s">
+      <c r="D10" s="60">
+        <v>0</v>
+      </c>
+      <c r="E10" s="60">
+        <v>0</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="170">
+        <v>0</v>
+      </c>
+      <c r="H10" s="132"/>
+      <c r="I10" s="10"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="607" t="s">
         <v>1667</v>
       </c>
-      <c r="B11" s="607"/>
-[...1 lines deleted...]
-      <c r="D11" s="128">
+      <c r="B11" s="608"/>
+      <c r="C11" s="609"/>
+      <c r="D11" s="133">
         <f>SUM(D7:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="175">
+      <c r="E11" s="180">
         <f>SUM(E7:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="176">
+      <c r="F11" s="181">
         <f>SUM(F7:F10)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="177">
+      <c r="G11" s="182">
         <f>SUM(G7:G10)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="127"/>
-[...3 lines deleted...]
-      <c r="A12" s="611" t="s">
+      <c r="H11" s="132"/>
+      <c r="I11" s="10"/>
+    </row>
+    <row r="12" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="612" t="s">
         <v>1949</v>
       </c>
-      <c r="B12" s="612"/>
-[...9 lines deleted...]
-      <c r="A13" s="614" t="s">
+      <c r="B12" s="613"/>
+      <c r="C12" s="606"/>
+      <c r="D12" s="606"/>
+      <c r="E12" s="606"/>
+      <c r="F12" s="606"/>
+      <c r="G12" s="614"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="10"/>
+    </row>
+    <row r="13" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="615" t="s">
         <v>1714</v>
       </c>
-      <c r="B13" s="602"/>
-      <c r="C13" s="56">
+      <c r="B13" s="603"/>
+      <c r="C13" s="61">
         <v>6100</v>
       </c>
-      <c r="D13" s="55">
-[...15 lines deleted...]
-      <c r="A14" s="477" t="s">
+      <c r="D13" s="60">
+        <v>0</v>
+      </c>
+      <c r="E13" s="60">
+        <v>0</v>
+      </c>
+      <c r="F13" s="59">
+        <v>0</v>
+      </c>
+      <c r="G13" s="170">
+        <v>0</v>
+      </c>
+      <c r="H13" s="132"/>
+      <c r="I13" s="10"/>
+    </row>
+    <row r="14" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="478" t="s">
         <v>1716</v>
       </c>
-      <c r="B14" s="584"/>
-      <c r="C14" s="174">
+      <c r="B14" s="585"/>
+      <c r="C14" s="179">
         <v>6200</v>
       </c>
-      <c r="D14" s="55">
-[...15 lines deleted...]
-      <c r="A15" s="477" t="s">
+      <c r="D14" s="60">
+        <v>0</v>
+      </c>
+      <c r="E14" s="60">
+        <v>0</v>
+      </c>
+      <c r="F14" s="59">
+        <v>0</v>
+      </c>
+      <c r="G14" s="170">
+        <v>0</v>
+      </c>
+      <c r="H14" s="132"/>
+      <c r="I14" s="10"/>
+    </row>
+    <row r="15" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="478" t="s">
         <v>1324</v>
       </c>
-      <c r="B15" s="584"/>
-      <c r="C15" s="174">
+      <c r="B15" s="585"/>
+      <c r="C15" s="179">
         <v>6500</v>
       </c>
-      <c r="D15" s="55">
-[...15 lines deleted...]
-      <c r="A16" s="606" t="s">
+      <c r="D15" s="60">
+        <v>0</v>
+      </c>
+      <c r="E15" s="60">
+        <v>0</v>
+      </c>
+      <c r="F15" s="59">
+        <v>0</v>
+      </c>
+      <c r="G15" s="170">
+        <v>0</v>
+      </c>
+      <c r="H15" s="132"/>
+      <c r="I15" s="10"/>
+    </row>
+    <row r="16" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="607" t="s">
         <v>1668</v>
       </c>
-      <c r="B16" s="607"/>
-[...1 lines deleted...]
-      <c r="D16" s="128">
+      <c r="B16" s="608"/>
+      <c r="C16" s="609"/>
+      <c r="D16" s="133">
         <f>SUM(D13:D15)</f>
         <v>0</v>
       </c>
-      <c r="E16" s="175">
+      <c r="E16" s="180">
         <f>SUM(E13:E15)</f>
         <v>0</v>
       </c>
-      <c r="F16" s="176">
+      <c r="F16" s="181">
         <f>SUM(F13:F15)</f>
         <v>0</v>
       </c>
-      <c r="G16" s="177">
+      <c r="G16" s="182">
         <f>SUM(G13:G15)</f>
         <v>0</v>
       </c>
-      <c r="H16" s="127"/>
-[...3 lines deleted...]
-      <c r="A17" s="611" t="s">
+      <c r="H16" s="132"/>
+      <c r="I16" s="10"/>
+    </row>
+    <row r="17" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="612" t="s">
         <v>1950</v>
       </c>
-      <c r="B17" s="612"/>
-[...9 lines deleted...]
-      <c r="A18" s="614" t="s">
+      <c r="B17" s="613"/>
+      <c r="C17" s="606"/>
+      <c r="D17" s="606"/>
+      <c r="E17" s="606"/>
+      <c r="F17" s="606"/>
+      <c r="G17" s="614"/>
+      <c r="H17" s="132"/>
+      <c r="I17" s="10"/>
+    </row>
+    <row r="18" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="615" t="s">
         <v>3577</v>
       </c>
-      <c r="B18" s="602"/>
-      <c r="C18" s="56">
+      <c r="B18" s="603"/>
+      <c r="C18" s="61">
         <v>7100</v>
       </c>
-      <c r="D18" s="55">
-[...15 lines deleted...]
-      <c r="A19" s="477" t="s">
+      <c r="D18" s="60">
+        <v>0</v>
+      </c>
+      <c r="E18" s="60">
+        <v>0</v>
+      </c>
+      <c r="F18" s="59">
+        <v>0</v>
+      </c>
+      <c r="G18" s="170">
+        <v>0</v>
+      </c>
+      <c r="H18" s="132"/>
+      <c r="I18" s="10"/>
+    </row>
+    <row r="19" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="478" t="s">
         <v>1958</v>
       </c>
-      <c r="B19" s="584"/>
-      <c r="C19" s="174">
+      <c r="B19" s="585"/>
+      <c r="C19" s="179">
         <v>7200</v>
       </c>
-      <c r="D19" s="55">
-[...15 lines deleted...]
-      <c r="A20" s="477" t="s">
+      <c r="D19" s="60">
+        <v>0</v>
+      </c>
+      <c r="E19" s="60">
+        <v>0</v>
+      </c>
+      <c r="F19" s="59">
+        <v>0</v>
+      </c>
+      <c r="G19" s="170">
+        <v>0</v>
+      </c>
+      <c r="H19" s="132"/>
+      <c r="I19" s="10"/>
+    </row>
+    <row r="20" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="478" t="s">
         <v>1959</v>
       </c>
-      <c r="B20" s="584"/>
-      <c r="C20" s="174">
+      <c r="B20" s="585"/>
+      <c r="C20" s="179">
         <v>7300</v>
       </c>
-      <c r="D20" s="55">
-[...15 lines deleted...]
-      <c r="A21" s="477" t="s">
+      <c r="D20" s="60">
+        <v>0</v>
+      </c>
+      <c r="E20" s="60">
+        <v>0</v>
+      </c>
+      <c r="F20" s="59">
+        <v>0</v>
+      </c>
+      <c r="G20" s="170">
+        <v>0</v>
+      </c>
+      <c r="H20" s="132"/>
+      <c r="I20" s="10"/>
+    </row>
+    <row r="21" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="478" t="s">
         <v>1960</v>
       </c>
-      <c r="B21" s="584"/>
-      <c r="C21" s="174">
+      <c r="B21" s="585"/>
+      <c r="C21" s="179">
         <v>7400</v>
       </c>
-      <c r="D21" s="55">
-[...15 lines deleted...]
-      <c r="A22" s="477" t="s">
+      <c r="D21" s="60">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
+        <v>0</v>
+      </c>
+      <c r="F21" s="59">
+        <v>0</v>
+      </c>
+      <c r="G21" s="170">
+        <v>0</v>
+      </c>
+      <c r="H21" s="132"/>
+      <c r="I21" s="10"/>
+    </row>
+    <row r="22" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="478" t="s">
         <v>3609</v>
       </c>
-      <c r="B22" s="618"/>
-      <c r="C22" s="174">
+      <c r="B22" s="619"/>
+      <c r="C22" s="179">
         <v>7500</v>
       </c>
-      <c r="D22" s="55">
-[...15 lines deleted...]
-      <c r="A23" s="477" t="s">
+      <c r="D22" s="60">
+        <v>0</v>
+      </c>
+      <c r="E22" s="60">
+        <v>0</v>
+      </c>
+      <c r="F22" s="59">
+        <v>0</v>
+      </c>
+      <c r="G22" s="170">
+        <v>0</v>
+      </c>
+      <c r="H22" s="132"/>
+      <c r="I22" s="10"/>
+    </row>
+    <row r="23" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="478" t="s">
         <v>3610</v>
       </c>
-      <c r="B23" s="618"/>
-      <c r="C23" s="174">
+      <c r="B23" s="619"/>
+      <c r="C23" s="179">
         <v>7600</v>
       </c>
-      <c r="D23" s="55">
-[...15 lines deleted...]
-      <c r="A24" s="346" t="s">
+      <c r="D23" s="60">
+        <v>0</v>
+      </c>
+      <c r="E23" s="60">
+        <v>0</v>
+      </c>
+      <c r="F23" s="59">
+        <v>0</v>
+      </c>
+      <c r="G23" s="170">
+        <v>0</v>
+      </c>
+      <c r="H23" s="132"/>
+      <c r="I23" s="10"/>
+    </row>
+    <row r="24" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="347" t="s">
         <v>1669</v>
       </c>
-      <c r="B24" s="519"/>
-[...1 lines deleted...]
-      <c r="D24" s="168">
+      <c r="B24" s="520"/>
+      <c r="C24" s="628"/>
+      <c r="D24" s="173">
         <f>SUM(D18:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="168">
+      <c r="E24" s="173">
         <f>SUM(E18:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="168">
+      <c r="F24" s="173">
         <f>SUM(F18:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="169">
+      <c r="G24" s="174">
         <f>SUM(G18:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="127"/>
-[...3 lines deleted...]
-      <c r="A25" s="628" t="s">
+      <c r="H24" s="132"/>
+      <c r="I24" s="10"/>
+    </row>
+    <row r="25" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="629" t="s">
         <v>1670</v>
       </c>
-      <c r="B25" s="629"/>
-[...1 lines deleted...]
-      <c r="D25" s="168">
+      <c r="B25" s="630"/>
+      <c r="C25" s="631"/>
+      <c r="D25" s="173">
         <f>'Page 3'!C28+'Page 3'!C44+'Page 3'!C58+'Page 3'!C81+'Page 4'!D11+'Page 4'!D16+'Page 4'!D24</f>
         <v>0</v>
       </c>
-      <c r="E25" s="168">
+      <c r="E25" s="173">
         <f>'Page 3'!D28+'Page 3'!D44+'Page 3'!D58+'Page 3'!D81+'Page 4'!E11+'Page 4'!E16+'Page 4'!E24</f>
         <v>0</v>
       </c>
-      <c r="F25" s="168">
+      <c r="F25" s="173">
         <f>'Page 3'!E28+'Page 3'!E44+'Page 3'!E58+'Page 3'!E81+'Page 4'!F11+'Page 4'!F16+'Page 4'!F24</f>
         <v>0</v>
       </c>
-      <c r="G25" s="169">
+      <c r="G25" s="174">
         <f>'Page 3'!F28+'Page 3'!F44+'Page 3'!F58+'Page 3'!F81+'Page 4'!G11+'Page 4'!G16+'Page 4'!G24</f>
         <v>0</v>
       </c>
-      <c r="H25" s="127"/>
-[...3 lines deleted...]
-      <c r="A26" s="218" t="s">
+      <c r="H25" s="132"/>
+      <c r="I25" s="10"/>
+    </row>
+    <row r="26" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="223" t="s">
         <v>1951</v>
       </c>
-      <c r="B26" s="63"/>
-[...9 lines deleted...]
-      <c r="A27" s="631" t="s">
+      <c r="B26" s="68"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="64"/>
+      <c r="E26" s="64"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="183"/>
+      <c r="H26" s="132"/>
+      <c r="I26" s="10"/>
+    </row>
+    <row r="27" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="632" t="s">
         <v>1761</v>
       </c>
-      <c r="B27" s="632"/>
-[...10 lines deleted...]
-      <c r="B28" s="134" t="s">
+      <c r="B27" s="633"/>
+      <c r="C27" s="633"/>
+      <c r="D27" s="633"/>
+      <c r="E27" s="634"/>
+      <c r="F27" s="634"/>
+      <c r="G27" s="635"/>
+      <c r="H27" s="132"/>
+      <c r="I27" s="10"/>
+    </row>
+    <row r="28" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="136"/>
+      <c r="B28" s="139" t="s">
         <v>1910</v>
       </c>
-      <c r="C28" s="134" t="s">
+      <c r="C28" s="139" t="s">
         <v>1909</v>
       </c>
-      <c r="D28" s="134" t="s">
+      <c r="D28" s="139" t="s">
         <v>3637</v>
       </c>
-      <c r="E28" s="157" t="s">
+      <c r="E28" s="162" t="s">
         <v>1320</v>
       </c>
-      <c r="F28" s="157" t="s">
+      <c r="F28" s="162" t="s">
         <v>1601</v>
       </c>
-      <c r="G28" s="158" t="s">
+      <c r="G28" s="163" t="s">
         <v>1683</v>
       </c>
-      <c r="H28" s="127"/>
-[...3 lines deleted...]
-      <c r="A29" s="78" t="s">
+      <c r="H28" s="132"/>
+      <c r="I28" s="10"/>
+    </row>
+    <row r="29" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="83" t="s">
         <v>1684</v>
       </c>
-      <c r="B29" s="133" t="s">
+      <c r="B29" s="138" t="s">
         <v>1685</v>
       </c>
-      <c r="C29" s="133" t="s">
+      <c r="C29" s="138" t="s">
         <v>1686</v>
       </c>
-      <c r="D29" s="133" t="s">
+      <c r="D29" s="138" t="s">
         <v>1687</v>
       </c>
-      <c r="E29" s="140" t="s">
+      <c r="E29" s="145" t="s">
         <v>1688</v>
       </c>
-      <c r="F29" s="140" t="s">
+      <c r="F29" s="145" t="s">
         <v>1689</v>
       </c>
-      <c r="G29" s="44" t="s">
+      <c r="G29" s="49" t="s">
         <v>1323</v>
       </c>
-      <c r="H29" s="127"/>
-[...3 lines deleted...]
-      <c r="A30" s="219" t="s">
+      <c r="H29" s="132"/>
+      <c r="I29" s="10"/>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="224" t="s">
         <v>1895</v>
       </c>
-      <c r="B30" s="55">
-[...21 lines deleted...]
-      <c r="A31" s="219" t="s">
+      <c r="B30" s="60">
+        <v>0</v>
+      </c>
+      <c r="C30" s="60">
+        <v>0</v>
+      </c>
+      <c r="D30" s="60">
+        <v>0</v>
+      </c>
+      <c r="E30" s="60">
+        <v>0</v>
+      </c>
+      <c r="F30" s="60">
+        <v>0</v>
+      </c>
+      <c r="G30" s="72">
+        <v>0</v>
+      </c>
+      <c r="H30" s="132"/>
+      <c r="I30" s="10"/>
+    </row>
+    <row r="31" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="224" t="s">
         <v>1896</v>
       </c>
-      <c r="B31" s="55">
-[...21 lines deleted...]
-      <c r="A32" s="64" t="s">
+      <c r="B31" s="60">
+        <v>0</v>
+      </c>
+      <c r="C31" s="60">
+        <v>0</v>
+      </c>
+      <c r="D31" s="60">
+        <v>0</v>
+      </c>
+      <c r="E31" s="60">
+        <v>0</v>
+      </c>
+      <c r="F31" s="60">
+        <v>0</v>
+      </c>
+      <c r="G31" s="170">
+        <v>0</v>
+      </c>
+      <c r="H31" s="132"/>
+      <c r="I31" s="10"/>
+    </row>
+    <row r="32" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="69" t="s">
         <v>1690</v>
       </c>
-      <c r="B32" s="168">
+      <c r="B32" s="173">
         <f t="shared" ref="B32:G32" si="0">SUM(B30:B31)</f>
         <v>0</v>
       </c>
-      <c r="C32" s="168">
+      <c r="C32" s="173">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="D32" s="168">
+      <c r="D32" s="173">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="E32" s="168">
+      <c r="E32" s="173">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F32" s="168">
+      <c r="F32" s="173">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G32" s="169">
+      <c r="G32" s="174">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H32" s="127"/>
-[...3 lines deleted...]
-      <c r="A33" s="161" t="s">
+      <c r="H32" s="132"/>
+      <c r="I32" s="10"/>
+    </row>
+    <row r="33" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="166" t="s">
         <v>1952</v>
       </c>
-      <c r="B33" s="59"/>
-[...10 lines deleted...]
-      <c r="B34" s="580" t="s">
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="183"/>
+      <c r="H33" s="132"/>
+      <c r="I33" s="10"/>
+    </row>
+    <row r="34" spans="1:9" ht="22.9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="210"/>
+      <c r="B34" s="581" t="s">
         <v>1417</v>
       </c>
-      <c r="C34" s="635" t="s">
+      <c r="C34" s="636" t="s">
         <v>1901</v>
       </c>
-      <c r="D34" s="581" t="s">
+      <c r="D34" s="582" t="s">
         <v>2848</v>
       </c>
-      <c r="E34" s="581" t="s">
+      <c r="E34" s="582" t="s">
         <v>1902</v>
       </c>
-      <c r="F34" s="581" t="s">
+      <c r="F34" s="582" t="s">
         <v>2849</v>
       </c>
-      <c r="G34" s="582" t="s">
+      <c r="G34" s="583" t="s">
         <v>1903</v>
       </c>
-      <c r="H34" s="127"/>
-[...3 lines deleted...]
-      <c r="A35" s="220" t="s">
+      <c r="H34" s="132"/>
+      <c r="I34" s="10"/>
+    </row>
+    <row r="35" spans="1:9" ht="13.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="225" t="s">
         <v>1897</v>
       </c>
-      <c r="B35" s="580"/>
-[...9 lines deleted...]
-      <c r="A36" s="179" t="s">
+      <c r="B35" s="581"/>
+      <c r="C35" s="636"/>
+      <c r="D35" s="582"/>
+      <c r="E35" s="582"/>
+      <c r="F35" s="582"/>
+      <c r="G35" s="583"/>
+      <c r="H35" s="132"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="184" t="s">
         <v>1691</v>
       </c>
-      <c r="B36" s="94" t="s">
+      <c r="B36" s="99" t="s">
         <v>1699</v>
       </c>
-      <c r="C36" s="123">
-[...11 lines deleted...]
-      <c r="G36" s="306">
+      <c r="C36" s="128">
+        <v>0</v>
+      </c>
+      <c r="D36" s="128">
+        <v>0</v>
+      </c>
+      <c r="E36" s="304">
+        <v>0</v>
+      </c>
+      <c r="F36" s="304">
+        <v>0</v>
+      </c>
+      <c r="G36" s="313">
         <f>SUM(C36:F36)</f>
         <v>0</v>
       </c>
-      <c r="H36" s="127"/>
-[...3 lines deleted...]
-      <c r="A37" s="179" t="s">
+      <c r="H36" s="132"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="184" t="s">
         <v>1898</v>
       </c>
-      <c r="B37" s="94" t="s">
+      <c r="B37" s="99" t="s">
         <v>1700</v>
       </c>
-      <c r="C37" s="55">
-[...11 lines deleted...]
-      <c r="G37" s="306">
+      <c r="C37" s="60">
+        <v>0</v>
+      </c>
+      <c r="D37" s="60">
+        <v>0</v>
+      </c>
+      <c r="E37" s="302">
+        <v>0</v>
+      </c>
+      <c r="F37" s="302">
+        <v>0</v>
+      </c>
+      <c r="G37" s="313">
         <f t="shared" ref="G37:G54" si="1">SUM(C37:F37)</f>
         <v>0</v>
       </c>
-      <c r="H37" s="127"/>
-[...3 lines deleted...]
-      <c r="A38" s="303" t="s">
+      <c r="H37" s="132"/>
+      <c r="I37" s="10"/>
+    </row>
+    <row r="38" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="310" t="s">
         <v>1692</v>
       </c>
-      <c r="B38" s="302" t="s">
+      <c r="B38" s="309" t="s">
         <v>1701</v>
       </c>
-      <c r="C38" s="300">
-[...11 lines deleted...]
-      <c r="G38" s="306">
+      <c r="C38" s="307">
+        <v>0</v>
+      </c>
+      <c r="D38" s="307">
+        <v>0</v>
+      </c>
+      <c r="E38" s="308">
+        <v>0</v>
+      </c>
+      <c r="F38" s="308">
+        <v>0</v>
+      </c>
+      <c r="G38" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H38" s="127"/>
-[...3 lines deleted...]
-      <c r="A39" s="310" t="s">
+      <c r="H38" s="132"/>
+      <c r="I38" s="10"/>
+    </row>
+    <row r="39" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="317" t="s">
         <v>3547</v>
       </c>
-      <c r="B39" s="308"/>
-      <c r="C39" s="298">
+      <c r="B39" s="315"/>
+      <c r="C39" s="305">
         <f>SUM(C36:C38)</f>
         <v>0</v>
       </c>
-      <c r="D39" s="298">
+      <c r="D39" s="305">
         <f>SUM(D36:D38)</f>
         <v>0</v>
       </c>
-      <c r="E39" s="299">
+      <c r="E39" s="306">
         <f>SUM(E36:E38)</f>
         <v>0</v>
       </c>
-      <c r="F39" s="299">
+      <c r="F39" s="306">
         <f>SUM(F36:F38)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="309">
+      <c r="G39" s="316">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H39" s="127"/>
-[...3 lines deleted...]
-      <c r="A40" s="221" t="s">
+      <c r="H39" s="132"/>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="226" t="s">
         <v>1899</v>
       </c>
-      <c r="B40" s="59"/>
-[...1 lines deleted...]
-      <c r="D40" s="296" t="s">
+      <c r="B40" s="64"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="303" t="s">
         <v>3546</v>
       </c>
-      <c r="E40" s="59"/>
-[...6 lines deleted...]
-      <c r="A41" s="179" t="s">
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="183"/>
+      <c r="H40" s="132"/>
+      <c r="I40" s="10"/>
+    </row>
+    <row r="41" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="184" t="s">
         <v>1693</v>
       </c>
-      <c r="B41" s="94" t="s">
+      <c r="B41" s="99" t="s">
         <v>1702</v>
       </c>
-      <c r="C41" s="92">
-[...11 lines deleted...]
-      <c r="G41" s="306">
+      <c r="C41" s="97">
+        <v>0</v>
+      </c>
+      <c r="D41" s="97">
+        <v>0</v>
+      </c>
+      <c r="E41" s="301">
+        <v>0</v>
+      </c>
+      <c r="F41" s="301">
+        <v>0</v>
+      </c>
+      <c r="G41" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H41" s="127"/>
-[...3 lines deleted...]
-      <c r="A42" s="179" t="s">
+      <c r="H41" s="132"/>
+      <c r="I41" s="10"/>
+    </row>
+    <row r="42" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="184" t="s">
         <v>1694</v>
       </c>
-      <c r="B42" s="94" t="s">
+      <c r="B42" s="99" t="s">
         <v>1703</v>
       </c>
-      <c r="C42" s="55">
-[...11 lines deleted...]
-      <c r="G42" s="306">
+      <c r="C42" s="60">
+        <v>0</v>
+      </c>
+      <c r="D42" s="60">
+        <v>0</v>
+      </c>
+      <c r="E42" s="302">
+        <v>0</v>
+      </c>
+      <c r="F42" s="302">
+        <v>0</v>
+      </c>
+      <c r="G42" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H42" s="127"/>
-[...3 lines deleted...]
-      <c r="A43" s="179" t="s">
+      <c r="H42" s="132"/>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="184" t="s">
         <v>1695</v>
       </c>
-      <c r="B43" s="94" t="s">
+      <c r="B43" s="99" t="s">
         <v>1704</v>
       </c>
-      <c r="C43" s="55">
-[...11 lines deleted...]
-      <c r="G43" s="306">
+      <c r="C43" s="60">
+        <v>0</v>
+      </c>
+      <c r="D43" s="60">
+        <v>0</v>
+      </c>
+      <c r="E43" s="302">
+        <v>0</v>
+      </c>
+      <c r="F43" s="302">
+        <v>0</v>
+      </c>
+      <c r="G43" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H43" s="127"/>
-[...3 lines deleted...]
-      <c r="A44" s="179" t="s">
+      <c r="H43" s="132"/>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="184" t="s">
         <v>1696</v>
       </c>
-      <c r="B44" s="94" t="s">
+      <c r="B44" s="99" t="s">
         <v>1705</v>
       </c>
-      <c r="C44" s="55">
-[...11 lines deleted...]
-      <c r="G44" s="306">
+      <c r="C44" s="60">
+        <v>0</v>
+      </c>
+      <c r="D44" s="60">
+        <v>0</v>
+      </c>
+      <c r="E44" s="302">
+        <v>0</v>
+      </c>
+      <c r="F44" s="302">
+        <v>0</v>
+      </c>
+      <c r="G44" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H44" s="127"/>
-[...3 lines deleted...]
-      <c r="A45" s="179" t="s">
+      <c r="H44" s="132"/>
+      <c r="I44" s="10"/>
+    </row>
+    <row r="45" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="184" t="s">
         <v>1900</v>
       </c>
-      <c r="B45" s="94" t="s">
+      <c r="B45" s="99" t="s">
         <v>1706</v>
       </c>
-      <c r="C45" s="55">
-[...11 lines deleted...]
-      <c r="G45" s="306">
+      <c r="C45" s="60">
+        <v>0</v>
+      </c>
+      <c r="D45" s="60">
+        <v>0</v>
+      </c>
+      <c r="E45" s="302">
+        <v>0</v>
+      </c>
+      <c r="F45" s="302">
+        <v>0</v>
+      </c>
+      <c r="G45" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H45" s="127"/>
-[...3 lines deleted...]
-      <c r="A46" s="303" t="s">
+      <c r="H45" s="132"/>
+      <c r="I45" s="10"/>
+    </row>
+    <row r="46" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="310" t="s">
         <v>1692</v>
       </c>
-      <c r="B46" s="304"/>
-[...12 lines deleted...]
-      <c r="G46" s="306">
+      <c r="B46" s="311"/>
+      <c r="C46" s="60">
+        <v>0</v>
+      </c>
+      <c r="D46" s="60">
+        <v>0</v>
+      </c>
+      <c r="E46" s="302">
+        <v>0</v>
+      </c>
+      <c r="F46" s="302">
+        <v>0</v>
+      </c>
+      <c r="G46" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H46" s="127"/>
-[...3 lines deleted...]
-      <c r="A47" s="312" t="s">
+      <c r="H46" s="132"/>
+      <c r="I46" s="10"/>
+    </row>
+    <row r="47" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="319" t="s">
         <v>3548</v>
       </c>
-      <c r="B47" s="95"/>
-      <c r="C47" s="311">
+      <c r="B47" s="100"/>
+      <c r="C47" s="318">
         <f>SUM(C41:C46)</f>
         <v>0</v>
       </c>
-      <c r="D47" s="311">
+      <c r="D47" s="318">
         <f>SUM(D41:D46)</f>
         <v>0</v>
       </c>
-      <c r="E47" s="311">
+      <c r="E47" s="318">
         <f>SUM(E41:E46)</f>
         <v>0</v>
       </c>
-      <c r="F47" s="311">
+      <c r="F47" s="318">
         <f>SUM(F41:F46)</f>
         <v>0</v>
       </c>
-      <c r="G47" s="311">
+      <c r="G47" s="318">
         <f>SUM(G41:G46)</f>
         <v>0</v>
       </c>
-      <c r="H47" s="127"/>
-[...3 lines deleted...]
-      <c r="A48" s="221" t="s">
+      <c r="H47" s="132"/>
+      <c r="I47" s="10"/>
+    </row>
+    <row r="48" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="226" t="s">
         <v>1698</v>
       </c>
-      <c r="B48" s="59"/>
-[...1 lines deleted...]
-      <c r="D48" s="296" t="s">
+      <c r="B48" s="64"/>
+      <c r="C48" s="64"/>
+      <c r="D48" s="303" t="s">
         <v>3549</v>
       </c>
-      <c r="E48" s="59"/>
-[...6 lines deleted...]
-      <c r="A49" s="179" t="s">
+      <c r="E48" s="64"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="183"/>
+      <c r="H48" s="132"/>
+      <c r="I48" s="10"/>
+    </row>
+    <row r="49" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="184" t="s">
         <v>1693</v>
       </c>
-      <c r="B49" s="94" t="s">
+      <c r="B49" s="99" t="s">
         <v>1707</v>
       </c>
-      <c r="C49" s="294">
-[...11 lines deleted...]
-      <c r="G49" s="306">
+      <c r="C49" s="301">
+        <v>0</v>
+      </c>
+      <c r="D49" s="301">
+        <v>0</v>
+      </c>
+      <c r="E49" s="301">
+        <v>0</v>
+      </c>
+      <c r="F49" s="301">
+        <v>0</v>
+      </c>
+      <c r="G49" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H49" s="127"/>
-[...3 lines deleted...]
-      <c r="A50" s="179" t="s">
+      <c r="H49" s="132"/>
+      <c r="I49" s="10"/>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="184" t="s">
         <v>1694</v>
       </c>
-      <c r="B50" s="94" t="s">
+      <c r="B50" s="99" t="s">
         <v>1708</v>
       </c>
-      <c r="C50" s="295">
-[...11 lines deleted...]
-      <c r="G50" s="306">
+      <c r="C50" s="302">
+        <v>0</v>
+      </c>
+      <c r="D50" s="302">
+        <v>0</v>
+      </c>
+      <c r="E50" s="302">
+        <v>0</v>
+      </c>
+      <c r="F50" s="302">
+        <v>0</v>
+      </c>
+      <c r="G50" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H50" s="127"/>
-[...3 lines deleted...]
-      <c r="A51" s="179" t="s">
+      <c r="H50" s="132"/>
+      <c r="I50" s="10"/>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="184" t="s">
         <v>1695</v>
       </c>
-      <c r="B51" s="94" t="s">
+      <c r="B51" s="99" t="s">
         <v>1709</v>
       </c>
-      <c r="C51" s="295">
-[...11 lines deleted...]
-      <c r="G51" s="306">
+      <c r="C51" s="302">
+        <v>0</v>
+      </c>
+      <c r="D51" s="302">
+        <v>0</v>
+      </c>
+      <c r="E51" s="302">
+        <v>0</v>
+      </c>
+      <c r="F51" s="302">
+        <v>0</v>
+      </c>
+      <c r="G51" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H51" s="127"/>
-[...3 lines deleted...]
-      <c r="A52" s="179" t="s">
+      <c r="H51" s="132"/>
+      <c r="I51" s="10"/>
+    </row>
+    <row r="52" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="184" t="s">
         <v>1696</v>
       </c>
-      <c r="B52" s="94" t="s">
+      <c r="B52" s="99" t="s">
         <v>1710</v>
       </c>
-      <c r="C52" s="295">
-[...11 lines deleted...]
-      <c r="G52" s="306">
+      <c r="C52" s="302">
+        <v>0</v>
+      </c>
+      <c r="D52" s="302">
+        <v>0</v>
+      </c>
+      <c r="E52" s="302">
+        <v>0</v>
+      </c>
+      <c r="F52" s="302">
+        <v>0</v>
+      </c>
+      <c r="G52" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H52" s="127"/>
-[...3 lines deleted...]
-      <c r="A53" s="179" t="s">
+      <c r="H52" s="132"/>
+      <c r="I52" s="10"/>
+    </row>
+    <row r="53" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="184" t="s">
         <v>1697</v>
       </c>
-      <c r="B53" s="94" t="s">
+      <c r="B53" s="99" t="s">
         <v>1711</v>
       </c>
-      <c r="C53" s="295">
-[...11 lines deleted...]
-      <c r="G53" s="306">
+      <c r="C53" s="302">
+        <v>0</v>
+      </c>
+      <c r="D53" s="302">
+        <v>0</v>
+      </c>
+      <c r="E53" s="302">
+        <v>0</v>
+      </c>
+      <c r="F53" s="302">
+        <v>0</v>
+      </c>
+      <c r="G53" s="313">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H53" s="127"/>
-[...3 lines deleted...]
-      <c r="A54" s="180" t="s">
+      <c r="H53" s="132"/>
+      <c r="I53" s="10"/>
+    </row>
+    <row r="54" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="185" t="s">
         <v>1692</v>
       </c>
-      <c r="B54" s="95"/>
-[...12 lines deleted...]
-      <c r="G54" s="307">
+      <c r="B54" s="100"/>
+      <c r="C54" s="312">
+        <v>0</v>
+      </c>
+      <c r="D54" s="312">
+        <v>0</v>
+      </c>
+      <c r="E54" s="312">
+        <v>0</v>
+      </c>
+      <c r="F54" s="312">
+        <v>0</v>
+      </c>
+      <c r="G54" s="314">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H54" s="127"/>
-[...3 lines deleted...]
-      <c r="A55" s="73" t="s">
+      <c r="H54" s="132"/>
+      <c r="I54" s="10"/>
+    </row>
+    <row r="55" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="78" t="s">
         <v>1746</v>
       </c>
-      <c r="B55" s="93"/>
-      <c r="C55" s="317">
+      <c r="B55" s="98"/>
+      <c r="C55" s="324">
         <f>SUM(C49:C54)</f>
         <v>0</v>
       </c>
-      <c r="D55" s="317">
+      <c r="D55" s="324">
         <f>SUM(D49:D54)</f>
         <v>0</v>
       </c>
-      <c r="E55" s="317">
+      <c r="E55" s="324">
         <f>SUM(E49:E54)</f>
         <v>0</v>
       </c>
-      <c r="F55" s="317">
+      <c r="F55" s="324">
         <f>SUM(F49:F54)</f>
         <v>0</v>
       </c>
-      <c r="G55" s="317">
+      <c r="G55" s="324">
         <f>SUM(G49:G54)</f>
         <v>0</v>
       </c>
-      <c r="H55" s="127"/>
-[...3 lines deleted...]
-      <c r="A56" s="181" t="s">
+      <c r="H55" s="132"/>
+      <c r="I55" s="10"/>
+    </row>
+    <row r="56" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="186" t="s">
         <v>1747</v>
       </c>
-      <c r="B56" s="94"/>
-      <c r="C56" s="317">
+      <c r="B56" s="99"/>
+      <c r="C56" s="324">
         <f>C47+C55</f>
         <v>0</v>
       </c>
-      <c r="D56" s="317">
+      <c r="D56" s="324">
         <f t="shared" ref="D56:G56" si="2">D47+D55</f>
         <v>0</v>
       </c>
-      <c r="E56" s="317">
+      <c r="E56" s="324">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F56" s="317">
+      <c r="F56" s="324">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G56" s="317">
+      <c r="G56" s="324">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H56" s="127"/>
-[...3 lines deleted...]
-      <c r="A57" s="72" t="s">
+      <c r="H56" s="132"/>
+      <c r="I56" s="10"/>
+    </row>
+    <row r="57" spans="1:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="77" t="s">
         <v>1748</v>
       </c>
-      <c r="B57" s="182"/>
-      <c r="C57" s="318">
+      <c r="B57" s="187"/>
+      <c r="C57" s="325">
         <f>C39+C56</f>
         <v>0</v>
       </c>
-      <c r="D57" s="318">
+      <c r="D57" s="325">
         <f>D39+D56</f>
         <v>0</v>
       </c>
-      <c r="E57" s="318">
+      <c r="E57" s="325">
         <f>E39+E56</f>
         <v>0</v>
       </c>
-      <c r="F57" s="318">
+      <c r="F57" s="325">
         <f>F39+F56</f>
         <v>0</v>
       </c>
-      <c r="G57" s="318">
+      <c r="G57" s="325">
         <f>G39+G56</f>
         <v>0</v>
       </c>
-      <c r="H57" s="127"/>
-[...3 lines deleted...]
-      <c r="A58" s="522" t="s">
+      <c r="H57" s="132"/>
+      <c r="I57" s="10"/>
+    </row>
+    <row r="58" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="523" t="s">
         <v>1953</v>
       </c>
-      <c r="B58" s="591"/>
-[...7 lines deleted...]
-      <c r="A59" s="593" t="s">
+      <c r="B58" s="592"/>
+      <c r="C58" s="592"/>
+      <c r="D58" s="592"/>
+      <c r="E58" s="592"/>
+      <c r="F58" s="593"/>
+      <c r="G58" s="134"/>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A59" s="594" t="s">
         <v>1739</v>
       </c>
-      <c r="B59" s="594"/>
-[...7 lines deleted...]
-      <c r="A60" s="593" t="s">
+      <c r="B59" s="595"/>
+      <c r="C59" s="595"/>
+      <c r="D59" s="595"/>
+      <c r="E59" s="595"/>
+      <c r="F59" s="596"/>
+      <c r="G59" s="56"/>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A60" s="594" t="s">
         <v>1440</v>
       </c>
-      <c r="B60" s="594"/>
-[...10 lines deleted...]
-      <c r="D61" s="561" t="s">
+      <c r="B60" s="595"/>
+      <c r="C60" s="595"/>
+      <c r="D60" s="595"/>
+      <c r="E60" s="595"/>
+      <c r="F60" s="596"/>
+      <c r="G60" s="56"/>
+    </row>
+    <row r="61" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="620"/>
+      <c r="B61" s="621"/>
+      <c r="C61" s="622"/>
+      <c r="D61" s="562" t="s">
         <v>1803</v>
       </c>
-      <c r="E61" s="618"/>
-      <c r="F61" s="132" t="s">
+      <c r="E61" s="619"/>
+      <c r="F61" s="137" t="s">
         <v>1325</v>
       </c>
-      <c r="G61" s="50"/>
-[...2 lines deleted...]
-      <c r="A62" s="509" t="s">
+      <c r="G61" s="55"/>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A62" s="510" t="s">
         <v>1962</v>
       </c>
-      <c r="B62" s="598"/>
-[...1 lines deleted...]
-      <c r="D62" s="596" t="s">
+      <c r="B62" s="599"/>
+      <c r="C62" s="600"/>
+      <c r="D62" s="597" t="s">
         <v>1817</v>
       </c>
-      <c r="E62" s="600"/>
-[...6 lines deleted...]
-      <c r="A63" s="509" t="s">
+      <c r="E62" s="601"/>
+      <c r="F62" s="72">
+        <v>0</v>
+      </c>
+      <c r="G62" s="55"/>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A63" s="510" t="s">
         <v>1961</v>
       </c>
-      <c r="B63" s="598"/>
-[...1 lines deleted...]
-      <c r="D63" s="596" t="s">
+      <c r="B63" s="599"/>
+      <c r="C63" s="600"/>
+      <c r="D63" s="597" t="s">
         <v>1737</v>
       </c>
-      <c r="E63" s="600"/>
-[...7 lines deleted...]
-      <c r="A64" s="477" t="s">
+      <c r="E63" s="601"/>
+      <c r="F63" s="72">
+        <v>0</v>
+      </c>
+      <c r="G63" s="55"/>
+      <c r="H63" s="38"/>
+    </row>
+    <row r="64" spans="1:9" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A64" s="478" t="s">
         <v>1904</v>
       </c>
-      <c r="B64" s="478"/>
-[...9 lines deleted...]
-      <c r="A65" s="493" t="s">
+      <c r="B64" s="479"/>
+      <c r="C64" s="490"/>
+      <c r="D64" s="597"/>
+      <c r="E64" s="490"/>
+      <c r="F64" s="72">
+        <v>0</v>
+      </c>
+      <c r="G64" s="55"/>
+    </row>
+    <row r="65" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A65" s="494" t="s">
         <v>1809</v>
       </c>
-      <c r="B65" s="494"/>
-[...3 lines deleted...]
-      <c r="F65" s="183">
+      <c r="B65" s="495"/>
+      <c r="C65" s="589"/>
+      <c r="D65" s="589"/>
+      <c r="E65" s="598"/>
+      <c r="F65" s="188">
         <f>SUM(F62:F64)</f>
         <v>0</v>
       </c>
-      <c r="G65" s="50"/>
-[...2 lines deleted...]
-      <c r="A66" s="161" t="s">
+      <c r="G65" s="55"/>
+    </row>
+    <row r="66" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="166" t="s">
         <v>1954</v>
       </c>
-      <c r="B66" s="184"/>
-[...7 lines deleted...]
-      <c r="A67" s="622" t="s">
+      <c r="B66" s="189"/>
+      <c r="C66" s="127"/>
+      <c r="D66" s="127"/>
+      <c r="E66" s="127"/>
+      <c r="F66" s="156"/>
+      <c r="G66" s="53"/>
+    </row>
+    <row r="67" spans="1:9" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="623" t="s">
         <v>1738</v>
       </c>
-      <c r="B67" s="623"/>
-[...7 lines deleted...]
-      <c r="A68" s="513" t="s">
+      <c r="B67" s="624"/>
+      <c r="C67" s="624"/>
+      <c r="D67" s="624"/>
+      <c r="E67" s="624"/>
+      <c r="F67" s="625"/>
+      <c r="G67" s="53"/>
+    </row>
+    <row r="68" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="514" t="s">
         <v>1962</v>
       </c>
-      <c r="B68" s="524"/>
-[...9 lines deleted...]
-      <c r="A69" s="513" t="s">
+      <c r="B68" s="525"/>
+      <c r="C68" s="585"/>
+      <c r="D68" s="602"/>
+      <c r="E68" s="603"/>
+      <c r="F68" s="72">
+        <v>0</v>
+      </c>
+      <c r="G68" s="53"/>
+    </row>
+    <row r="69" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="514" t="s">
         <v>1961</v>
       </c>
-      <c r="B69" s="524"/>
-[...9 lines deleted...]
-      <c r="A70" s="477" t="s">
+      <c r="B69" s="525"/>
+      <c r="C69" s="585"/>
+      <c r="D69" s="584"/>
+      <c r="E69" s="585"/>
+      <c r="F69" s="72">
+        <v>0</v>
+      </c>
+      <c r="G69" s="53"/>
+    </row>
+    <row r="70" spans="1:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="478" t="s">
         <v>1904</v>
       </c>
-      <c r="B70" s="478"/>
-[...9 lines deleted...]
-      <c r="A71" s="493" t="s">
+      <c r="B70" s="479"/>
+      <c r="C70" s="490"/>
+      <c r="D70" s="584"/>
+      <c r="E70" s="585"/>
+      <c r="F70" s="72">
+        <v>0</v>
+      </c>
+      <c r="G70" s="53"/>
+    </row>
+    <row r="71" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A71" s="494" t="s">
         <v>1808</v>
       </c>
-      <c r="B71" s="494"/>
-[...3 lines deleted...]
-      <c r="F71" s="185">
+      <c r="B71" s="495"/>
+      <c r="C71" s="589"/>
+      <c r="D71" s="590"/>
+      <c r="E71" s="591"/>
+      <c r="F71" s="190">
         <f>SUM(F68:F70)</f>
         <v>0</v>
       </c>
-      <c r="G71" s="48"/>
-[...1 lines deleted...]
-      <c r="I71" s="33"/>
+      <c r="G71" s="53"/>
+      <c r="H71" s="37"/>
+      <c r="I71" s="38"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="4DqjU43BIbKmrhn4uZrfS2c7H0xvtEc9f8WuAzaU2nv/SRQjHAgX5uklfq63iTvRNXcs7N8wEsrepyVMO9XKnQ==" saltValue="Pb0AH1ifNHVTOGHOjYSteQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="56">
     <mergeCell ref="D61:E61"/>
     <mergeCell ref="A61:C61"/>
     <mergeCell ref="A67:F67"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="A70:C70"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A11:C11"/>
     <mergeCell ref="A16:C16"/>
@@ -33164,4736 +33220,4736 @@
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RPage 4</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:K757"/>
   <sheetViews>
-    <sheetView zoomScale="135" zoomScaleNormal="135" workbookViewId="0">
+    <sheetView zoomScale="81" zoomScaleNormal="135" workbookViewId="0">
       <selection activeCell="D10" sqref="D10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="29" style="2" customWidth="1"/>
-    <col min="2" max="2" width="13.42578125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="26.7109375" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="13.3984375" style="2" customWidth="1"/>
+    <col min="3" max="6" width="11.3984375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="3.265625" customWidth="1"/>
+    <col min="8" max="8" width="9.3984375" customWidth="1"/>
+    <col min="9" max="9" width="26.73046875" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="23" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="39" t="s">
         <v>1334</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
-      <c r="F1" s="7"/>
-[...2 lines deleted...]
-      <c r="A2" s="641" t="s">
+      <c r="F1" s="9"/>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="642" t="s">
         <v>1736</v>
       </c>
-      <c r="B2" s="642"/>
-[...6 lines deleted...]
-      <c r="A3" s="645" t="s">
+      <c r="B2" s="643"/>
+      <c r="C2" s="643"/>
+      <c r="D2" s="643"/>
+      <c r="E2" s="643"/>
+      <c r="F2" s="644"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="646" t="s">
         <v>2851</v>
       </c>
-      <c r="B3" s="646"/>
-[...1 lines deleted...]
-      <c r="D3" s="649" t="s">
+      <c r="B3" s="647"/>
+      <c r="C3" s="648"/>
+      <c r="D3" s="650" t="s">
         <v>3542</v>
       </c>
-      <c r="E3" s="650"/>
-[...4 lines deleted...]
-      <c r="A4" s="648" t="s">
+      <c r="E3" s="651"/>
+      <c r="F3" s="652"/>
+      <c r="G3" s="70"/>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="649" t="s">
         <v>1713</v>
       </c>
-      <c r="B4" s="514"/>
-[...1 lines deleted...]
-      <c r="D4" s="155" t="s">
+      <c r="B4" s="515"/>
+      <c r="C4" s="515"/>
+      <c r="D4" s="160" t="s">
         <v>1928</v>
       </c>
-      <c r="E4" s="206" t="s">
+      <c r="E4" s="211" t="s">
         <v>2850</v>
       </c>
-      <c r="F4" s="292" t="s">
+      <c r="F4" s="299" t="s">
         <v>3541</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="313" t="s">
+    <row r="5" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="320" t="s">
         <v>1712</v>
       </c>
       <c r="B5"/>
-      <c r="C5" s="136" t="s">
+      <c r="C5" s="141" t="s">
         <v>1671</v>
       </c>
-      <c r="D5" s="130" t="s">
+      <c r="D5" s="135" t="s">
         <v>1321</v>
       </c>
-      <c r="E5" s="170" t="s">
+      <c r="E5" s="175" t="s">
         <v>1322</v>
       </c>
-      <c r="F5" s="48">
+      <c r="F5" s="53">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="509" t="s">
+    <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="510" t="s">
         <v>1745</v>
       </c>
-      <c r="B6" s="644"/>
-      <c r="C6" s="137" t="s">
+      <c r="B6" s="645"/>
+      <c r="C6" s="142" t="s">
         <v>1546</v>
       </c>
-      <c r="D6" s="138"/>
-      <c r="E6" s="57">
+      <c r="D6" s="143"/>
+      <c r="E6" s="62">
         <v>0</v>
       </c>
       <c r="F6"/>
     </row>
-    <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="509" t="s">
+    <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="510" t="s">
         <v>1672</v>
       </c>
-      <c r="B7" s="644"/>
-      <c r="C7" s="137" t="s">
+      <c r="B7" s="645"/>
+      <c r="C7" s="142" t="s">
         <v>1618</v>
       </c>
-      <c r="D7" s="139"/>
-      <c r="E7" s="57">
+      <c r="D7" s="144"/>
+      <c r="E7" s="62">
         <v>0</v>
       </c>
       <c r="F7"/>
     </row>
-    <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="509" t="s">
+    <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="510" t="s">
         <v>1326</v>
       </c>
-      <c r="B8" s="644"/>
-      <c r="C8" s="137" t="s">
+      <c r="B8" s="645"/>
+      <c r="C8" s="142" t="s">
         <v>1644</v>
       </c>
-      <c r="D8" s="139"/>
-      <c r="E8" s="57">
+      <c r="D8" s="144"/>
+      <c r="E8" s="62">
         <v>0</v>
       </c>
       <c r="F8"/>
     </row>
-    <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="509" t="s">
+    <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="510" t="s">
         <v>1590</v>
       </c>
-      <c r="B9" s="644"/>
-      <c r="C9" s="137" t="s">
+      <c r="B9" s="645"/>
+      <c r="C9" s="142" t="s">
         <v>1624</v>
       </c>
-      <c r="D9" s="139"/>
-      <c r="E9" s="57">
+      <c r="D9" s="144"/>
+      <c r="E9" s="62">
         <v>0</v>
       </c>
       <c r="F9"/>
     </row>
-    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="509" t="s">
+    <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="510" t="s">
         <v>3607</v>
       </c>
-      <c r="B10" s="644"/>
-      <c r="C10" s="137" t="s">
+      <c r="B10" s="645"/>
+      <c r="C10" s="142" t="s">
         <v>1630</v>
       </c>
-      <c r="D10" s="139"/>
-      <c r="E10" s="57">
+      <c r="D10" s="144"/>
+      <c r="E10" s="62">
         <v>0</v>
       </c>
       <c r="F10"/>
     </row>
-    <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="509" t="s">
+    <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="510" t="s">
         <v>3608</v>
       </c>
-      <c r="B11" s="644"/>
-      <c r="C11" s="137" t="s">
+      <c r="B11" s="645"/>
+      <c r="C11" s="142" t="s">
         <v>1645</v>
       </c>
-      <c r="D11" s="139"/>
-      <c r="E11" s="57">
+      <c r="D11" s="144"/>
+      <c r="E11" s="62">
         <v>0</v>
       </c>
       <c r="F11"/>
     </row>
-    <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="509" t="s">
+    <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="510" t="s">
         <v>1911</v>
       </c>
-      <c r="B12" s="644"/>
-      <c r="C12" s="137" t="s">
+      <c r="B12" s="645"/>
+      <c r="C12" s="142" t="s">
         <v>1725</v>
       </c>
-      <c r="D12" s="139"/>
-      <c r="E12" s="57">
+      <c r="D12" s="144"/>
+      <c r="E12" s="62">
         <v>0</v>
       </c>
       <c r="F12"/>
     </row>
-    <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="509" t="s">
+    <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="510" t="s">
         <v>1912</v>
       </c>
-      <c r="B13" s="644"/>
-      <c r="C13" s="137" t="s">
+      <c r="B13" s="645"/>
+      <c r="C13" s="142" t="s">
         <v>1723</v>
       </c>
-      <c r="D13" s="139"/>
-      <c r="E13" s="57">
+      <c r="D13" s="144"/>
+      <c r="E13" s="62">
         <v>0</v>
       </c>
       <c r="F13"/>
     </row>
-    <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="509" t="s">
+    <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="510" t="s">
         <v>1913</v>
       </c>
-      <c r="B14" s="644"/>
-      <c r="C14" s="137" t="s">
+      <c r="B14" s="645"/>
+      <c r="C14" s="142" t="s">
         <v>1724</v>
       </c>
-      <c r="D14" s="139"/>
-      <c r="E14" s="57">
+      <c r="D14" s="144"/>
+      <c r="E14" s="62">
         <v>0</v>
       </c>
       <c r="F14"/>
     </row>
-    <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="509" t="s">
+    <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="510" t="s">
         <v>1681</v>
       </c>
-      <c r="B15" s="644"/>
-      <c r="C15" s="137" t="s">
+      <c r="B15" s="645"/>
+      <c r="C15" s="142" t="s">
         <v>1726</v>
       </c>
-      <c r="D15" s="139"/>
-      <c r="E15" s="57">
+      <c r="D15" s="144"/>
+      <c r="E15" s="62">
         <v>0</v>
       </c>
       <c r="F15"/>
     </row>
-    <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="509" t="s">
+    <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="510" t="s">
         <v>1682</v>
       </c>
-      <c r="B16" s="644"/>
-      <c r="C16" s="137" t="s">
+      <c r="B16" s="645"/>
+      <c r="C16" s="142" t="s">
         <v>1727</v>
       </c>
-      <c r="D16" s="139"/>
-      <c r="E16" s="57">
+      <c r="D16" s="144"/>
+      <c r="E16" s="62">
         <v>0</v>
       </c>
       <c r="F16"/>
     </row>
-    <row r="17" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="509" t="s">
+    <row r="17" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="510" t="s">
         <v>1666</v>
       </c>
-      <c r="B17" s="644"/>
-      <c r="C17" s="137" t="s">
+      <c r="B17" s="645"/>
+      <c r="C17" s="142" t="s">
         <v>1729</v>
       </c>
-      <c r="D17" s="139"/>
-      <c r="E17" s="57">
+      <c r="D17" s="144"/>
+      <c r="E17" s="62">
         <v>0</v>
       </c>
       <c r="F17"/>
     </row>
-    <row r="18" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="657" t="s">
+    <row r="18" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="658" t="s">
         <v>3638</v>
       </c>
-      <c r="B18" s="658"/>
-      <c r="C18" s="137" t="s">
+      <c r="B18" s="659"/>
+      <c r="C18" s="142" t="s">
         <v>1732</v>
       </c>
-      <c r="D18" s="139"/>
-      <c r="E18" s="57">
+      <c r="D18" s="144"/>
+      <c r="E18" s="62">
         <v>0</v>
       </c>
       <c r="F18"/>
     </row>
-    <row r="19" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="509" t="s">
+    <row r="19" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="510" t="s">
         <v>1327</v>
       </c>
-      <c r="B19" s="644"/>
-      <c r="C19" s="137" t="s">
+      <c r="B19" s="645"/>
+      <c r="C19" s="142" t="s">
         <v>1720</v>
       </c>
-      <c r="D19" s="139"/>
-      <c r="E19" s="57">
+      <c r="D19" s="144"/>
+      <c r="E19" s="62">
         <v>0</v>
       </c>
       <c r="F19"/>
     </row>
-    <row r="20" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="509" t="s">
+    <row r="20" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="510" t="s">
         <v>1914</v>
       </c>
-      <c r="B20" s="644"/>
-      <c r="C20" s="137" t="s">
+      <c r="B20" s="645"/>
+      <c r="C20" s="142" t="s">
         <v>1718</v>
       </c>
-      <c r="D20" s="139"/>
-      <c r="E20" s="57">
+      <c r="D20" s="144"/>
+      <c r="E20" s="62">
         <v>0</v>
       </c>
       <c r="F20"/>
     </row>
-    <row r="21" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="509" t="s">
+    <row r="21" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="510" t="s">
         <v>1722</v>
       </c>
-      <c r="B21" s="644"/>
-      <c r="C21" s="137" t="s">
+      <c r="B21" s="645"/>
+      <c r="C21" s="142" t="s">
         <v>1719</v>
       </c>
-      <c r="D21" s="139"/>
-      <c r="E21" s="57">
+      <c r="D21" s="144"/>
+      <c r="E21" s="62">
         <v>0</v>
       </c>
       <c r="F21"/>
     </row>
-    <row r="22" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="509" t="s">
+    <row r="22" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="510" t="s">
         <v>1915</v>
       </c>
-      <c r="B22" s="644"/>
-      <c r="C22" s="137" t="s">
+      <c r="B22" s="645"/>
+      <c r="C22" s="142" t="s">
         <v>1728</v>
       </c>
-      <c r="D22" s="139"/>
-      <c r="E22" s="57">
+      <c r="D22" s="144"/>
+      <c r="E22" s="62">
         <v>0</v>
       </c>
       <c r="F22"/>
     </row>
-    <row r="23" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="509" t="s">
+    <row r="23" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="510" t="s">
         <v>1714</v>
       </c>
-      <c r="B23" s="644"/>
-      <c r="C23" s="137" t="s">
+      <c r="B23" s="645"/>
+      <c r="C23" s="142" t="s">
         <v>1715</v>
       </c>
-      <c r="D23" s="139"/>
-      <c r="E23" s="57">
+      <c r="D23" s="144"/>
+      <c r="E23" s="62">
         <v>0</v>
       </c>
       <c r="F23"/>
     </row>
-    <row r="24" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="509" t="s">
+    <row r="24" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="510" t="s">
         <v>1716</v>
       </c>
-      <c r="B24" s="644"/>
-      <c r="C24" s="137" t="s">
+      <c r="B24" s="645"/>
+      <c r="C24" s="142" t="s">
         <v>1717</v>
       </c>
-      <c r="D24" s="139"/>
-      <c r="E24" s="57">
+      <c r="D24" s="144"/>
+      <c r="E24" s="62">
         <v>0</v>
       </c>
       <c r="F24"/>
     </row>
-    <row r="25" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="509" t="s">
+    <row r="25" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="510" t="s">
         <v>1324</v>
       </c>
-      <c r="B25" s="644"/>
-      <c r="C25" s="137" t="s">
+      <c r="B25" s="645"/>
+      <c r="C25" s="142" t="s">
         <v>1721</v>
       </c>
-      <c r="D25" s="139"/>
-      <c r="E25" s="57">
+      <c r="D25" s="144"/>
+      <c r="E25" s="62">
         <v>0</v>
       </c>
       <c r="F25"/>
     </row>
-    <row r="26" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="509" t="s">
+    <row r="26" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="510" t="s">
         <v>3609</v>
       </c>
-      <c r="B26" s="644"/>
-      <c r="C26" s="137" t="s">
+      <c r="B26" s="645"/>
+      <c r="C26" s="142" t="s">
         <v>1730</v>
       </c>
-      <c r="D26" s="139"/>
-      <c r="E26" s="57">
+      <c r="D26" s="144"/>
+      <c r="E26" s="62">
         <v>0</v>
       </c>
       <c r="F26"/>
     </row>
-    <row r="27" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="509" t="s">
+    <row r="27" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="510" t="s">
         <v>1320</v>
       </c>
-      <c r="B27" s="644"/>
-      <c r="C27" s="66" t="s">
+      <c r="B27" s="645"/>
+      <c r="C27" s="71" t="s">
         <v>1731</v>
       </c>
-      <c r="D27" s="139"/>
-      <c r="E27" s="57">
+      <c r="D27" s="144"/>
+      <c r="E27" s="62">
         <v>0</v>
       </c>
       <c r="F27"/>
     </row>
-    <row r="28" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="509" t="s">
+    <row r="28" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="510" t="s">
         <v>1734</v>
       </c>
-      <c r="B28" s="644"/>
-[...2 lines deleted...]
-      <c r="E28" s="57">
+      <c r="B28" s="645"/>
+      <c r="C28" s="142"/>
+      <c r="D28" s="144"/>
+      <c r="E28" s="62">
         <v>0</v>
       </c>
       <c r="F28"/>
     </row>
-    <row r="29" spans="1:6" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="659" t="s">
+    <row r="29" spans="1:6" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="660" t="s">
         <v>1733</v>
       </c>
-      <c r="B29" s="660"/>
-      <c r="C29" s="660"/>
+      <c r="B29" s="661"/>
+      <c r="C29" s="661"/>
       <c r="D29"/>
-      <c r="E29" s="45">
+      <c r="E29" s="50">
         <f>SUM(E6:E28)</f>
         <v>0</v>
       </c>
       <c r="F29"/>
     </row>
-    <row r="30" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="603" t="s">
+    <row r="30" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="604" t="s">
         <v>1963</v>
       </c>
-      <c r="B30" s="652"/>
-[...6 lines deleted...]
-      <c r="A31" s="222" t="s">
+      <c r="B30" s="653"/>
+      <c r="C30" s="653"/>
+      <c r="D30" s="653"/>
+      <c r="E30" s="653"/>
+      <c r="F30" s="654"/>
+    </row>
+    <row r="31" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="227" t="s">
         <v>2807</v>
       </c>
-      <c r="B31" s="654" t="s">
+      <c r="B31" s="655" t="s">
         <v>1607</v>
       </c>
-      <c r="C31" s="655"/>
-[...5 lines deleted...]
-      <c r="A32" s="661" t="s">
+      <c r="C31" s="656"/>
+      <c r="D31" s="656"/>
+      <c r="E31" s="656"/>
+      <c r="F31" s="657"/>
+    </row>
+    <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="662" t="s">
         <v>1824</v>
       </c>
-      <c r="B32" s="577" t="s">
+      <c r="B32" s="578" t="s">
         <v>1933</v>
       </c>
-      <c r="C32" s="577" t="s">
+      <c r="C32" s="578" t="s">
         <v>1934</v>
       </c>
-      <c r="D32" s="577" t="s">
+      <c r="D32" s="578" t="s">
         <v>1937</v>
       </c>
-      <c r="E32" s="577" t="s">
+      <c r="E32" s="578" t="s">
         <v>1935</v>
       </c>
-      <c r="F32" s="669" t="s">
+      <c r="F32" s="670" t="s">
         <v>1936</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A35" s="141" t="s">
+    <row r="33" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="663"/>
+      <c r="B33" s="669"/>
+      <c r="C33" s="669"/>
+      <c r="D33" s="669"/>
+      <c r="E33" s="669"/>
+      <c r="F33" s="671"/>
+    </row>
+    <row r="34" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="664"/>
+      <c r="B34" s="506"/>
+      <c r="C34" s="506"/>
+      <c r="D34" s="506"/>
+      <c r="E34" s="506"/>
+      <c r="F34" s="672"/>
+    </row>
+    <row r="35" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B35" s="121">
-[...8 lines deleted...]
-      <c r="E35" s="142">
+      <c r="B35" s="126">
+        <v>0</v>
+      </c>
+      <c r="C35" s="126">
+        <v>0</v>
+      </c>
+      <c r="D35" s="126">
+        <v>0</v>
+      </c>
+      <c r="E35" s="147">
         <f t="shared" ref="E35:E40" si="0">((B35+C35)-D35)</f>
         <v>0</v>
       </c>
-      <c r="F35" s="57">
-[...4 lines deleted...]
-      <c r="A36" s="141" t="s">
+      <c r="F35" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B36" s="121">
-[...8 lines deleted...]
-      <c r="E36" s="142">
+      <c r="B36" s="126">
+        <v>0</v>
+      </c>
+      <c r="C36" s="126">
+        <v>0</v>
+      </c>
+      <c r="D36" s="126">
+        <v>0</v>
+      </c>
+      <c r="E36" s="147">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F36" s="57">
-[...4 lines deleted...]
-      <c r="A37" s="141" t="s">
+      <c r="F36" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B37" s="121">
-[...8 lines deleted...]
-      <c r="E37" s="142">
+      <c r="B37" s="126">
+        <v>0</v>
+      </c>
+      <c r="C37" s="126">
+        <v>0</v>
+      </c>
+      <c r="D37" s="126">
+        <v>0</v>
+      </c>
+      <c r="E37" s="147">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F37" s="57">
-[...4 lines deleted...]
-      <c r="A38" s="141" t="s">
+      <c r="F37" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B38" s="121">
-[...8 lines deleted...]
-      <c r="E38" s="142">
+      <c r="B38" s="126">
+        <v>0</v>
+      </c>
+      <c r="C38" s="126">
+        <v>0</v>
+      </c>
+      <c r="D38" s="126">
+        <v>0</v>
+      </c>
+      <c r="E38" s="147">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F38" s="57">
-[...4 lines deleted...]
-      <c r="A39" s="141" t="s">
+      <c r="F38" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B39" s="121">
-[...8 lines deleted...]
-      <c r="E39" s="142">
+      <c r="B39" s="126">
+        <v>0</v>
+      </c>
+      <c r="C39" s="126">
+        <v>0</v>
+      </c>
+      <c r="D39" s="126">
+        <v>0</v>
+      </c>
+      <c r="E39" s="147">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F39" s="57">
-[...4 lines deleted...]
-      <c r="A40" s="143" t="s">
+      <c r="F39" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="148" t="s">
         <v>1604</v>
       </c>
-      <c r="B40" s="121">
-[...8 lines deleted...]
-      <c r="E40" s="142">
+      <c r="B40" s="126">
+        <v>0</v>
+      </c>
+      <c r="C40" s="126">
+        <v>0</v>
+      </c>
+      <c r="D40" s="126">
+        <v>0</v>
+      </c>
+      <c r="E40" s="147">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F40" s="57">
-[...4 lines deleted...]
-      <c r="A41" s="144" t="s">
+      <c r="F40" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="149" t="s">
         <v>1305</v>
       </c>
-      <c r="B41" s="145">
+      <c r="B41" s="150">
         <f>SUM(B35:B40)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="120">
+      <c r="C41" s="125">
         <f>SUM(C35:C40)</f>
         <v>0</v>
       </c>
-      <c r="D41" s="120">
+      <c r="D41" s="125">
         <f>SUM(D35:D40)</f>
         <v>0</v>
       </c>
-      <c r="E41" s="120">
+      <c r="E41" s="125">
         <f>SUM(E35:E40)</f>
         <v>0</v>
       </c>
-      <c r="F41" s="45">
+      <c r="F41" s="50">
         <f>SUM(F35:F40)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="666" t="s">
+    <row r="42" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="667" t="s">
         <v>2806</v>
       </c>
-      <c r="B42" s="667"/>
-[...5 lines deleted...]
-      <c r="A43" s="661" t="s">
+      <c r="B42" s="668"/>
+      <c r="C42" s="668"/>
+      <c r="D42" s="668"/>
+      <c r="F42" s="153"/>
+    </row>
+    <row r="43" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="662" t="s">
         <v>1824</v>
       </c>
-      <c r="B43" s="577" t="s">
+      <c r="B43" s="578" t="s">
         <v>1933</v>
       </c>
-      <c r="C43" s="577" t="s">
+      <c r="C43" s="578" t="s">
         <v>1938</v>
       </c>
-      <c r="D43" s="577" t="s">
+      <c r="D43" s="578" t="s">
         <v>1937</v>
       </c>
-      <c r="E43" s="577" t="s">
+      <c r="E43" s="578" t="s">
         <v>1935</v>
       </c>
-      <c r="F43" s="669" t="s">
+      <c r="F43" s="670" t="s">
         <v>1936</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A46" s="141" t="s">
+    <row r="44" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="663"/>
+      <c r="B44" s="669"/>
+      <c r="C44" s="669"/>
+      <c r="D44" s="669"/>
+      <c r="E44" s="669"/>
+      <c r="F44" s="671"/>
+    </row>
+    <row r="45" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="664"/>
+      <c r="B45" s="506"/>
+      <c r="C45" s="506"/>
+      <c r="D45" s="506"/>
+      <c r="E45" s="506"/>
+      <c r="F45" s="672"/>
+    </row>
+    <row r="46" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B46" s="121">
-[...8 lines deleted...]
-      <c r="E46" s="142">
+      <c r="B46" s="126">
+        <v>0</v>
+      </c>
+      <c r="C46" s="126">
+        <v>0</v>
+      </c>
+      <c r="D46" s="126">
+        <v>0</v>
+      </c>
+      <c r="E46" s="147">
         <f t="shared" ref="E46:E51" si="1">((B46+C46)-D46)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="57">
-[...4 lines deleted...]
-      <c r="A47" s="141" t="s">
+      <c r="F46" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B47" s="121">
-[...8 lines deleted...]
-      <c r="E47" s="142">
+      <c r="B47" s="126">
+        <v>0</v>
+      </c>
+      <c r="C47" s="126">
+        <v>0</v>
+      </c>
+      <c r="D47" s="126">
+        <v>0</v>
+      </c>
+      <c r="E47" s="147">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F47" s="57">
-[...4 lines deleted...]
-      <c r="A48" s="141" t="s">
+      <c r="F47" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B48" s="121">
-[...8 lines deleted...]
-      <c r="E48" s="142">
+      <c r="B48" s="126">
+        <v>0</v>
+      </c>
+      <c r="C48" s="126">
+        <v>0</v>
+      </c>
+      <c r="D48" s="126">
+        <v>0</v>
+      </c>
+      <c r="E48" s="147">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F48" s="57">
-[...4 lines deleted...]
-      <c r="A49" s="141" t="s">
+      <c r="F48" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B49" s="121">
-[...8 lines deleted...]
-      <c r="E49" s="142">
+      <c r="B49" s="126">
+        <v>0</v>
+      </c>
+      <c r="C49" s="126">
+        <v>0</v>
+      </c>
+      <c r="D49" s="126">
+        <v>0</v>
+      </c>
+      <c r="E49" s="147">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F49" s="57">
-[...4 lines deleted...]
-      <c r="A50" s="141" t="s">
+      <c r="F49" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B50" s="121">
-[...8 lines deleted...]
-      <c r="E50" s="142">
+      <c r="B50" s="126">
+        <v>0</v>
+      </c>
+      <c r="C50" s="126">
+        <v>0</v>
+      </c>
+      <c r="D50" s="126">
+        <v>0</v>
+      </c>
+      <c r="E50" s="147">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F50" s="57">
-[...4 lines deleted...]
-      <c r="A51" s="143" t="s">
+      <c r="F50" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="148" t="s">
         <v>1604</v>
       </c>
-      <c r="B51" s="121">
-[...8 lines deleted...]
-      <c r="E51" s="142">
+      <c r="B51" s="126">
+        <v>0</v>
+      </c>
+      <c r="C51" s="126">
+        <v>0</v>
+      </c>
+      <c r="D51" s="126">
+        <v>0</v>
+      </c>
+      <c r="E51" s="147">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F51" s="57">
-[...4 lines deleted...]
-      <c r="A52" s="146" t="s">
+      <c r="F51" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="151" t="s">
         <v>1306</v>
       </c>
-      <c r="B52" s="145">
+      <c r="B52" s="150">
         <f>SUM(B46:B51)</f>
         <v>0</v>
       </c>
-      <c r="C52" s="120">
+      <c r="C52" s="125">
         <f>SUM(C46:C51)</f>
         <v>0</v>
       </c>
-      <c r="D52" s="120">
+      <c r="D52" s="125">
         <f>SUM(D46:D51)</f>
         <v>0</v>
       </c>
-      <c r="E52" s="120">
+      <c r="E52" s="125">
         <f>SUM(E46:E51)</f>
         <v>0</v>
       </c>
-      <c r="F52" s="45">
+      <c r="F52" s="50">
         <f>SUM(F46:F51)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="664" t="s">
+    <row r="53" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="665" t="s">
         <v>1964</v>
       </c>
-      <c r="B53" s="665"/>
-[...6 lines deleted...]
-      <c r="A54" s="661" t="s">
+      <c r="B53" s="666"/>
+      <c r="C53" s="666"/>
+      <c r="D53" s="666"/>
+      <c r="E53" s="152"/>
+      <c r="F53" s="154"/>
+    </row>
+    <row r="54" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="662" t="s">
         <v>1824</v>
       </c>
-      <c r="B54" s="577" t="s">
+      <c r="B54" s="578" t="s">
         <v>1933</v>
       </c>
-      <c r="C54" s="577" t="s">
+      <c r="C54" s="578" t="s">
         <v>1938</v>
       </c>
-      <c r="D54" s="577" t="s">
+      <c r="D54" s="578" t="s">
         <v>1937</v>
       </c>
-      <c r="E54" s="577" t="s">
+      <c r="E54" s="578" t="s">
         <v>1935</v>
       </c>
-      <c r="F54" s="669" t="s">
+      <c r="F54" s="670" t="s">
         <v>1936</v>
       </c>
     </row>
-    <row r="55" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="A57" s="141" t="s">
+    <row r="55" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="663"/>
+      <c r="B55" s="669"/>
+      <c r="C55" s="669"/>
+      <c r="D55" s="669"/>
+      <c r="E55" s="669"/>
+      <c r="F55" s="671"/>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A56" s="664"/>
+      <c r="B56" s="506"/>
+      <c r="C56" s="506"/>
+      <c r="D56" s="506"/>
+      <c r="E56" s="506"/>
+      <c r="F56" s="672"/>
+    </row>
+    <row r="57" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B57" s="121">
-[...8 lines deleted...]
-      <c r="E57" s="142">
+      <c r="B57" s="126">
+        <v>0</v>
+      </c>
+      <c r="C57" s="126">
+        <v>0</v>
+      </c>
+      <c r="D57" s="126">
+        <v>0</v>
+      </c>
+      <c r="E57" s="147">
         <f t="shared" ref="E57:E62" si="2">((B57+C57)-D57)</f>
         <v>0</v>
       </c>
-      <c r="F57" s="57">
-[...4 lines deleted...]
-      <c r="A58" s="141" t="s">
+      <c r="F57" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B58" s="121">
-[...8 lines deleted...]
-      <c r="E58" s="142">
+      <c r="B58" s="126">
+        <v>0</v>
+      </c>
+      <c r="C58" s="126">
+        <v>0</v>
+      </c>
+      <c r="D58" s="126">
+        <v>0</v>
+      </c>
+      <c r="E58" s="147">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F58" s="57">
-[...4 lines deleted...]
-      <c r="A59" s="141" t="s">
+      <c r="F58" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B59" s="121">
-[...8 lines deleted...]
-      <c r="E59" s="142">
+      <c r="B59" s="126">
+        <v>0</v>
+      </c>
+      <c r="C59" s="126">
+        <v>0</v>
+      </c>
+      <c r="D59" s="126">
+        <v>0</v>
+      </c>
+      <c r="E59" s="147">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F59" s="57">
-[...4 lines deleted...]
-      <c r="A60" s="141" t="s">
+      <c r="F59" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B60" s="121">
-[...8 lines deleted...]
-      <c r="E60" s="142">
+      <c r="B60" s="126">
+        <v>0</v>
+      </c>
+      <c r="C60" s="126">
+        <v>0</v>
+      </c>
+      <c r="D60" s="126">
+        <v>0</v>
+      </c>
+      <c r="E60" s="147">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F60" s="57">
-[...4 lines deleted...]
-      <c r="A61" s="141" t="s">
+      <c r="F60" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B61" s="121">
-[...8 lines deleted...]
-      <c r="E61" s="142">
+      <c r="B61" s="126">
+        <v>0</v>
+      </c>
+      <c r="C61" s="126">
+        <v>0</v>
+      </c>
+      <c r="D61" s="126">
+        <v>0</v>
+      </c>
+      <c r="E61" s="147">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F61" s="57">
-[...4 lines deleted...]
-      <c r="A62" s="143" t="s">
+      <c r="F61" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="148" t="s">
         <v>1604</v>
       </c>
-      <c r="B62" s="121">
-[...8 lines deleted...]
-      <c r="E62" s="142">
+      <c r="B62" s="126">
+        <v>0</v>
+      </c>
+      <c r="C62" s="126">
+        <v>0</v>
+      </c>
+      <c r="D62" s="126">
+        <v>0</v>
+      </c>
+      <c r="E62" s="147">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F62" s="57">
-[...4 lines deleted...]
-      <c r="A63" s="262" t="s">
+      <c r="F62" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A63" s="267" t="s">
         <v>1307</v>
       </c>
-      <c r="B63" s="265">
+      <c r="B63" s="270">
         <f>SUM(B57:B62)</f>
         <v>0</v>
       </c>
-      <c r="C63" s="263">
+      <c r="C63" s="268">
         <f>SUM(C57:C62)</f>
         <v>0</v>
       </c>
-      <c r="D63" s="265">
+      <c r="D63" s="270">
         <f>SUM(D57:D62)</f>
         <v>0</v>
       </c>
-      <c r="E63" s="264">
+      <c r="E63" s="269">
         <f>SUM(E57:E62)</f>
         <v>0</v>
       </c>
-      <c r="F63" s="150">
+      <c r="F63" s="155">
         <f>SUM(F57:F62)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="A64" s="71" t="s">
+    <row r="64" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A64" s="76" t="s">
         <v>1744</v>
       </c>
-      <c r="B64" s="14"/>
-[...4 lines deleted...]
-      <c r="I64" s="96" t="s">
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+      <c r="I64" s="101" t="s">
         <v>1818</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="I69" s="58" t="s">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A65" s="34"/>
+      <c r="I65" s="101"/>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A66" s="34"/>
+      <c r="I66" s="101"/>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A67" s="34"/>
+      <c r="I67" s="101"/>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A68" s="34"/>
+      <c r="I68" s="101"/>
+    </row>
+    <row r="69" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="I69" s="63" t="s">
         <v>1674</v>
       </c>
-      <c r="K69" s="291" t="s">
+      <c r="K69" s="298" t="s">
         <v>3540</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I70" s="43" t="s">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I70" s="48" t="s">
         <v>1320</v>
       </c>
-      <c r="K70" s="289" t="s">
+      <c r="K70" s="296" t="s">
         <v>2852</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I71" s="43" t="s">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I71" s="48" t="s">
         <v>1586</v>
       </c>
-      <c r="K71" s="289" t="s">
+      <c r="K71" s="296" t="s">
         <v>2853</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I72" s="43" t="s">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I72" s="48" t="s">
         <v>1587</v>
       </c>
-      <c r="K72" s="289" t="s">
+      <c r="K72" s="296" t="s">
         <v>2854</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I73" s="43" t="s">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I73" s="48" t="s">
         <v>1588</v>
       </c>
-      <c r="K73" s="289" t="s">
+      <c r="K73" s="296" t="s">
         <v>2855</v>
       </c>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I74" s="43" t="s">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I74" s="48" t="s">
         <v>1589</v>
       </c>
-      <c r="K74" s="289" t="s">
+      <c r="K74" s="296" t="s">
         <v>2856</v>
       </c>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I75" s="43" t="s">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I75" s="48" t="s">
         <v>1590</v>
       </c>
-      <c r="K75" s="289" t="s">
+      <c r="K75" s="296" t="s">
         <v>2857</v>
       </c>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I76" s="43" t="s">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I76" s="48" t="s">
         <v>1591</v>
       </c>
-      <c r="K76" s="289" t="s">
+      <c r="K76" s="296" t="s">
         <v>2858</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I77" s="43" t="s">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I77" s="48" t="s">
         <v>1592</v>
       </c>
-      <c r="K77" s="289" t="s">
+      <c r="K77" s="296" t="s">
         <v>2859</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I78" s="43" t="s">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I78" s="48" t="s">
         <v>1593</v>
       </c>
-      <c r="K78" s="289" t="s">
+      <c r="K78" s="296" t="s">
         <v>2860</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I79" s="43" t="s">
+    <row r="79" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I79" s="48" t="s">
         <v>1599</v>
       </c>
-      <c r="K79" s="289" t="s">
+      <c r="K79" s="296" t="s">
         <v>2861</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="I80" s="43" t="s">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="I80" s="48" t="s">
         <v>1600</v>
       </c>
-      <c r="K80" s="289" t="s">
+      <c r="K80" s="296" t="s">
         <v>2862</v>
       </c>
     </row>
-    <row r="81" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I81" s="43" t="s">
+    <row r="81" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I81" s="48" t="s">
         <v>1594</v>
       </c>
-      <c r="K81" s="289" t="s">
+      <c r="K81" s="296" t="s">
         <v>2863</v>
       </c>
     </row>
-    <row r="82" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I82" s="43" t="s">
+    <row r="82" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I82" s="48" t="s">
         <v>1326</v>
       </c>
-      <c r="K82" s="289" t="s">
+      <c r="K82" s="296" t="s">
         <v>2864</v>
       </c>
     </row>
-    <row r="83" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I83" s="43" t="s">
+    <row r="83" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I83" s="48" t="s">
         <v>1595</v>
       </c>
-      <c r="K83" s="290" t="s">
+      <c r="K83" s="297" t="s">
         <v>2865</v>
       </c>
     </row>
-    <row r="84" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I84" s="43" t="s">
+    <row r="84" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I84" s="48" t="s">
         <v>1596</v>
       </c>
-      <c r="K84" s="290" t="s">
+      <c r="K84" s="297" t="s">
         <v>2866</v>
       </c>
     </row>
-    <row r="85" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I85" s="43" t="s">
+    <row r="85" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I85" s="48" t="s">
         <v>1597</v>
       </c>
-      <c r="K85" s="290" t="s">
+      <c r="K85" s="297" t="s">
         <v>2867</v>
       </c>
     </row>
-    <row r="86" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I86" s="43" t="s">
+    <row r="86" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I86" s="48" t="s">
         <v>1598</v>
       </c>
-      <c r="K86" s="290" t="s">
+      <c r="K86" s="297" t="s">
         <v>2868</v>
       </c>
     </row>
-    <row r="87" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I87" s="43" t="s">
+    <row r="87" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I87" s="48" t="s">
         <v>1601</v>
       </c>
-      <c r="K87" s="290" t="s">
+      <c r="K87" s="297" t="s">
         <v>2869</v>
       </c>
     </row>
-    <row r="88" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I88" s="43" t="s">
+    <row r="88" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I88" s="48" t="s">
         <v>1602</v>
       </c>
-      <c r="K88" s="290" t="s">
+      <c r="K88" s="297" t="s">
         <v>2870</v>
       </c>
     </row>
-    <row r="89" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I89" s="43" t="s">
+    <row r="89" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I89" s="48" t="s">
         <v>1603</v>
       </c>
-      <c r="K89" s="290" t="s">
+      <c r="K89" s="297" t="s">
         <v>2871</v>
       </c>
     </row>
-    <row r="90" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I90" s="43" t="s">
+    <row r="90" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I90" s="48" t="s">
         <v>1675</v>
       </c>
-      <c r="K90" s="290" t="s">
+      <c r="K90" s="297" t="s">
         <v>2872</v>
       </c>
     </row>
-    <row r="91" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I91" s="96" t="s">
+    <row r="91" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I91" s="101" t="s">
         <v>1819</v>
       </c>
-      <c r="K91" s="290" t="s">
+      <c r="K91" s="297" t="s">
         <v>2873</v>
       </c>
     </row>
-    <row r="92" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I92" s="58" t="s">
+    <row r="92" spans="9:11" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="I92" s="63" t="s">
         <v>1674</v>
       </c>
-      <c r="K92" s="290" t="s">
+      <c r="K92" s="297" t="s">
         <v>2874</v>
       </c>
     </row>
-    <row r="93" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I93" s="43" t="s">
+    <row r="93" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I93" s="48" t="s">
         <v>1320</v>
       </c>
-      <c r="K93" s="290" t="s">
+      <c r="K93" s="297" t="s">
         <v>2875</v>
       </c>
     </row>
-    <row r="94" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I94" s="43" t="s">
+    <row r="94" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I94" s="48" t="s">
         <v>1586</v>
       </c>
-      <c r="K94" s="290" t="s">
+      <c r="K94" s="297" t="s">
         <v>2876</v>
       </c>
     </row>
-    <row r="95" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I95" s="43" t="s">
+    <row r="95" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I95" s="48" t="s">
         <v>1587</v>
       </c>
-      <c r="K95" s="290" t="s">
+      <c r="K95" s="297" t="s">
         <v>2877</v>
       </c>
     </row>
-    <row r="96" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I96" s="43" t="s">
+    <row r="96" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I96" s="48" t="s">
         <v>1590</v>
       </c>
-      <c r="K96" s="290" t="s">
+      <c r="K96" s="297" t="s">
         <v>2878</v>
       </c>
     </row>
-    <row r="97" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I97" s="43" t="s">
+    <row r="97" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I97" s="48" t="s">
         <v>1591</v>
       </c>
-      <c r="K97" s="290" t="s">
+      <c r="K97" s="297" t="s">
         <v>2879</v>
       </c>
     </row>
-    <row r="98" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I98" s="43" t="s">
+    <row r="98" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I98" s="48" t="s">
         <v>1592</v>
       </c>
-      <c r="K98" s="290" t="s">
+      <c r="K98" s="297" t="s">
         <v>2880</v>
       </c>
     </row>
-    <row r="99" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I99" s="43" t="s">
+    <row r="99" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I99" s="48" t="s">
         <v>1593</v>
       </c>
-      <c r="K99" s="290" t="s">
+      <c r="K99" s="297" t="s">
         <v>2881</v>
       </c>
     </row>
-    <row r="100" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I100" s="43" t="s">
+    <row r="100" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I100" s="48" t="s">
         <v>1326</v>
       </c>
-      <c r="K100" s="290" t="s">
+      <c r="K100" s="297" t="s">
         <v>2882</v>
       </c>
     </row>
-    <row r="101" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I101" s="43" t="s">
+    <row r="101" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I101" s="48" t="s">
         <v>1595</v>
       </c>
-      <c r="K101" s="290" t="s">
+      <c r="K101" s="297" t="s">
         <v>2883</v>
       </c>
     </row>
-    <row r="102" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I102" s="43" t="s">
+    <row r="102" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I102" s="48" t="s">
         <v>1596</v>
       </c>
-      <c r="K102" s="290" t="s">
+      <c r="K102" s="297" t="s">
         <v>2884</v>
       </c>
     </row>
-    <row r="103" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I103" s="43" t="s">
+    <row r="103" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I103" s="48" t="s">
         <v>1597</v>
       </c>
-      <c r="K103" s="290" t="s">
+      <c r="K103" s="297" t="s">
         <v>2885</v>
       </c>
     </row>
-    <row r="104" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I104" s="43" t="s">
+    <row r="104" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I104" s="48" t="s">
         <v>1598</v>
       </c>
-      <c r="K104" s="290" t="s">
+      <c r="K104" s="297" t="s">
         <v>2886</v>
       </c>
     </row>
-    <row r="105" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I105" s="43" t="s">
+    <row r="105" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I105" s="48" t="s">
         <v>1601</v>
       </c>
-      <c r="K105" s="290" t="s">
+      <c r="K105" s="297" t="s">
         <v>2887</v>
       </c>
     </row>
-    <row r="106" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I106" s="43" t="s">
+    <row r="106" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I106" s="48" t="s">
         <v>1602</v>
       </c>
-      <c r="K106" s="290" t="s">
+      <c r="K106" s="297" t="s">
         <v>2888</v>
       </c>
     </row>
-    <row r="107" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I107" s="43" t="s">
+    <row r="107" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I107" s="48" t="s">
         <v>1603</v>
       </c>
-      <c r="K107" s="290" t="s">
+      <c r="K107" s="297" t="s">
         <v>2889</v>
       </c>
     </row>
-    <row r="108" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I108" s="43" t="s">
+    <row r="108" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I108" s="48" t="s">
         <v>1675</v>
       </c>
-      <c r="K108" s="290" t="s">
+      <c r="K108" s="297" t="s">
         <v>2890</v>
       </c>
     </row>
-    <row r="109" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I109" s="96" t="s">
+    <row r="109" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I109" s="101" t="s">
         <v>1820</v>
       </c>
-      <c r="K109" s="290" t="s">
+      <c r="K109" s="297" t="s">
         <v>2891</v>
       </c>
     </row>
-    <row r="110" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I110" s="58" t="s">
+    <row r="110" spans="9:11" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="I110" s="63" t="s">
         <v>1674</v>
       </c>
-      <c r="K110" s="290" t="s">
+      <c r="K110" s="297" t="s">
         <v>2892</v>
       </c>
     </row>
-    <row r="111" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I111" s="43" t="s">
+    <row r="111" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I111" s="48" t="s">
         <v>1320</v>
       </c>
-      <c r="K111" s="290" t="s">
+      <c r="K111" s="297" t="s">
         <v>2893</v>
       </c>
     </row>
-    <row r="112" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I112" s="43" t="s">
+    <row r="112" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I112" s="48" t="s">
         <v>1586</v>
       </c>
-      <c r="K112" s="290" t="s">
+      <c r="K112" s="297" t="s">
         <v>2894</v>
       </c>
     </row>
-    <row r="113" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I113" s="43" t="s">
+    <row r="113" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I113" s="48" t="s">
         <v>1587</v>
       </c>
-      <c r="K113" s="290" t="s">
+      <c r="K113" s="297" t="s">
         <v>2895</v>
       </c>
     </row>
-    <row r="114" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I114" s="43" t="s">
+    <row r="114" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I114" s="48" t="s">
         <v>1590</v>
       </c>
-      <c r="K114" s="290" t="s">
+      <c r="K114" s="297" t="s">
         <v>2896</v>
       </c>
     </row>
-    <row r="115" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I115" s="43" t="s">
+    <row r="115" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I115" s="48" t="s">
         <v>1591</v>
       </c>
-      <c r="K115" s="290" t="s">
+      <c r="K115" s="297" t="s">
         <v>2897</v>
       </c>
     </row>
-    <row r="116" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I116" s="43" t="s">
+    <row r="116" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I116" s="48" t="s">
         <v>1592</v>
       </c>
-      <c r="K116" s="290" t="s">
+      <c r="K116" s="297" t="s">
         <v>2898</v>
       </c>
     </row>
-    <row r="117" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I117" s="43" t="s">
+    <row r="117" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I117" s="48" t="s">
         <v>1593</v>
       </c>
-      <c r="K117" s="290" t="s">
+      <c r="K117" s="297" t="s">
         <v>2899</v>
       </c>
     </row>
-    <row r="118" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I118" s="43" t="s">
+    <row r="118" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I118" s="48" t="s">
         <v>1599</v>
       </c>
-      <c r="K118" s="290" t="s">
+      <c r="K118" s="297" t="s">
         <v>2900</v>
       </c>
     </row>
-    <row r="119" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I119" s="43" t="s">
+    <row r="119" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I119" s="48" t="s">
         <v>1600</v>
       </c>
-      <c r="K119" s="290" t="s">
+      <c r="K119" s="297" t="s">
         <v>2901</v>
       </c>
     </row>
-    <row r="120" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I120" s="43" t="s">
+    <row r="120" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I120" s="48" t="s">
         <v>1326</v>
       </c>
-      <c r="K120" s="290" t="s">
+      <c r="K120" s="297" t="s">
         <v>2902</v>
       </c>
     </row>
-    <row r="121" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I121" s="43" t="s">
+    <row r="121" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I121" s="48" t="s">
         <v>1595</v>
       </c>
-      <c r="K121" s="290" t="s">
+      <c r="K121" s="297" t="s">
         <v>2903</v>
       </c>
     </row>
-    <row r="122" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I122" s="43" t="s">
+    <row r="122" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I122" s="48" t="s">
         <v>1596</v>
       </c>
-      <c r="K122" s="290" t="s">
+      <c r="K122" s="297" t="s">
         <v>2904</v>
       </c>
     </row>
-    <row r="123" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I123" s="43" t="s">
+    <row r="123" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I123" s="48" t="s">
         <v>1597</v>
       </c>
-      <c r="K123" s="290" t="s">
+      <c r="K123" s="297" t="s">
         <v>2905</v>
       </c>
     </row>
-    <row r="124" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I124" s="43" t="s">
+    <row r="124" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I124" s="48" t="s">
         <v>1598</v>
       </c>
-      <c r="K124" s="290" t="s">
+      <c r="K124" s="297" t="s">
         <v>2906</v>
       </c>
     </row>
-    <row r="125" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I125" s="43" t="s">
+    <row r="125" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I125" s="48" t="s">
         <v>1601</v>
       </c>
-      <c r="K125" s="290" t="s">
+      <c r="K125" s="297" t="s">
         <v>2907</v>
       </c>
     </row>
-    <row r="126" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I126" s="43" t="s">
+    <row r="126" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I126" s="48" t="s">
         <v>1602</v>
       </c>
-      <c r="K126" s="290" t="s">
+      <c r="K126" s="297" t="s">
         <v>2908</v>
       </c>
     </row>
-    <row r="127" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I127" s="43" t="s">
+    <row r="127" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I127" s="48" t="s">
         <v>1603</v>
       </c>
-      <c r="K127" s="290" t="s">
+      <c r="K127" s="297" t="s">
         <v>2909</v>
       </c>
     </row>
-    <row r="128" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="I128" s="43" t="s">
+    <row r="128" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I128" s="48" t="s">
         <v>1675</v>
       </c>
-      <c r="K128" s="290" t="s">
+      <c r="K128" s="297" t="s">
         <v>2910</v>
       </c>
     </row>
-    <row r="129" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K129" s="290" t="s">
+    <row r="129" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I129" s="101"/>
+      <c r="K129" s="297" t="s">
         <v>2911</v>
       </c>
     </row>
-    <row r="130" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K130" s="290" t="s">
+    <row r="130" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I130" s="47"/>
+      <c r="K130" s="297" t="s">
         <v>2912</v>
       </c>
     </row>
-    <row r="131" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K131" s="290" t="s">
+    <row r="131" spans="9:11" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="I131" s="63"/>
+      <c r="K131" s="297" t="s">
         <v>2913</v>
       </c>
     </row>
-    <row r="132" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K132" s="290" t="s">
+    <row r="132" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I132" s="48"/>
+      <c r="K132" s="297" t="s">
         <v>2914</v>
       </c>
     </row>
-    <row r="133" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K133" s="290" t="s">
+    <row r="133" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I133" s="48"/>
+      <c r="K133" s="297" t="s">
         <v>2915</v>
       </c>
     </row>
-    <row r="134" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K134" s="290" t="s">
+    <row r="134" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I134" s="48"/>
+      <c r="K134" s="297" t="s">
         <v>2916</v>
       </c>
     </row>
-    <row r="135" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K135" s="290" t="s">
+    <row r="135" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I135" s="48"/>
+      <c r="K135" s="297" t="s">
         <v>2917</v>
       </c>
     </row>
-    <row r="136" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K136" s="290" t="s">
+    <row r="136" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I136" s="48"/>
+      <c r="K136" s="297" t="s">
         <v>2918</v>
       </c>
     </row>
-    <row r="137" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K137" s="290" t="s">
+    <row r="137" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I137" s="48"/>
+      <c r="K137" s="297" t="s">
         <v>2919</v>
       </c>
     </row>
-    <row r="138" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K138" s="290" t="s">
+    <row r="138" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I138" s="48"/>
+      <c r="K138" s="297" t="s">
         <v>2920</v>
       </c>
     </row>
-    <row r="139" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K139" s="290" t="s">
+    <row r="139" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I139" s="48"/>
+      <c r="K139" s="297" t="s">
         <v>2921</v>
       </c>
     </row>
-    <row r="140" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K140" s="290" t="s">
+    <row r="140" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I140" s="48"/>
+      <c r="K140" s="297" t="s">
         <v>2922</v>
       </c>
     </row>
-    <row r="141" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K141" s="290" t="s">
+    <row r="141" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I141" s="48"/>
+      <c r="K141" s="297" t="s">
         <v>2923</v>
       </c>
     </row>
-    <row r="142" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K142" s="290" t="s">
+    <row r="142" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I142" s="48"/>
+      <c r="K142" s="297" t="s">
         <v>2924</v>
       </c>
     </row>
-    <row r="143" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K143" s="290" t="s">
+    <row r="143" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I143" s="48"/>
+      <c r="K143" s="297" t="s">
         <v>2925</v>
       </c>
     </row>
-    <row r="144" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K144" s="290" t="s">
+    <row r="144" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I144" s="48"/>
+      <c r="K144" s="297" t="s">
         <v>2926</v>
       </c>
     </row>
-    <row r="145" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K145" s="290" t="s">
+    <row r="145" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I145" s="48"/>
+      <c r="K145" s="297" t="s">
         <v>2927</v>
       </c>
     </row>
-    <row r="146" spans="9:11" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="K146" s="290" t="s">
+    <row r="146" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="I146" s="48"/>
+      <c r="K146" s="297" t="s">
         <v>2928</v>
       </c>
     </row>
-    <row r="147" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K147" s="290" t="s">
+    <row r="147" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K147" s="297" t="s">
         <v>2929</v>
       </c>
     </row>
-    <row r="148" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K148" s="290" t="s">
+    <row r="148" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K148" s="297" t="s">
         <v>2930</v>
       </c>
     </row>
-    <row r="149" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K149" s="290" t="s">
+    <row r="149" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K149" s="297" t="s">
         <v>2931</v>
       </c>
     </row>
-    <row r="150" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K150" s="290" t="s">
+    <row r="150" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K150" s="297" t="s">
         <v>2932</v>
       </c>
     </row>
-    <row r="151" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K151" s="290" t="s">
+    <row r="151" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K151" s="297" t="s">
         <v>2933</v>
       </c>
     </row>
-    <row r="152" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K152" s="290" t="s">
+    <row r="152" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K152" s="297" t="s">
         <v>2934</v>
       </c>
     </row>
-    <row r="153" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K153" s="290" t="s">
+    <row r="153" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K153" s="297" t="s">
         <v>2935</v>
       </c>
     </row>
-    <row r="154" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K154" s="290" t="s">
+    <row r="154" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K154" s="297" t="s">
         <v>2936</v>
       </c>
     </row>
-    <row r="155" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K155" s="290" t="s">
+    <row r="155" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K155" s="297" t="s">
         <v>2937</v>
       </c>
     </row>
-    <row r="156" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K156" s="290" t="s">
+    <row r="156" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K156" s="297" t="s">
         <v>2938</v>
       </c>
     </row>
-    <row r="157" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K157" s="290" t="s">
+    <row r="157" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K157" s="297" t="s">
         <v>2939</v>
       </c>
     </row>
-    <row r="158" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K158" s="290" t="s">
+    <row r="158" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K158" s="297" t="s">
         <v>2940</v>
       </c>
     </row>
-    <row r="159" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K159" s="290" t="s">
+    <row r="159" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K159" s="297" t="s">
         <v>2941</v>
       </c>
     </row>
-    <row r="160" spans="9:11" x14ac:dyDescent="0.2">
-      <c r="K160" s="290" t="s">
+    <row r="160" spans="9:11" x14ac:dyDescent="0.35">
+      <c r="K160" s="297" t="s">
         <v>2942</v>
       </c>
     </row>
-    <row r="161" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K161" s="290" t="s">
+    <row r="161" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K161" s="297" t="s">
         <v>2943</v>
       </c>
     </row>
-    <row r="162" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K162" s="290" t="s">
+    <row r="162" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K162" s="297" t="s">
         <v>2944</v>
       </c>
     </row>
-    <row r="163" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K163" s="290" t="s">
+    <row r="163" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K163" s="297" t="s">
         <v>2945</v>
       </c>
     </row>
-    <row r="164" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K164" s="290" t="s">
+    <row r="164" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K164" s="297" t="s">
         <v>2946</v>
       </c>
     </row>
-    <row r="165" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K165" s="290" t="s">
+    <row r="165" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K165" s="297" t="s">
         <v>2947</v>
       </c>
     </row>
-    <row r="166" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K166" s="290" t="s">
+    <row r="166" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K166" s="297" t="s">
         <v>2948</v>
       </c>
     </row>
-    <row r="167" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K167" s="290" t="s">
+    <row r="167" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K167" s="297" t="s">
         <v>2949</v>
       </c>
     </row>
-    <row r="168" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K168" s="290" t="s">
+    <row r="168" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K168" s="297" t="s">
         <v>2950</v>
       </c>
     </row>
-    <row r="169" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K169" s="290" t="s">
+    <row r="169" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K169" s="297" t="s">
         <v>2951</v>
       </c>
     </row>
-    <row r="170" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K170" s="290" t="s">
+    <row r="170" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K170" s="297" t="s">
         <v>2952</v>
       </c>
     </row>
-    <row r="171" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K171" s="290" t="s">
+    <row r="171" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K171" s="297" t="s">
         <v>2953</v>
       </c>
     </row>
-    <row r="172" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K172" s="290" t="s">
+    <row r="172" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K172" s="297" t="s">
         <v>2954</v>
       </c>
     </row>
-    <row r="173" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K173" s="290" t="s">
+    <row r="173" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K173" s="297" t="s">
         <v>2955</v>
       </c>
     </row>
-    <row r="174" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K174" s="290" t="s">
+    <row r="174" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K174" s="297" t="s">
         <v>2956</v>
       </c>
     </row>
-    <row r="175" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K175" s="290" t="s">
+    <row r="175" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K175" s="297" t="s">
         <v>2957</v>
       </c>
     </row>
-    <row r="176" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K176" s="290" t="s">
+    <row r="176" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K176" s="297" t="s">
         <v>2958</v>
       </c>
     </row>
-    <row r="177" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K177" s="290" t="s">
+    <row r="177" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K177" s="297" t="s">
         <v>2959</v>
       </c>
     </row>
-    <row r="178" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K178" s="290" t="s">
+    <row r="178" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K178" s="297" t="s">
         <v>2960</v>
       </c>
     </row>
-    <row r="179" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K179" s="290" t="s">
+    <row r="179" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K179" s="297" t="s">
         <v>2961</v>
       </c>
     </row>
-    <row r="180" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K180" s="290" t="s">
+    <row r="180" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K180" s="297" t="s">
         <v>2962</v>
       </c>
     </row>
-    <row r="181" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K181" s="290" t="s">
+    <row r="181" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K181" s="297" t="s">
         <v>2963</v>
       </c>
     </row>
-    <row r="182" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K182" s="290" t="s">
+    <row r="182" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K182" s="297" t="s">
         <v>2964</v>
       </c>
     </row>
-    <row r="183" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K183" s="290" t="s">
+    <row r="183" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K183" s="297" t="s">
         <v>2965</v>
       </c>
     </row>
-    <row r="184" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K184" s="290" t="s">
+    <row r="184" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K184" s="297" t="s">
         <v>2966</v>
       </c>
     </row>
-    <row r="185" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K185" s="290" t="s">
+    <row r="185" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K185" s="297" t="s">
         <v>2967</v>
       </c>
     </row>
-    <row r="186" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K186" s="290" t="s">
+    <row r="186" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K186" s="297" t="s">
         <v>2968</v>
       </c>
     </row>
-    <row r="187" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K187" s="290" t="s">
+    <row r="187" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K187" s="297" t="s">
         <v>2969</v>
       </c>
     </row>
-    <row r="188" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K188" s="290" t="s">
+    <row r="188" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K188" s="297" t="s">
         <v>2970</v>
       </c>
     </row>
-    <row r="189" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K189" s="290" t="s">
+    <row r="189" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K189" s="297" t="s">
         <v>2971</v>
       </c>
     </row>
-    <row r="190" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K190" s="290" t="s">
+    <row r="190" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K190" s="297" t="s">
         <v>2972</v>
       </c>
     </row>
-    <row r="191" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K191" s="290" t="s">
+    <row r="191" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K191" s="297" t="s">
         <v>2973</v>
       </c>
     </row>
-    <row r="192" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K192" s="290" t="s">
+    <row r="192" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K192" s="297" t="s">
         <v>2974</v>
       </c>
     </row>
-    <row r="193" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K193" s="290" t="s">
+    <row r="193" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K193" s="297" t="s">
         <v>2975</v>
       </c>
     </row>
-    <row r="194" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K194" s="290" t="s">
+    <row r="194" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K194" s="297" t="s">
         <v>2976</v>
       </c>
     </row>
-    <row r="195" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K195" s="290" t="s">
+    <row r="195" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K195" s="297" t="s">
         <v>2977</v>
       </c>
     </row>
-    <row r="196" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K196" s="290" t="s">
+    <row r="196" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K196" s="297" t="s">
         <v>2978</v>
       </c>
     </row>
-    <row r="197" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K197" s="290" t="s">
+    <row r="197" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K197" s="297" t="s">
         <v>2979</v>
       </c>
     </row>
-    <row r="198" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K198" s="290" t="s">
+    <row r="198" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K198" s="297" t="s">
         <v>2980</v>
       </c>
     </row>
-    <row r="199" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K199" s="290" t="s">
+    <row r="199" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K199" s="297" t="s">
         <v>2981</v>
       </c>
     </row>
-    <row r="200" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K200" s="290" t="s">
+    <row r="200" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K200" s="297" t="s">
         <v>2982</v>
       </c>
     </row>
-    <row r="201" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K201" s="290" t="s">
+    <row r="201" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K201" s="297" t="s">
         <v>2983</v>
       </c>
     </row>
-    <row r="202" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K202" s="290" t="s">
+    <row r="202" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K202" s="297" t="s">
         <v>2984</v>
       </c>
     </row>
-    <row r="203" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K203" s="290" t="s">
+    <row r="203" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K203" s="297" t="s">
         <v>2985</v>
       </c>
     </row>
-    <row r="204" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K204" s="290" t="s">
+    <row r="204" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K204" s="297" t="s">
         <v>2986</v>
       </c>
     </row>
-    <row r="205" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K205" s="290" t="s">
+    <row r="205" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K205" s="297" t="s">
         <v>2987</v>
       </c>
     </row>
-    <row r="206" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K206" s="290" t="s">
+    <row r="206" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K206" s="297" t="s">
         <v>2988</v>
       </c>
     </row>
-    <row r="207" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K207" s="290" t="s">
+    <row r="207" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K207" s="297" t="s">
         <v>2989</v>
       </c>
     </row>
-    <row r="208" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K208" s="290" t="s">
+    <row r="208" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K208" s="297" t="s">
         <v>2990</v>
       </c>
     </row>
-    <row r="209" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K209" s="290" t="s">
+    <row r="209" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K209" s="297" t="s">
         <v>2991</v>
       </c>
     </row>
-    <row r="210" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K210" s="290" t="s">
+    <row r="210" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K210" s="297" t="s">
         <v>2992</v>
       </c>
     </row>
-    <row r="211" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K211" s="290" t="s">
+    <row r="211" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K211" s="297" t="s">
         <v>2993</v>
       </c>
     </row>
-    <row r="212" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K212" s="290" t="s">
+    <row r="212" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K212" s="297" t="s">
         <v>2994</v>
       </c>
     </row>
-    <row r="213" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K213" s="290" t="s">
+    <row r="213" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K213" s="297" t="s">
         <v>2995</v>
       </c>
     </row>
-    <row r="214" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K214" s="290" t="s">
+    <row r="214" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K214" s="297" t="s">
         <v>2996</v>
       </c>
     </row>
-    <row r="215" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K215" s="290" t="s">
+    <row r="215" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K215" s="297" t="s">
         <v>2997</v>
       </c>
     </row>
-    <row r="216" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K216" s="290" t="s">
+    <row r="216" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K216" s="297" t="s">
         <v>2998</v>
       </c>
     </row>
-    <row r="217" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K217" s="290" t="s">
+    <row r="217" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K217" s="297" t="s">
         <v>2999</v>
       </c>
     </row>
-    <row r="218" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K218" s="290" t="s">
+    <row r="218" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K218" s="297" t="s">
         <v>3000</v>
       </c>
     </row>
-    <row r="219" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K219" s="290" t="s">
+    <row r="219" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K219" s="297" t="s">
         <v>3001</v>
       </c>
     </row>
-    <row r="220" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K220" s="290" t="s">
+    <row r="220" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K220" s="297" t="s">
         <v>3002</v>
       </c>
     </row>
-    <row r="221" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K221" s="290" t="s">
+    <row r="221" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K221" s="297" t="s">
         <v>3003</v>
       </c>
     </row>
-    <row r="222" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K222" s="290" t="s">
+    <row r="222" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K222" s="297" t="s">
         <v>3004</v>
       </c>
     </row>
-    <row r="223" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K223" s="290" t="s">
+    <row r="223" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K223" s="297" t="s">
         <v>3005</v>
       </c>
     </row>
-    <row r="224" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K224" s="290" t="s">
+    <row r="224" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K224" s="297" t="s">
         <v>3006</v>
       </c>
     </row>
-    <row r="225" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K225" s="290" t="s">
+    <row r="225" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K225" s="297" t="s">
         <v>3007</v>
       </c>
     </row>
-    <row r="226" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K226" s="290" t="s">
+    <row r="226" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K226" s="297" t="s">
         <v>3008</v>
       </c>
     </row>
-    <row r="227" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K227" s="290" t="s">
+    <row r="227" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K227" s="297" t="s">
         <v>3009</v>
       </c>
     </row>
-    <row r="228" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K228" s="290" t="s">
+    <row r="228" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K228" s="297" t="s">
         <v>3010</v>
       </c>
     </row>
-    <row r="229" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K229" s="290" t="s">
+    <row r="229" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K229" s="297" t="s">
         <v>3011</v>
       </c>
     </row>
-    <row r="230" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K230" s="290" t="s">
+    <row r="230" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K230" s="297" t="s">
         <v>3012</v>
       </c>
     </row>
-    <row r="231" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K231" s="290" t="s">
+    <row r="231" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K231" s="297" t="s">
         <v>3013</v>
       </c>
     </row>
-    <row r="232" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K232" s="290" t="s">
+    <row r="232" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K232" s="297" t="s">
         <v>3014</v>
       </c>
     </row>
-    <row r="233" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K233" s="290" t="s">
+    <row r="233" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K233" s="297" t="s">
         <v>3015</v>
       </c>
     </row>
-    <row r="234" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K234" s="290" t="s">
+    <row r="234" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K234" s="297" t="s">
         <v>3016</v>
       </c>
     </row>
-    <row r="235" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K235" s="290" t="s">
+    <row r="235" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K235" s="297" t="s">
         <v>3017</v>
       </c>
     </row>
-    <row r="236" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K236" s="290" t="s">
+    <row r="236" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K236" s="297" t="s">
         <v>3018</v>
       </c>
     </row>
-    <row r="237" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K237" s="290" t="s">
+    <row r="237" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K237" s="297" t="s">
         <v>3019</v>
       </c>
     </row>
-    <row r="238" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K238" s="290" t="s">
+    <row r="238" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K238" s="297" t="s">
         <v>3020</v>
       </c>
     </row>
-    <row r="239" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K239" s="290" t="s">
+    <row r="239" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K239" s="297" t="s">
         <v>3021</v>
       </c>
     </row>
-    <row r="240" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K240" s="290" t="s">
+    <row r="240" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K240" s="297" t="s">
         <v>3022</v>
       </c>
     </row>
-    <row r="241" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K241" s="290" t="s">
+    <row r="241" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K241" s="297" t="s">
         <v>3023</v>
       </c>
     </row>
-    <row r="242" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K242" s="290" t="s">
+    <row r="242" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K242" s="297" t="s">
         <v>3024</v>
       </c>
     </row>
-    <row r="243" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K243" s="290" t="s">
+    <row r="243" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K243" s="297" t="s">
         <v>3025</v>
       </c>
     </row>
-    <row r="244" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K244" s="290" t="s">
+    <row r="244" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K244" s="297" t="s">
         <v>3026</v>
       </c>
     </row>
-    <row r="245" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K245" s="290" t="s">
+    <row r="245" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K245" s="297" t="s">
         <v>3027</v>
       </c>
     </row>
-    <row r="246" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K246" s="290" t="s">
+    <row r="246" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K246" s="297" t="s">
         <v>3028</v>
       </c>
     </row>
-    <row r="247" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K247" s="290" t="s">
+    <row r="247" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K247" s="297" t="s">
         <v>3029</v>
       </c>
     </row>
-    <row r="248" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K248" s="290" t="s">
+    <row r="248" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K248" s="297" t="s">
         <v>3030</v>
       </c>
     </row>
-    <row r="249" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K249" s="290" t="s">
+    <row r="249" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K249" s="297" t="s">
         <v>3031</v>
       </c>
     </row>
-    <row r="250" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K250" s="290" t="s">
+    <row r="250" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K250" s="297" t="s">
         <v>3032</v>
       </c>
     </row>
-    <row r="251" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K251" s="290" t="s">
+    <row r="251" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K251" s="297" t="s">
         <v>3033</v>
       </c>
     </row>
-    <row r="252" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K252" s="290" t="s">
+    <row r="252" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K252" s="297" t="s">
         <v>3034</v>
       </c>
     </row>
-    <row r="253" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K253" s="290" t="s">
+    <row r="253" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K253" s="297" t="s">
         <v>3035</v>
       </c>
     </row>
-    <row r="254" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K254" s="290" t="s">
+    <row r="254" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K254" s="297" t="s">
         <v>3036</v>
       </c>
     </row>
-    <row r="255" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K255" s="290" t="s">
+    <row r="255" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K255" s="297" t="s">
         <v>3037</v>
       </c>
     </row>
-    <row r="256" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K256" s="290" t="s">
+    <row r="256" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K256" s="297" t="s">
         <v>3038</v>
       </c>
     </row>
-    <row r="257" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K257" s="290" t="s">
+    <row r="257" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K257" s="297" t="s">
         <v>3039</v>
       </c>
     </row>
-    <row r="258" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K258" s="290" t="s">
+    <row r="258" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K258" s="297" t="s">
         <v>3040</v>
       </c>
     </row>
-    <row r="259" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K259" s="290" t="s">
+    <row r="259" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K259" s="297" t="s">
         <v>3041</v>
       </c>
     </row>
-    <row r="260" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K260" s="290" t="s">
+    <row r="260" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K260" s="297" t="s">
         <v>3042</v>
       </c>
     </row>
-    <row r="261" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K261" s="290" t="s">
+    <row r="261" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K261" s="297" t="s">
         <v>3043</v>
       </c>
     </row>
-    <row r="262" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K262" s="290" t="s">
+    <row r="262" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K262" s="297" t="s">
         <v>3044</v>
       </c>
     </row>
-    <row r="263" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K263" s="290" t="s">
+    <row r="263" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K263" s="297" t="s">
         <v>3045</v>
       </c>
     </row>
-    <row r="264" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K264" s="290" t="s">
+    <row r="264" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K264" s="297" t="s">
         <v>3046</v>
       </c>
     </row>
-    <row r="265" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K265" s="290" t="s">
+    <row r="265" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K265" s="297" t="s">
         <v>3047</v>
       </c>
     </row>
-    <row r="266" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K266" s="290" t="s">
+    <row r="266" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K266" s="297" t="s">
         <v>3048</v>
       </c>
     </row>
-    <row r="267" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K267" s="290" t="s">
+    <row r="267" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K267" s="297" t="s">
         <v>3049</v>
       </c>
     </row>
-    <row r="268" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K268" s="290" t="s">
+    <row r="268" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K268" s="297" t="s">
         <v>3050</v>
       </c>
     </row>
-    <row r="269" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K269" s="290" t="s">
+    <row r="269" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K269" s="297" t="s">
         <v>3051</v>
       </c>
     </row>
-    <row r="270" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K270" s="290" t="s">
+    <row r="270" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K270" s="297" t="s">
         <v>3052</v>
       </c>
     </row>
-    <row r="271" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K271" s="290" t="s">
+    <row r="271" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K271" s="297" t="s">
         <v>3053</v>
       </c>
     </row>
-    <row r="272" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K272" s="290" t="s">
+    <row r="272" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K272" s="297" t="s">
         <v>3054</v>
       </c>
     </row>
-    <row r="273" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K273" s="290" t="s">
+    <row r="273" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K273" s="297" t="s">
         <v>3055</v>
       </c>
     </row>
-    <row r="274" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K274" s="290" t="s">
+    <row r="274" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K274" s="297" t="s">
         <v>3056</v>
       </c>
     </row>
-    <row r="275" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K275" s="290" t="s">
+    <row r="275" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K275" s="297" t="s">
         <v>3057</v>
       </c>
     </row>
-    <row r="276" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K276" s="290" t="s">
+    <row r="276" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K276" s="297" t="s">
         <v>3058</v>
       </c>
     </row>
-    <row r="277" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K277" s="290" t="s">
+    <row r="277" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K277" s="297" t="s">
         <v>3059</v>
       </c>
     </row>
-    <row r="278" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K278" s="290" t="s">
+    <row r="278" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K278" s="297" t="s">
         <v>3060</v>
       </c>
     </row>
-    <row r="279" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K279" s="290" t="s">
+    <row r="279" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K279" s="297" t="s">
         <v>3061</v>
       </c>
     </row>
-    <row r="280" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K280" s="290" t="s">
+    <row r="280" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K280" s="297" t="s">
         <v>3062</v>
       </c>
     </row>
-    <row r="281" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K281" s="290" t="s">
+    <row r="281" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K281" s="297" t="s">
         <v>3063</v>
       </c>
     </row>
-    <row r="282" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K282" s="290" t="s">
+    <row r="282" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K282" s="297" t="s">
         <v>3064</v>
       </c>
     </row>
-    <row r="283" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K283" s="290" t="s">
+    <row r="283" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K283" s="297" t="s">
         <v>3065</v>
       </c>
     </row>
-    <row r="284" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K284" s="290" t="s">
+    <row r="284" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K284" s="297" t="s">
         <v>3066</v>
       </c>
     </row>
-    <row r="285" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K285" s="290" t="s">
+    <row r="285" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K285" s="297" t="s">
         <v>3067</v>
       </c>
     </row>
-    <row r="286" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K286" s="290" t="s">
+    <row r="286" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K286" s="297" t="s">
         <v>3068</v>
       </c>
     </row>
-    <row r="287" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K287" s="290" t="s">
+    <row r="287" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K287" s="297" t="s">
         <v>3069</v>
       </c>
     </row>
-    <row r="288" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K288" s="290" t="s">
+    <row r="288" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K288" s="297" t="s">
         <v>3070</v>
       </c>
     </row>
-    <row r="289" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K289" s="290" t="s">
+    <row r="289" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K289" s="297" t="s">
         <v>3071</v>
       </c>
     </row>
-    <row r="290" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K290" s="290" t="s">
+    <row r="290" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K290" s="297" t="s">
         <v>3072</v>
       </c>
     </row>
-    <row r="291" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K291" s="290" t="s">
+    <row r="291" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K291" s="297" t="s">
         <v>3073</v>
       </c>
     </row>
-    <row r="292" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K292" s="290" t="s">
+    <row r="292" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K292" s="297" t="s">
         <v>3074</v>
       </c>
     </row>
-    <row r="293" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K293" s="290" t="s">
+    <row r="293" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K293" s="297" t="s">
         <v>3075</v>
       </c>
     </row>
-    <row r="294" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K294" s="290" t="s">
+    <row r="294" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K294" s="297" t="s">
         <v>3076</v>
       </c>
     </row>
-    <row r="295" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K295" s="290" t="s">
+    <row r="295" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K295" s="297" t="s">
         <v>3077</v>
       </c>
     </row>
-    <row r="296" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K296" s="290" t="s">
+    <row r="296" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K296" s="297" t="s">
         <v>3078</v>
       </c>
     </row>
-    <row r="297" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K297" s="290" t="s">
+    <row r="297" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K297" s="297" t="s">
         <v>3079</v>
       </c>
     </row>
-    <row r="298" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K298" s="290" t="s">
+    <row r="298" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K298" s="297" t="s">
         <v>3080</v>
       </c>
     </row>
-    <row r="299" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K299" s="290" t="s">
+    <row r="299" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K299" s="297" t="s">
         <v>3081</v>
       </c>
     </row>
-    <row r="300" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K300" s="290" t="s">
+    <row r="300" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K300" s="297" t="s">
         <v>3082</v>
       </c>
     </row>
-    <row r="301" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K301" s="290" t="s">
+    <row r="301" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K301" s="297" t="s">
         <v>3083</v>
       </c>
     </row>
-    <row r="302" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K302" s="290" t="s">
+    <row r="302" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K302" s="297" t="s">
         <v>3084</v>
       </c>
     </row>
-    <row r="303" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K303" s="290" t="s">
+    <row r="303" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K303" s="297" t="s">
         <v>3085</v>
       </c>
     </row>
-    <row r="304" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K304" s="290" t="s">
+    <row r="304" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K304" s="297" t="s">
         <v>3086</v>
       </c>
     </row>
-    <row r="305" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K305" s="290" t="s">
+    <row r="305" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K305" s="297" t="s">
         <v>3087</v>
       </c>
     </row>
-    <row r="306" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K306" s="290" t="s">
+    <row r="306" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K306" s="297" t="s">
         <v>3088</v>
       </c>
     </row>
-    <row r="307" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K307" s="290" t="s">
+    <row r="307" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K307" s="297" t="s">
         <v>3089</v>
       </c>
     </row>
-    <row r="308" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K308" s="290" t="s">
+    <row r="308" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K308" s="297" t="s">
         <v>3090</v>
       </c>
     </row>
-    <row r="309" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K309" s="290" t="s">
+    <row r="309" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K309" s="297" t="s">
         <v>3091</v>
       </c>
     </row>
-    <row r="310" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K310" s="290" t="s">
+    <row r="310" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K310" s="297" t="s">
         <v>3092</v>
       </c>
     </row>
-    <row r="311" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K311" s="290" t="s">
+    <row r="311" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K311" s="297" t="s">
         <v>3093</v>
       </c>
     </row>
-    <row r="312" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K312" s="290" t="s">
+    <row r="312" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K312" s="297" t="s">
         <v>3094</v>
       </c>
     </row>
-    <row r="313" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K313" s="290" t="s">
+    <row r="313" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K313" s="297" t="s">
         <v>3095</v>
       </c>
     </row>
-    <row r="314" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K314" s="290" t="s">
+    <row r="314" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K314" s="297" t="s">
         <v>3096</v>
       </c>
     </row>
-    <row r="315" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K315" s="290" t="s">
+    <row r="315" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K315" s="297" t="s">
         <v>3097</v>
       </c>
     </row>
-    <row r="316" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K316" s="290" t="s">
+    <row r="316" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K316" s="297" t="s">
         <v>3098</v>
       </c>
     </row>
-    <row r="317" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K317" s="290" t="s">
+    <row r="317" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K317" s="297" t="s">
         <v>3099</v>
       </c>
     </row>
-    <row r="318" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K318" s="290" t="s">
+    <row r="318" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K318" s="297" t="s">
         <v>3100</v>
       </c>
     </row>
-    <row r="319" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K319" s="290" t="s">
+    <row r="319" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K319" s="297" t="s">
         <v>3101</v>
       </c>
     </row>
-    <row r="320" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K320" s="290" t="s">
+    <row r="320" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K320" s="297" t="s">
         <v>3102</v>
       </c>
     </row>
-    <row r="321" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K321" s="290" t="s">
+    <row r="321" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K321" s="297" t="s">
         <v>3103</v>
       </c>
     </row>
-    <row r="322" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K322" s="290" t="s">
+    <row r="322" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K322" s="297" t="s">
         <v>3104</v>
       </c>
     </row>
-    <row r="323" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K323" s="290" t="s">
+    <row r="323" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K323" s="297" t="s">
         <v>3105</v>
       </c>
     </row>
-    <row r="324" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K324" s="290" t="s">
+    <row r="324" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K324" s="297" t="s">
         <v>3106</v>
       </c>
     </row>
-    <row r="325" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K325" s="290" t="s">
+    <row r="325" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K325" s="297" t="s">
         <v>3107</v>
       </c>
     </row>
-    <row r="326" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K326" s="290" t="s">
+    <row r="326" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K326" s="297" t="s">
         <v>3108</v>
       </c>
     </row>
-    <row r="327" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K327" s="290" t="s">
+    <row r="327" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K327" s="297" t="s">
         <v>3109</v>
       </c>
     </row>
-    <row r="328" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K328" s="290" t="s">
+    <row r="328" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K328" s="297" t="s">
         <v>3110</v>
       </c>
     </row>
-    <row r="329" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K329" s="290" t="s">
+    <row r="329" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K329" s="297" t="s">
         <v>3111</v>
       </c>
     </row>
-    <row r="330" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K330" s="290" t="s">
+    <row r="330" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K330" s="297" t="s">
         <v>3112</v>
       </c>
     </row>
-    <row r="331" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K331" s="290" t="s">
+    <row r="331" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K331" s="297" t="s">
         <v>3113</v>
       </c>
     </row>
-    <row r="332" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K332" s="290" t="s">
+    <row r="332" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K332" s="297" t="s">
         <v>3114</v>
       </c>
     </row>
-    <row r="333" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K333" s="290" t="s">
+    <row r="333" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K333" s="297" t="s">
         <v>3115</v>
       </c>
     </row>
-    <row r="334" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K334" s="290" t="s">
+    <row r="334" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K334" s="297" t="s">
         <v>3116</v>
       </c>
     </row>
-    <row r="335" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K335" s="290" t="s">
+    <row r="335" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K335" s="297" t="s">
         <v>3117</v>
       </c>
     </row>
-    <row r="336" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K336" s="290" t="s">
+    <row r="336" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K336" s="297" t="s">
         <v>3118</v>
       </c>
     </row>
-    <row r="337" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K337" s="290" t="s">
+    <row r="337" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K337" s="297" t="s">
         <v>3119</v>
       </c>
     </row>
-    <row r="338" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K338" s="290" t="s">
+    <row r="338" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K338" s="297" t="s">
         <v>3120</v>
       </c>
     </row>
-    <row r="339" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K339" s="290" t="s">
+    <row r="339" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K339" s="297" t="s">
         <v>3121</v>
       </c>
     </row>
-    <row r="340" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K340" s="290" t="s">
+    <row r="340" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K340" s="297" t="s">
         <v>3122</v>
       </c>
     </row>
-    <row r="341" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K341" s="290" t="s">
+    <row r="341" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K341" s="297" t="s">
         <v>3123</v>
       </c>
     </row>
-    <row r="342" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K342" s="290" t="s">
+    <row r="342" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K342" s="297" t="s">
         <v>3124</v>
       </c>
     </row>
-    <row r="343" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K343" s="290" t="s">
+    <row r="343" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K343" s="297" t="s">
         <v>3125</v>
       </c>
     </row>
-    <row r="344" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K344" s="290" t="s">
+    <row r="344" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K344" s="297" t="s">
         <v>3126</v>
       </c>
     </row>
-    <row r="345" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K345" s="290" t="s">
+    <row r="345" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K345" s="297" t="s">
         <v>3127</v>
       </c>
     </row>
-    <row r="346" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K346" s="290" t="s">
+    <row r="346" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K346" s="297" t="s">
         <v>3128</v>
       </c>
     </row>
-    <row r="347" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K347" s="290" t="s">
+    <row r="347" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K347" s="297" t="s">
         <v>3129</v>
       </c>
     </row>
-    <row r="348" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K348" s="290" t="s">
+    <row r="348" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K348" s="297" t="s">
         <v>3130</v>
       </c>
     </row>
-    <row r="349" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K349" s="290" t="s">
+    <row r="349" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K349" s="297" t="s">
         <v>3131</v>
       </c>
     </row>
-    <row r="350" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K350" s="290" t="s">
+    <row r="350" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K350" s="297" t="s">
         <v>3132</v>
       </c>
     </row>
-    <row r="351" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K351" s="290" t="s">
+    <row r="351" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K351" s="297" t="s">
         <v>3133</v>
       </c>
     </row>
-    <row r="352" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K352" s="290" t="s">
+    <row r="352" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K352" s="297" t="s">
         <v>3134</v>
       </c>
     </row>
-    <row r="353" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K353" s="290" t="s">
+    <row r="353" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K353" s="297" t="s">
         <v>3135</v>
       </c>
     </row>
-    <row r="354" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K354" s="290" t="s">
+    <row r="354" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K354" s="297" t="s">
         <v>3136</v>
       </c>
     </row>
-    <row r="355" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K355" s="290" t="s">
+    <row r="355" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K355" s="297" t="s">
         <v>3137</v>
       </c>
     </row>
-    <row r="356" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K356" s="290" t="s">
+    <row r="356" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K356" s="297" t="s">
         <v>3138</v>
       </c>
     </row>
-    <row r="357" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K357" s="290" t="s">
+    <row r="357" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K357" s="297" t="s">
         <v>3139</v>
       </c>
     </row>
-    <row r="358" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K358" s="290" t="s">
+    <row r="358" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K358" s="297" t="s">
         <v>3140</v>
       </c>
     </row>
-    <row r="359" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K359" s="290" t="s">
+    <row r="359" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K359" s="297" t="s">
         <v>3141</v>
       </c>
     </row>
-    <row r="360" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K360" s="290" t="s">
+    <row r="360" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K360" s="297" t="s">
         <v>3142</v>
       </c>
     </row>
-    <row r="361" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K361" s="290" t="s">
+    <row r="361" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K361" s="297" t="s">
         <v>3143</v>
       </c>
     </row>
-    <row r="362" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K362" s="290" t="s">
+    <row r="362" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K362" s="297" t="s">
         <v>3144</v>
       </c>
     </row>
-    <row r="363" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K363" s="290" t="s">
+    <row r="363" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K363" s="297" t="s">
         <v>3145</v>
       </c>
     </row>
-    <row r="364" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K364" s="290" t="s">
+    <row r="364" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K364" s="297" t="s">
         <v>3146</v>
       </c>
     </row>
-    <row r="365" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K365" s="290" t="s">
+    <row r="365" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K365" s="297" t="s">
         <v>3147</v>
       </c>
     </row>
-    <row r="366" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K366" s="290" t="s">
+    <row r="366" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K366" s="297" t="s">
         <v>3148</v>
       </c>
     </row>
-    <row r="367" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K367" s="290" t="s">
+    <row r="367" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K367" s="297" t="s">
         <v>3149</v>
       </c>
     </row>
-    <row r="368" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K368" s="290" t="s">
+    <row r="368" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K368" s="297" t="s">
         <v>3150</v>
       </c>
     </row>
-    <row r="369" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K369" s="290" t="s">
+    <row r="369" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K369" s="297" t="s">
         <v>3151</v>
       </c>
     </row>
-    <row r="370" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K370" s="290" t="s">
+    <row r="370" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K370" s="297" t="s">
         <v>3152</v>
       </c>
     </row>
-    <row r="371" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K371" s="290" t="s">
+    <row r="371" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K371" s="297" t="s">
         <v>3153</v>
       </c>
     </row>
-    <row r="372" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K372" s="290" t="s">
+    <row r="372" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K372" s="297" t="s">
         <v>3154</v>
       </c>
     </row>
-    <row r="373" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K373" s="290" t="s">
+    <row r="373" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K373" s="297" t="s">
         <v>3155</v>
       </c>
     </row>
-    <row r="374" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K374" s="290" t="s">
+    <row r="374" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K374" s="297" t="s">
         <v>3156</v>
       </c>
     </row>
-    <row r="375" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K375" s="290" t="s">
+    <row r="375" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K375" s="297" t="s">
         <v>3157</v>
       </c>
     </row>
-    <row r="376" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K376" s="290" t="s">
+    <row r="376" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K376" s="297" t="s">
         <v>3158</v>
       </c>
     </row>
-    <row r="377" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K377" s="290" t="s">
+    <row r="377" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K377" s="297" t="s">
         <v>3159</v>
       </c>
     </row>
-    <row r="378" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K378" s="290" t="s">
+    <row r="378" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K378" s="297" t="s">
         <v>3160</v>
       </c>
     </row>
-    <row r="379" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K379" s="290" t="s">
+    <row r="379" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K379" s="297" t="s">
         <v>3161</v>
       </c>
     </row>
-    <row r="380" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K380" s="290" t="s">
+    <row r="380" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K380" s="297" t="s">
         <v>3162</v>
       </c>
     </row>
-    <row r="381" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K381" s="290" t="s">
+    <row r="381" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K381" s="297" t="s">
         <v>3163</v>
       </c>
     </row>
-    <row r="382" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K382" s="290" t="s">
+    <row r="382" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K382" s="297" t="s">
         <v>3164</v>
       </c>
     </row>
-    <row r="383" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K383" s="290" t="s">
+    <row r="383" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K383" s="297" t="s">
         <v>3165</v>
       </c>
     </row>
-    <row r="384" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K384" s="290" t="s">
+    <row r="384" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K384" s="297" t="s">
         <v>3166</v>
       </c>
     </row>
-    <row r="385" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K385" s="290" t="s">
+    <row r="385" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K385" s="297" t="s">
         <v>3167</v>
       </c>
     </row>
-    <row r="386" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K386" s="290" t="s">
+    <row r="386" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K386" s="297" t="s">
         <v>3168</v>
       </c>
     </row>
-    <row r="387" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K387" s="290" t="s">
+    <row r="387" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K387" s="297" t="s">
         <v>3169</v>
       </c>
     </row>
-    <row r="388" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K388" s="290" t="s">
+    <row r="388" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K388" s="297" t="s">
         <v>3170</v>
       </c>
     </row>
-    <row r="389" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K389" s="290" t="s">
+    <row r="389" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K389" s="297" t="s">
         <v>3171</v>
       </c>
     </row>
-    <row r="390" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K390" s="290" t="s">
+    <row r="390" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K390" s="297" t="s">
         <v>3172</v>
       </c>
     </row>
-    <row r="391" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K391" s="290" t="s">
+    <row r="391" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K391" s="297" t="s">
         <v>3173</v>
       </c>
     </row>
-    <row r="392" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K392" s="290" t="s">
+    <row r="392" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K392" s="297" t="s">
         <v>3174</v>
       </c>
     </row>
-    <row r="393" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K393" s="290" t="s">
+    <row r="393" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K393" s="297" t="s">
         <v>3175</v>
       </c>
     </row>
-    <row r="394" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K394" s="290" t="s">
+    <row r="394" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K394" s="297" t="s">
         <v>3176</v>
       </c>
     </row>
-    <row r="395" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K395" s="290" t="s">
+    <row r="395" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K395" s="297" t="s">
         <v>3177</v>
       </c>
     </row>
-    <row r="396" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K396" s="290" t="s">
+    <row r="396" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K396" s="297" t="s">
         <v>3178</v>
       </c>
     </row>
-    <row r="397" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K397" s="290" t="s">
+    <row r="397" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K397" s="297" t="s">
         <v>3179</v>
       </c>
     </row>
-    <row r="398" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K398" s="290" t="s">
+    <row r="398" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K398" s="297" t="s">
         <v>3180</v>
       </c>
     </row>
-    <row r="399" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K399" s="290" t="s">
+    <row r="399" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K399" s="297" t="s">
         <v>3181</v>
       </c>
     </row>
-    <row r="400" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K400" s="290" t="s">
+    <row r="400" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K400" s="297" t="s">
         <v>3182</v>
       </c>
     </row>
-    <row r="401" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K401" s="290" t="s">
+    <row r="401" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K401" s="297" t="s">
         <v>3183</v>
       </c>
     </row>
-    <row r="402" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K402" s="290" t="s">
+    <row r="402" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K402" s="297" t="s">
         <v>3184</v>
       </c>
     </row>
-    <row r="403" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K403" s="290" t="s">
+    <row r="403" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K403" s="297" t="s">
         <v>3185</v>
       </c>
     </row>
-    <row r="404" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K404" s="290" t="s">
+    <row r="404" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K404" s="297" t="s">
         <v>3186</v>
       </c>
     </row>
-    <row r="405" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K405" s="290" t="s">
+    <row r="405" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K405" s="297" t="s">
         <v>3187</v>
       </c>
     </row>
-    <row r="406" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K406" s="290" t="s">
+    <row r="406" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K406" s="297" t="s">
         <v>3188</v>
       </c>
     </row>
-    <row r="407" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K407" s="290" t="s">
+    <row r="407" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K407" s="297" t="s">
         <v>3189</v>
       </c>
     </row>
-    <row r="408" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K408" s="290" t="s">
+    <row r="408" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K408" s="297" t="s">
         <v>3190</v>
       </c>
     </row>
-    <row r="409" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K409" s="290" t="s">
+    <row r="409" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K409" s="297" t="s">
         <v>3191</v>
       </c>
     </row>
-    <row r="410" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K410" s="290" t="s">
+    <row r="410" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K410" s="297" t="s">
         <v>3192</v>
       </c>
     </row>
-    <row r="411" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K411" s="290" t="s">
+    <row r="411" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K411" s="297" t="s">
         <v>3193</v>
       </c>
     </row>
-    <row r="412" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K412" s="290" t="s">
+    <row r="412" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K412" s="297" t="s">
         <v>3194</v>
       </c>
     </row>
-    <row r="413" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K413" s="290" t="s">
+    <row r="413" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K413" s="297" t="s">
         <v>3195</v>
       </c>
     </row>
-    <row r="414" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K414" s="290" t="s">
+    <row r="414" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K414" s="297" t="s">
         <v>3196</v>
       </c>
     </row>
-    <row r="415" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K415" s="290" t="s">
+    <row r="415" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K415" s="297" t="s">
         <v>3197</v>
       </c>
     </row>
-    <row r="416" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K416" s="290" t="s">
+    <row r="416" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K416" s="297" t="s">
         <v>3198</v>
       </c>
     </row>
-    <row r="417" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K417" s="290" t="s">
+    <row r="417" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K417" s="297" t="s">
         <v>3199</v>
       </c>
     </row>
-    <row r="418" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K418" s="290" t="s">
+    <row r="418" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K418" s="297" t="s">
         <v>3200</v>
       </c>
     </row>
-    <row r="419" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K419" s="290" t="s">
+    <row r="419" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K419" s="297" t="s">
         <v>3201</v>
       </c>
     </row>
-    <row r="420" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K420" s="290" t="s">
+    <row r="420" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K420" s="297" t="s">
         <v>3202</v>
       </c>
     </row>
-    <row r="421" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K421" s="290" t="s">
+    <row r="421" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K421" s="297" t="s">
         <v>3203</v>
       </c>
     </row>
-    <row r="422" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K422" s="290" t="s">
+    <row r="422" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K422" s="297" t="s">
         <v>3204</v>
       </c>
     </row>
-    <row r="423" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K423" s="290" t="s">
+    <row r="423" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K423" s="297" t="s">
         <v>3205</v>
       </c>
     </row>
-    <row r="424" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K424" s="290" t="s">
+    <row r="424" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K424" s="297" t="s">
         <v>3206</v>
       </c>
     </row>
-    <row r="425" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K425" s="290" t="s">
+    <row r="425" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K425" s="297" t="s">
         <v>3207</v>
       </c>
     </row>
-    <row r="426" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K426" s="290" t="s">
+    <row r="426" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K426" s="297" t="s">
         <v>3208</v>
       </c>
     </row>
-    <row r="427" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K427" s="290" t="s">
+    <row r="427" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K427" s="297" t="s">
         <v>3209</v>
       </c>
     </row>
-    <row r="428" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K428" s="290" t="s">
+    <row r="428" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K428" s="297" t="s">
         <v>3210</v>
       </c>
     </row>
-    <row r="429" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K429" s="290" t="s">
+    <row r="429" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K429" s="297" t="s">
         <v>3211</v>
       </c>
     </row>
-    <row r="430" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K430" s="290" t="s">
+    <row r="430" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K430" s="297" t="s">
         <v>3212</v>
       </c>
     </row>
-    <row r="431" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K431" s="290" t="s">
+    <row r="431" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K431" s="297" t="s">
         <v>3213</v>
       </c>
     </row>
-    <row r="432" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K432" s="290" t="s">
+    <row r="432" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K432" s="297" t="s">
         <v>3214</v>
       </c>
     </row>
-    <row r="433" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K433" s="290" t="s">
+    <row r="433" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K433" s="297" t="s">
         <v>3215</v>
       </c>
     </row>
-    <row r="434" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K434" s="290" t="s">
+    <row r="434" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K434" s="297" t="s">
         <v>3216</v>
       </c>
     </row>
-    <row r="435" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K435" s="290" t="s">
+    <row r="435" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K435" s="297" t="s">
         <v>3217</v>
       </c>
     </row>
-    <row r="436" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K436" s="290" t="s">
+    <row r="436" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K436" s="297" t="s">
         <v>3218</v>
       </c>
     </row>
-    <row r="437" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K437" s="290" t="s">
+    <row r="437" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K437" s="297" t="s">
         <v>3219</v>
       </c>
     </row>
-    <row r="438" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K438" s="290" t="s">
+    <row r="438" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K438" s="297" t="s">
         <v>3220</v>
       </c>
     </row>
-    <row r="439" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K439" s="290" t="s">
+    <row r="439" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K439" s="297" t="s">
         <v>3221</v>
       </c>
     </row>
-    <row r="440" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K440" s="290" t="s">
+    <row r="440" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K440" s="297" t="s">
         <v>3222</v>
       </c>
     </row>
-    <row r="441" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K441" s="290" t="s">
+    <row r="441" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K441" s="297" t="s">
         <v>3223</v>
       </c>
     </row>
-    <row r="442" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K442" s="290" t="s">
+    <row r="442" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K442" s="297" t="s">
         <v>3224</v>
       </c>
     </row>
-    <row r="443" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K443" s="290" t="s">
+    <row r="443" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K443" s="297" t="s">
         <v>3225</v>
       </c>
     </row>
-    <row r="444" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K444" s="290" t="s">
+    <row r="444" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K444" s="297" t="s">
         <v>3226</v>
       </c>
     </row>
-    <row r="445" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K445" s="290" t="s">
+    <row r="445" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K445" s="297" t="s">
         <v>3227</v>
       </c>
     </row>
-    <row r="446" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K446" s="290" t="s">
+    <row r="446" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K446" s="297" t="s">
         <v>3228</v>
       </c>
     </row>
-    <row r="447" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K447" s="290" t="s">
+    <row r="447" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K447" s="297" t="s">
         <v>3229</v>
       </c>
     </row>
-    <row r="448" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K448" s="290" t="s">
+    <row r="448" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K448" s="297" t="s">
         <v>3230</v>
       </c>
     </row>
-    <row r="449" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K449" s="290" t="s">
+    <row r="449" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K449" s="297" t="s">
         <v>3231</v>
       </c>
     </row>
-    <row r="450" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K450" s="290" t="s">
+    <row r="450" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K450" s="297" t="s">
         <v>3232</v>
       </c>
     </row>
-    <row r="451" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K451" s="290" t="s">
+    <row r="451" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K451" s="297" t="s">
         <v>3233</v>
       </c>
     </row>
-    <row r="452" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K452" s="290" t="s">
+    <row r="452" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K452" s="297" t="s">
         <v>3234</v>
       </c>
     </row>
-    <row r="453" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K453" s="290" t="s">
+    <row r="453" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K453" s="297" t="s">
         <v>3235</v>
       </c>
     </row>
-    <row r="454" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K454" s="290" t="s">
+    <row r="454" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K454" s="297" t="s">
         <v>3236</v>
       </c>
     </row>
-    <row r="455" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K455" s="290" t="s">
+    <row r="455" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K455" s="297" t="s">
         <v>3237</v>
       </c>
     </row>
-    <row r="456" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K456" s="290" t="s">
+    <row r="456" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K456" s="297" t="s">
         <v>3238</v>
       </c>
     </row>
-    <row r="457" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K457" s="290" t="s">
+    <row r="457" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K457" s="297" t="s">
         <v>3239</v>
       </c>
     </row>
-    <row r="458" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K458" s="290" t="s">
+    <row r="458" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K458" s="297" t="s">
         <v>3240</v>
       </c>
     </row>
-    <row r="459" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K459" s="290" t="s">
+    <row r="459" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K459" s="297" t="s">
         <v>3241</v>
       </c>
     </row>
-    <row r="460" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K460" s="290" t="s">
+    <row r="460" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K460" s="297" t="s">
         <v>3242</v>
       </c>
     </row>
-    <row r="461" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K461" s="290" t="s">
+    <row r="461" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K461" s="297" t="s">
         <v>3243</v>
       </c>
     </row>
-    <row r="462" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K462" s="290" t="s">
+    <row r="462" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K462" s="297" t="s">
         <v>3244</v>
       </c>
     </row>
-    <row r="463" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K463" s="290" t="s">
+    <row r="463" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K463" s="297" t="s">
         <v>3245</v>
       </c>
     </row>
-    <row r="464" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K464" s="290" t="s">
+    <row r="464" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K464" s="297" t="s">
         <v>3246</v>
       </c>
     </row>
-    <row r="465" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K465" s="290" t="s">
+    <row r="465" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K465" s="297" t="s">
         <v>3247</v>
       </c>
     </row>
-    <row r="466" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K466" s="290" t="s">
+    <row r="466" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K466" s="297" t="s">
         <v>3248</v>
       </c>
     </row>
-    <row r="467" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K467" s="290" t="s">
+    <row r="467" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K467" s="297" t="s">
         <v>3249</v>
       </c>
     </row>
-    <row r="468" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K468" s="290" t="s">
+    <row r="468" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K468" s="297" t="s">
         <v>3250</v>
       </c>
     </row>
-    <row r="469" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K469" s="290" t="s">
+    <row r="469" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K469" s="297" t="s">
         <v>3251</v>
       </c>
     </row>
-    <row r="470" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K470" s="290" t="s">
+    <row r="470" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K470" s="297" t="s">
         <v>3252</v>
       </c>
     </row>
-    <row r="471" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K471" s="290" t="s">
+    <row r="471" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K471" s="297" t="s">
         <v>3253</v>
       </c>
     </row>
-    <row r="472" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K472" s="290" t="s">
+    <row r="472" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K472" s="297" t="s">
         <v>3254</v>
       </c>
     </row>
-    <row r="473" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K473" s="290" t="s">
+    <row r="473" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K473" s="297" t="s">
         <v>3255</v>
       </c>
     </row>
-    <row r="474" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K474" s="290" t="s">
+    <row r="474" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K474" s="297" t="s">
         <v>3256</v>
       </c>
     </row>
-    <row r="475" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K475" s="290" t="s">
+    <row r="475" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K475" s="297" t="s">
         <v>3257</v>
       </c>
     </row>
-    <row r="476" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K476" s="290" t="s">
+    <row r="476" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K476" s="297" t="s">
         <v>3258</v>
       </c>
     </row>
-    <row r="477" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K477" s="290" t="s">
+    <row r="477" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K477" s="297" t="s">
         <v>3259</v>
       </c>
     </row>
-    <row r="478" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K478" s="290" t="s">
+    <row r="478" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K478" s="297" t="s">
         <v>3260</v>
       </c>
     </row>
-    <row r="479" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K479" s="290" t="s">
+    <row r="479" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K479" s="297" t="s">
         <v>3261</v>
       </c>
     </row>
-    <row r="480" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K480" s="290" t="s">
+    <row r="480" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K480" s="297" t="s">
         <v>3262</v>
       </c>
     </row>
-    <row r="481" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K481" s="290" t="s">
+    <row r="481" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K481" s="297" t="s">
         <v>3263</v>
       </c>
     </row>
-    <row r="482" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K482" s="290" t="s">
+    <row r="482" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K482" s="297" t="s">
         <v>3264</v>
       </c>
     </row>
-    <row r="483" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K483" s="290" t="s">
+    <row r="483" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K483" s="297" t="s">
         <v>3265</v>
       </c>
     </row>
-    <row r="484" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K484" s="290" t="s">
+    <row r="484" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K484" s="297" t="s">
         <v>3266</v>
       </c>
     </row>
-    <row r="485" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K485" s="290" t="s">
+    <row r="485" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K485" s="297" t="s">
         <v>3267</v>
       </c>
     </row>
-    <row r="486" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K486" s="290" t="s">
+    <row r="486" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K486" s="297" t="s">
         <v>3268</v>
       </c>
     </row>
-    <row r="487" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K487" s="290" t="s">
+    <row r="487" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K487" s="297" t="s">
         <v>3269</v>
       </c>
     </row>
-    <row r="488" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K488" s="290" t="s">
+    <row r="488" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K488" s="297" t="s">
         <v>3270</v>
       </c>
     </row>
-    <row r="489" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K489" s="290" t="s">
+    <row r="489" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K489" s="297" t="s">
         <v>3271</v>
       </c>
     </row>
-    <row r="490" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K490" s="290" t="s">
+    <row r="490" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K490" s="297" t="s">
         <v>3272</v>
       </c>
     </row>
-    <row r="491" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K491" s="290" t="s">
+    <row r="491" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K491" s="297" t="s">
         <v>3273</v>
       </c>
     </row>
-    <row r="492" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K492" s="290" t="s">
+    <row r="492" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K492" s="297" t="s">
         <v>3274</v>
       </c>
     </row>
-    <row r="493" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K493" s="290" t="s">
+    <row r="493" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K493" s="297" t="s">
         <v>3275</v>
       </c>
     </row>
-    <row r="494" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K494" s="290" t="s">
+    <row r="494" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K494" s="297" t="s">
         <v>3276</v>
       </c>
     </row>
-    <row r="495" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K495" s="290" t="s">
+    <row r="495" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K495" s="297" t="s">
         <v>3277</v>
       </c>
     </row>
-    <row r="496" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K496" s="290" t="s">
+    <row r="496" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K496" s="297" t="s">
         <v>3278</v>
       </c>
     </row>
-    <row r="497" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K497" s="290" t="s">
+    <row r="497" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K497" s="297" t="s">
         <v>3279</v>
       </c>
     </row>
-    <row r="498" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K498" s="290" t="s">
+    <row r="498" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K498" s="297" t="s">
         <v>3280</v>
       </c>
     </row>
-    <row r="499" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K499" s="290" t="s">
+    <row r="499" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K499" s="297" t="s">
         <v>3281</v>
       </c>
     </row>
-    <row r="500" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K500" s="290" t="s">
+    <row r="500" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K500" s="297" t="s">
         <v>3282</v>
       </c>
     </row>
-    <row r="501" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K501" s="290" t="s">
+    <row r="501" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K501" s="297" t="s">
         <v>3283</v>
       </c>
     </row>
-    <row r="502" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K502" s="290" t="s">
+    <row r="502" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K502" s="297" t="s">
         <v>3284</v>
       </c>
     </row>
-    <row r="503" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K503" s="290" t="s">
+    <row r="503" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K503" s="297" t="s">
         <v>3285</v>
       </c>
     </row>
-    <row r="504" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K504" s="290" t="s">
+    <row r="504" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K504" s="297" t="s">
         <v>3286</v>
       </c>
     </row>
-    <row r="505" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K505" s="290" t="s">
+    <row r="505" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K505" s="297" t="s">
         <v>3287</v>
       </c>
     </row>
-    <row r="506" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K506" s="290" t="s">
+    <row r="506" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K506" s="297" t="s">
         <v>3288</v>
       </c>
     </row>
-    <row r="507" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K507" s="290" t="s">
+    <row r="507" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K507" s="297" t="s">
         <v>3289</v>
       </c>
     </row>
-    <row r="508" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K508" s="290" t="s">
+    <row r="508" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K508" s="297" t="s">
         <v>3290</v>
       </c>
     </row>
-    <row r="509" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K509" s="290" t="s">
+    <row r="509" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K509" s="297" t="s">
         <v>3291</v>
       </c>
     </row>
-    <row r="510" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K510" s="290" t="s">
+    <row r="510" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K510" s="297" t="s">
         <v>3292</v>
       </c>
     </row>
-    <row r="511" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K511" s="290" t="s">
+    <row r="511" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K511" s="297" t="s">
         <v>3293</v>
       </c>
     </row>
-    <row r="512" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K512" s="290" t="s">
+    <row r="512" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K512" s="297" t="s">
         <v>3294</v>
       </c>
     </row>
-    <row r="513" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K513" s="290" t="s">
+    <row r="513" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K513" s="297" t="s">
         <v>3295</v>
       </c>
     </row>
-    <row r="514" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K514" s="290" t="s">
+    <row r="514" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K514" s="297" t="s">
         <v>3296</v>
       </c>
     </row>
-    <row r="515" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K515" s="290" t="s">
+    <row r="515" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K515" s="297" t="s">
         <v>3297</v>
       </c>
     </row>
-    <row r="516" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K516" s="290" t="s">
+    <row r="516" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K516" s="297" t="s">
         <v>3298</v>
       </c>
     </row>
-    <row r="517" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K517" s="290" t="s">
+    <row r="517" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K517" s="297" t="s">
         <v>3299</v>
       </c>
     </row>
-    <row r="518" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K518" s="290" t="s">
+    <row r="518" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K518" s="297" t="s">
         <v>3300</v>
       </c>
     </row>
-    <row r="519" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K519" s="290" t="s">
+    <row r="519" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K519" s="297" t="s">
         <v>3301</v>
       </c>
     </row>
-    <row r="520" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K520" s="290" t="s">
+    <row r="520" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K520" s="297" t="s">
         <v>3302</v>
       </c>
     </row>
-    <row r="521" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K521" s="290" t="s">
+    <row r="521" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K521" s="297" t="s">
         <v>3303</v>
       </c>
     </row>
-    <row r="522" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K522" s="290" t="s">
+    <row r="522" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K522" s="297" t="s">
         <v>3304</v>
       </c>
     </row>
-    <row r="523" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K523" s="290" t="s">
+    <row r="523" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K523" s="297" t="s">
         <v>3305</v>
       </c>
     </row>
-    <row r="524" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K524" s="290" t="s">
+    <row r="524" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K524" s="297" t="s">
         <v>3306</v>
       </c>
     </row>
-    <row r="525" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K525" s="290" t="s">
+    <row r="525" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K525" s="297" t="s">
         <v>3307</v>
       </c>
     </row>
-    <row r="526" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K526" s="290" t="s">
+    <row r="526" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K526" s="297" t="s">
         <v>3308</v>
       </c>
     </row>
-    <row r="527" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K527" s="290" t="s">
+    <row r="527" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K527" s="297" t="s">
         <v>3309</v>
       </c>
     </row>
-    <row r="528" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K528" s="290" t="s">
+    <row r="528" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K528" s="297" t="s">
         <v>3310</v>
       </c>
     </row>
-    <row r="529" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K529" s="290" t="s">
+    <row r="529" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K529" s="297" t="s">
         <v>3311</v>
       </c>
     </row>
-    <row r="530" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K530" s="290" t="s">
+    <row r="530" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K530" s="297" t="s">
         <v>3312</v>
       </c>
     </row>
-    <row r="531" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K531" s="290" t="s">
+    <row r="531" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K531" s="297" t="s">
         <v>3313</v>
       </c>
     </row>
-    <row r="532" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K532" s="290" t="s">
+    <row r="532" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K532" s="297" t="s">
         <v>3314</v>
       </c>
     </row>
-    <row r="533" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K533" s="290" t="s">
+    <row r="533" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K533" s="297" t="s">
         <v>3315</v>
       </c>
     </row>
-    <row r="534" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K534" s="290" t="s">
+    <row r="534" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K534" s="297" t="s">
         <v>3316</v>
       </c>
     </row>
-    <row r="535" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K535" s="290" t="s">
+    <row r="535" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K535" s="297" t="s">
         <v>3317</v>
       </c>
     </row>
-    <row r="536" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K536" s="290" t="s">
+    <row r="536" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K536" s="297" t="s">
         <v>3318</v>
       </c>
     </row>
-    <row r="537" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K537" s="290" t="s">
+    <row r="537" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K537" s="297" t="s">
         <v>3319</v>
       </c>
     </row>
-    <row r="538" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K538" s="290" t="s">
+    <row r="538" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K538" s="297" t="s">
         <v>3320</v>
       </c>
     </row>
-    <row r="539" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K539" s="290" t="s">
+    <row r="539" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K539" s="297" t="s">
         <v>3321</v>
       </c>
     </row>
-    <row r="540" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K540" s="290" t="s">
+    <row r="540" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K540" s="297" t="s">
         <v>3322</v>
       </c>
     </row>
-    <row r="541" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K541" s="290" t="s">
+    <row r="541" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K541" s="297" t="s">
         <v>3323</v>
       </c>
     </row>
-    <row r="542" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K542" s="290" t="s">
+    <row r="542" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K542" s="297" t="s">
         <v>3324</v>
       </c>
     </row>
-    <row r="543" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K543" s="290" t="s">
+    <row r="543" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K543" s="297" t="s">
         <v>3325</v>
       </c>
     </row>
-    <row r="544" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K544" s="290" t="s">
+    <row r="544" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K544" s="297" t="s">
         <v>3326</v>
       </c>
     </row>
-    <row r="545" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K545" s="290" t="s">
+    <row r="545" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K545" s="297" t="s">
         <v>3327</v>
       </c>
     </row>
-    <row r="546" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K546" s="290" t="s">
+    <row r="546" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K546" s="297" t="s">
         <v>3328</v>
       </c>
     </row>
-    <row r="547" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K547" s="290" t="s">
+    <row r="547" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K547" s="297" t="s">
         <v>3329</v>
       </c>
     </row>
-    <row r="548" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K548" s="290" t="s">
+    <row r="548" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K548" s="297" t="s">
         <v>3330</v>
       </c>
     </row>
-    <row r="549" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K549" s="290" t="s">
+    <row r="549" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K549" s="297" t="s">
         <v>3331</v>
       </c>
     </row>
-    <row r="550" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K550" s="290" t="s">
+    <row r="550" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K550" s="297" t="s">
         <v>3332</v>
       </c>
     </row>
-    <row r="551" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K551" s="290" t="s">
+    <row r="551" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K551" s="297" t="s">
         <v>3333</v>
       </c>
     </row>
-    <row r="552" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K552" s="290" t="s">
+    <row r="552" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K552" s="297" t="s">
         <v>3334</v>
       </c>
     </row>
-    <row r="553" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K553" s="290" t="s">
+    <row r="553" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K553" s="297" t="s">
         <v>3335</v>
       </c>
     </row>
-    <row r="554" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K554" s="290" t="s">
+    <row r="554" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K554" s="297" t="s">
         <v>3336</v>
       </c>
     </row>
-    <row r="555" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K555" s="290" t="s">
+    <row r="555" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K555" s="297" t="s">
         <v>3337</v>
       </c>
     </row>
-    <row r="556" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K556" s="290" t="s">
+    <row r="556" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K556" s="297" t="s">
         <v>3338</v>
       </c>
     </row>
-    <row r="557" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K557" s="290" t="s">
+    <row r="557" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K557" s="297" t="s">
         <v>3339</v>
       </c>
     </row>
-    <row r="558" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K558" s="290" t="s">
+    <row r="558" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K558" s="297" t="s">
         <v>3340</v>
       </c>
     </row>
-    <row r="559" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K559" s="290" t="s">
+    <row r="559" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K559" s="297" t="s">
         <v>3341</v>
       </c>
     </row>
-    <row r="560" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K560" s="290" t="s">
+    <row r="560" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K560" s="297" t="s">
         <v>3342</v>
       </c>
     </row>
-    <row r="561" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K561" s="290" t="s">
+    <row r="561" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K561" s="297" t="s">
         <v>3343</v>
       </c>
     </row>
-    <row r="562" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K562" s="290" t="s">
+    <row r="562" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K562" s="297" t="s">
         <v>3344</v>
       </c>
     </row>
-    <row r="563" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K563" s="290" t="s">
+    <row r="563" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K563" s="297" t="s">
         <v>3345</v>
       </c>
     </row>
-    <row r="564" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K564" s="290" t="s">
+    <row r="564" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K564" s="297" t="s">
         <v>3346</v>
       </c>
     </row>
-    <row r="565" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K565" s="290" t="s">
+    <row r="565" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K565" s="297" t="s">
         <v>3347</v>
       </c>
     </row>
-    <row r="566" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K566" s="290" t="s">
+    <row r="566" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K566" s="297" t="s">
         <v>3348</v>
       </c>
     </row>
-    <row r="567" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K567" s="290" t="s">
+    <row r="567" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K567" s="297" t="s">
         <v>3349</v>
       </c>
     </row>
-    <row r="568" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K568" s="290" t="s">
+    <row r="568" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K568" s="297" t="s">
         <v>3350</v>
       </c>
     </row>
-    <row r="569" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K569" s="290" t="s">
+    <row r="569" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K569" s="297" t="s">
         <v>3351</v>
       </c>
     </row>
-    <row r="570" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K570" s="290" t="s">
+    <row r="570" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K570" s="297" t="s">
         <v>3352</v>
       </c>
     </row>
-    <row r="571" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K571" s="290" t="s">
+    <row r="571" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K571" s="297" t="s">
         <v>3353</v>
       </c>
     </row>
-    <row r="572" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K572" s="290" t="s">
+    <row r="572" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K572" s="297" t="s">
         <v>3354</v>
       </c>
     </row>
-    <row r="573" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K573" s="290" t="s">
+    <row r="573" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K573" s="297" t="s">
         <v>3355</v>
       </c>
     </row>
-    <row r="574" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K574" s="290" t="s">
+    <row r="574" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K574" s="297" t="s">
         <v>3356</v>
       </c>
     </row>
-    <row r="575" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K575" s="290" t="s">
+    <row r="575" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K575" s="297" t="s">
         <v>3357</v>
       </c>
     </row>
-    <row r="576" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K576" s="290" t="s">
+    <row r="576" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K576" s="297" t="s">
         <v>3358</v>
       </c>
     </row>
-    <row r="577" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K577" s="290" t="s">
+    <row r="577" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K577" s="297" t="s">
         <v>3359</v>
       </c>
     </row>
-    <row r="578" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K578" s="290" t="s">
+    <row r="578" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K578" s="297" t="s">
         <v>3360</v>
       </c>
     </row>
-    <row r="579" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K579" s="290" t="s">
+    <row r="579" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K579" s="297" t="s">
         <v>3361</v>
       </c>
     </row>
-    <row r="580" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K580" s="290" t="s">
+    <row r="580" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K580" s="297" t="s">
         <v>3362</v>
       </c>
     </row>
-    <row r="581" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K581" s="290" t="s">
+    <row r="581" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K581" s="297" t="s">
         <v>3363</v>
       </c>
     </row>
-    <row r="582" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K582" s="290" t="s">
+    <row r="582" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K582" s="297" t="s">
         <v>3364</v>
       </c>
     </row>
-    <row r="583" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K583" s="290" t="s">
+    <row r="583" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K583" s="297" t="s">
         <v>3365</v>
       </c>
     </row>
-    <row r="584" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K584" s="290" t="s">
+    <row r="584" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K584" s="297" t="s">
         <v>3366</v>
       </c>
     </row>
-    <row r="585" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K585" s="290" t="s">
+    <row r="585" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K585" s="297" t="s">
         <v>3367</v>
       </c>
     </row>
-    <row r="586" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K586" s="290" t="s">
+    <row r="586" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K586" s="297" t="s">
         <v>3368</v>
       </c>
     </row>
-    <row r="587" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K587" s="290" t="s">
+    <row r="587" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K587" s="297" t="s">
         <v>3369</v>
       </c>
     </row>
-    <row r="588" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K588" s="290" t="s">
+    <row r="588" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K588" s="297" t="s">
         <v>3370</v>
       </c>
     </row>
-    <row r="589" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K589" s="290" t="s">
+    <row r="589" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K589" s="297" t="s">
         <v>3371</v>
       </c>
     </row>
-    <row r="590" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K590" s="290" t="s">
+    <row r="590" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K590" s="297" t="s">
         <v>3372</v>
       </c>
     </row>
-    <row r="591" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K591" s="290" t="s">
+    <row r="591" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K591" s="297" t="s">
         <v>3373</v>
       </c>
     </row>
-    <row r="592" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K592" s="290" t="s">
+    <row r="592" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K592" s="297" t="s">
         <v>3374</v>
       </c>
     </row>
-    <row r="593" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K593" s="290" t="s">
+    <row r="593" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K593" s="297" t="s">
         <v>3375</v>
       </c>
     </row>
-    <row r="594" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K594" s="290" t="s">
+    <row r="594" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K594" s="297" t="s">
         <v>3376</v>
       </c>
     </row>
-    <row r="595" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K595" s="290" t="s">
+    <row r="595" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K595" s="297" t="s">
         <v>3377</v>
       </c>
     </row>
-    <row r="596" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K596" s="290" t="s">
+    <row r="596" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K596" s="297" t="s">
         <v>3378</v>
       </c>
     </row>
-    <row r="597" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K597" s="290" t="s">
+    <row r="597" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K597" s="297" t="s">
         <v>3379</v>
       </c>
     </row>
-    <row r="598" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K598" s="290" t="s">
+    <row r="598" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K598" s="297" t="s">
         <v>3380</v>
       </c>
     </row>
-    <row r="599" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K599" s="290" t="s">
+    <row r="599" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K599" s="297" t="s">
         <v>3381</v>
       </c>
     </row>
-    <row r="600" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K600" s="290" t="s">
+    <row r="600" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K600" s="297" t="s">
         <v>3382</v>
       </c>
     </row>
-    <row r="601" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K601" s="290" t="s">
+    <row r="601" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K601" s="297" t="s">
         <v>3383</v>
       </c>
     </row>
-    <row r="602" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K602" s="290" t="s">
+    <row r="602" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K602" s="297" t="s">
         <v>3384</v>
       </c>
     </row>
-    <row r="603" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K603" s="290" t="s">
+    <row r="603" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K603" s="297" t="s">
         <v>3385</v>
       </c>
     </row>
-    <row r="604" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K604" s="290" t="s">
+    <row r="604" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K604" s="297" t="s">
         <v>3386</v>
       </c>
     </row>
-    <row r="605" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K605" s="290" t="s">
+    <row r="605" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K605" s="297" t="s">
         <v>3387</v>
       </c>
     </row>
-    <row r="606" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K606" s="290" t="s">
+    <row r="606" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K606" s="297" t="s">
         <v>3388</v>
       </c>
     </row>
-    <row r="607" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K607" s="290" t="s">
+    <row r="607" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K607" s="297" t="s">
         <v>3389</v>
       </c>
     </row>
-    <row r="608" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K608" s="290" t="s">
+    <row r="608" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K608" s="297" t="s">
         <v>3390</v>
       </c>
     </row>
-    <row r="609" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K609" s="290" t="s">
+    <row r="609" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K609" s="297" t="s">
         <v>3391</v>
       </c>
     </row>
-    <row r="610" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K610" s="290" t="s">
+    <row r="610" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K610" s="297" t="s">
         <v>3392</v>
       </c>
     </row>
-    <row r="611" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K611" s="290" t="s">
+    <row r="611" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K611" s="297" t="s">
         <v>3393</v>
       </c>
     </row>
-    <row r="612" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K612" s="290" t="s">
+    <row r="612" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K612" s="297" t="s">
         <v>3394</v>
       </c>
     </row>
-    <row r="613" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K613" s="290" t="s">
+    <row r="613" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K613" s="297" t="s">
         <v>3395</v>
       </c>
     </row>
-    <row r="614" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K614" s="290" t="s">
+    <row r="614" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K614" s="297" t="s">
         <v>3396</v>
       </c>
     </row>
-    <row r="615" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K615" s="290" t="s">
+    <row r="615" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K615" s="297" t="s">
         <v>3397</v>
       </c>
     </row>
-    <row r="616" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K616" s="290" t="s">
+    <row r="616" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K616" s="297" t="s">
         <v>3398</v>
       </c>
     </row>
-    <row r="617" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K617" s="290" t="s">
+    <row r="617" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K617" s="297" t="s">
         <v>3399</v>
       </c>
     </row>
-    <row r="618" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K618" s="290" t="s">
+    <row r="618" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K618" s="297" t="s">
         <v>3400</v>
       </c>
     </row>
-    <row r="619" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K619" s="290" t="s">
+    <row r="619" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K619" s="297" t="s">
         <v>3401</v>
       </c>
     </row>
-    <row r="620" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K620" s="290" t="s">
+    <row r="620" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K620" s="297" t="s">
         <v>3402</v>
       </c>
     </row>
-    <row r="621" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K621" s="290" t="s">
+    <row r="621" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K621" s="297" t="s">
         <v>3403</v>
       </c>
     </row>
-    <row r="622" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K622" s="290" t="s">
+    <row r="622" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K622" s="297" t="s">
         <v>3404</v>
       </c>
     </row>
-    <row r="623" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K623" s="290" t="s">
+    <row r="623" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K623" s="297" t="s">
         <v>3405</v>
       </c>
     </row>
-    <row r="624" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K624" s="290" t="s">
+    <row r="624" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K624" s="297" t="s">
         <v>3406</v>
       </c>
     </row>
-    <row r="625" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K625" s="290" t="s">
+    <row r="625" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K625" s="297" t="s">
         <v>3407</v>
       </c>
     </row>
-    <row r="626" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K626" s="290" t="s">
+    <row r="626" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K626" s="297" t="s">
         <v>3408</v>
       </c>
     </row>
-    <row r="627" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K627" s="290" t="s">
+    <row r="627" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K627" s="297" t="s">
         <v>3409</v>
       </c>
     </row>
-    <row r="628" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K628" s="290" t="s">
+    <row r="628" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K628" s="297" t="s">
         <v>3410</v>
       </c>
     </row>
-    <row r="629" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K629" s="290" t="s">
+    <row r="629" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K629" s="297" t="s">
         <v>3411</v>
       </c>
     </row>
-    <row r="630" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K630" s="290" t="s">
+    <row r="630" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K630" s="297" t="s">
         <v>3412</v>
       </c>
     </row>
-    <row r="631" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K631" s="290" t="s">
+    <row r="631" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K631" s="297" t="s">
         <v>3413</v>
       </c>
     </row>
-    <row r="632" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K632" s="290" t="s">
+    <row r="632" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K632" s="297" t="s">
         <v>3414</v>
       </c>
     </row>
-    <row r="633" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K633" s="290" t="s">
+    <row r="633" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K633" s="297" t="s">
         <v>3415</v>
       </c>
     </row>
-    <row r="634" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K634" s="290" t="s">
+    <row r="634" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K634" s="297" t="s">
         <v>3416</v>
       </c>
     </row>
-    <row r="635" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K635" s="290" t="s">
+    <row r="635" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K635" s="297" t="s">
         <v>3417</v>
       </c>
     </row>
-    <row r="636" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K636" s="290" t="s">
+    <row r="636" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K636" s="297" t="s">
         <v>3418</v>
       </c>
     </row>
-    <row r="637" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K637" s="290" t="s">
+    <row r="637" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K637" s="297" t="s">
         <v>3419</v>
       </c>
     </row>
-    <row r="638" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K638" s="290" t="s">
+    <row r="638" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K638" s="297" t="s">
         <v>3420</v>
       </c>
     </row>
-    <row r="639" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K639" s="290" t="s">
+    <row r="639" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K639" s="297" t="s">
         <v>3421</v>
       </c>
     </row>
-    <row r="640" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K640" s="290" t="s">
+    <row r="640" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K640" s="297" t="s">
         <v>3422</v>
       </c>
     </row>
-    <row r="641" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K641" s="290" t="s">
+    <row r="641" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K641" s="297" t="s">
         <v>3423</v>
       </c>
     </row>
-    <row r="642" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K642" s="290" t="s">
+    <row r="642" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K642" s="297" t="s">
         <v>3424</v>
       </c>
     </row>
-    <row r="643" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K643" s="290" t="s">
+    <row r="643" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K643" s="297" t="s">
         <v>3425</v>
       </c>
     </row>
-    <row r="644" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K644" s="290" t="s">
+    <row r="644" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K644" s="297" t="s">
         <v>3426</v>
       </c>
     </row>
-    <row r="645" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K645" s="290" t="s">
+    <row r="645" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K645" s="297" t="s">
         <v>3427</v>
       </c>
     </row>
-    <row r="646" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K646" s="290" t="s">
+    <row r="646" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K646" s="297" t="s">
         <v>3428</v>
       </c>
     </row>
-    <row r="647" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K647" s="290" t="s">
+    <row r="647" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K647" s="297" t="s">
         <v>3429</v>
       </c>
     </row>
-    <row r="648" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K648" s="290" t="s">
+    <row r="648" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K648" s="297" t="s">
         <v>3430</v>
       </c>
     </row>
-    <row r="649" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K649" s="290" t="s">
+    <row r="649" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K649" s="297" t="s">
         <v>3431</v>
       </c>
     </row>
-    <row r="650" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K650" s="290" t="s">
+    <row r="650" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K650" s="297" t="s">
         <v>3432</v>
       </c>
     </row>
-    <row r="651" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K651" s="290" t="s">
+    <row r="651" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K651" s="297" t="s">
         <v>3433</v>
       </c>
     </row>
-    <row r="652" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K652" s="290" t="s">
+    <row r="652" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K652" s="297" t="s">
         <v>3434</v>
       </c>
     </row>
-    <row r="653" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K653" s="290" t="s">
+    <row r="653" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K653" s="297" t="s">
         <v>3435</v>
       </c>
     </row>
-    <row r="654" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K654" s="290" t="s">
+    <row r="654" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K654" s="297" t="s">
         <v>3436</v>
       </c>
     </row>
-    <row r="655" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K655" s="290" t="s">
+    <row r="655" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K655" s="297" t="s">
         <v>3437</v>
       </c>
     </row>
-    <row r="656" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K656" s="290" t="s">
+    <row r="656" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K656" s="297" t="s">
         <v>3438</v>
       </c>
     </row>
-    <row r="657" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K657" s="290" t="s">
+    <row r="657" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K657" s="297" t="s">
         <v>3439</v>
       </c>
     </row>
-    <row r="658" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K658" s="290" t="s">
+    <row r="658" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K658" s="297" t="s">
         <v>3440</v>
       </c>
     </row>
-    <row r="659" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K659" s="290" t="s">
+    <row r="659" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K659" s="297" t="s">
         <v>3441</v>
       </c>
     </row>
-    <row r="660" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K660" s="290" t="s">
+    <row r="660" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K660" s="297" t="s">
         <v>3442</v>
       </c>
     </row>
-    <row r="661" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K661" s="290" t="s">
+    <row r="661" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K661" s="297" t="s">
         <v>3443</v>
       </c>
     </row>
-    <row r="662" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K662" s="290" t="s">
+    <row r="662" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K662" s="297" t="s">
         <v>3444</v>
       </c>
     </row>
-    <row r="663" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K663" s="290" t="s">
+    <row r="663" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K663" s="297" t="s">
         <v>3445</v>
       </c>
     </row>
-    <row r="664" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K664" s="290" t="s">
+    <row r="664" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K664" s="297" t="s">
         <v>3446</v>
       </c>
     </row>
-    <row r="665" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K665" s="290" t="s">
+    <row r="665" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K665" s="297" t="s">
         <v>3447</v>
       </c>
     </row>
-    <row r="666" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K666" s="290" t="s">
+    <row r="666" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K666" s="297" t="s">
         <v>3448</v>
       </c>
     </row>
-    <row r="667" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K667" s="290" t="s">
+    <row r="667" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K667" s="297" t="s">
         <v>3449</v>
       </c>
     </row>
-    <row r="668" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K668" s="290" t="s">
+    <row r="668" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K668" s="297" t="s">
         <v>3450</v>
       </c>
     </row>
-    <row r="669" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K669" s="290" t="s">
+    <row r="669" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K669" s="297" t="s">
         <v>3451</v>
       </c>
     </row>
-    <row r="670" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K670" s="290" t="s">
+    <row r="670" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K670" s="297" t="s">
         <v>3452</v>
       </c>
     </row>
-    <row r="671" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K671" s="290" t="s">
+    <row r="671" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K671" s="297" t="s">
         <v>3453</v>
       </c>
     </row>
-    <row r="672" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K672" s="290" t="s">
+    <row r="672" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K672" s="297" t="s">
         <v>3454</v>
       </c>
     </row>
-    <row r="673" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K673" s="290" t="s">
+    <row r="673" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K673" s="297" t="s">
         <v>3455</v>
       </c>
     </row>
-    <row r="674" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K674" s="290" t="s">
+    <row r="674" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K674" s="297" t="s">
         <v>3456</v>
       </c>
     </row>
-    <row r="675" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K675" s="290" t="s">
+    <row r="675" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K675" s="297" t="s">
         <v>3457</v>
       </c>
     </row>
-    <row r="676" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K676" s="290" t="s">
+    <row r="676" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K676" s="297" t="s">
         <v>3458</v>
       </c>
     </row>
-    <row r="677" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K677" s="290" t="s">
+    <row r="677" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K677" s="297" t="s">
         <v>3459</v>
       </c>
     </row>
-    <row r="678" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K678" s="290" t="s">
+    <row r="678" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K678" s="297" t="s">
         <v>3460</v>
       </c>
     </row>
-    <row r="679" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K679" s="290" t="s">
+    <row r="679" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K679" s="297" t="s">
         <v>3461</v>
       </c>
     </row>
-    <row r="680" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K680" s="290" t="s">
+    <row r="680" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K680" s="297" t="s">
         <v>3462</v>
       </c>
     </row>
-    <row r="681" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K681" s="290" t="s">
+    <row r="681" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K681" s="297" t="s">
         <v>3463</v>
       </c>
     </row>
-    <row r="682" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K682" s="290" t="s">
+    <row r="682" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K682" s="297" t="s">
         <v>3464</v>
       </c>
     </row>
-    <row r="683" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K683" s="290" t="s">
+    <row r="683" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K683" s="297" t="s">
         <v>3465</v>
       </c>
     </row>
-    <row r="684" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K684" s="290" t="s">
+    <row r="684" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K684" s="297" t="s">
         <v>3466</v>
       </c>
     </row>
-    <row r="685" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K685" s="290" t="s">
+    <row r="685" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K685" s="297" t="s">
         <v>3467</v>
       </c>
     </row>
-    <row r="686" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K686" s="290" t="s">
+    <row r="686" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K686" s="297" t="s">
         <v>3468</v>
       </c>
     </row>
-    <row r="687" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K687" s="290" t="s">
+    <row r="687" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K687" s="297" t="s">
         <v>3469</v>
       </c>
     </row>
-    <row r="688" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K688" s="290" t="s">
+    <row r="688" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K688" s="297" t="s">
         <v>3470</v>
       </c>
     </row>
-    <row r="689" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K689" s="290" t="s">
+    <row r="689" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K689" s="297" t="s">
         <v>3471</v>
       </c>
     </row>
-    <row r="690" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K690" s="290" t="s">
+    <row r="690" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K690" s="297" t="s">
         <v>3472</v>
       </c>
     </row>
-    <row r="691" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K691" s="290" t="s">
+    <row r="691" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K691" s="297" t="s">
         <v>3473</v>
       </c>
     </row>
-    <row r="692" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K692" s="290" t="s">
+    <row r="692" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K692" s="297" t="s">
         <v>3474</v>
       </c>
     </row>
-    <row r="693" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K693" s="290" t="s">
+    <row r="693" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K693" s="297" t="s">
         <v>3475</v>
       </c>
     </row>
-    <row r="694" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K694" s="290" t="s">
+    <row r="694" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K694" s="297" t="s">
         <v>3476</v>
       </c>
     </row>
-    <row r="695" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K695" s="290" t="s">
+    <row r="695" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K695" s="297" t="s">
         <v>3477</v>
       </c>
     </row>
-    <row r="696" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K696" s="290" t="s">
+    <row r="696" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K696" s="297" t="s">
         <v>3478</v>
       </c>
     </row>
-    <row r="697" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K697" s="290" t="s">
+    <row r="697" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K697" s="297" t="s">
         <v>3479</v>
       </c>
     </row>
-    <row r="698" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K698" s="290" t="s">
+    <row r="698" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K698" s="297" t="s">
         <v>3480</v>
       </c>
     </row>
-    <row r="699" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K699" s="290" t="s">
+    <row r="699" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K699" s="297" t="s">
         <v>3481</v>
       </c>
     </row>
-    <row r="700" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K700" s="290" t="s">
+    <row r="700" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K700" s="297" t="s">
         <v>3482</v>
       </c>
     </row>
-    <row r="701" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K701" s="290" t="s">
+    <row r="701" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K701" s="297" t="s">
         <v>3483</v>
       </c>
     </row>
-    <row r="702" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K702" s="290" t="s">
+    <row r="702" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K702" s="297" t="s">
         <v>3484</v>
       </c>
     </row>
-    <row r="703" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K703" s="290" t="s">
+    <row r="703" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K703" s="297" t="s">
         <v>3485</v>
       </c>
     </row>
-    <row r="704" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K704" s="290" t="s">
+    <row r="704" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K704" s="297" t="s">
         <v>3486</v>
       </c>
     </row>
-    <row r="705" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K705" s="290" t="s">
+    <row r="705" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K705" s="297" t="s">
         <v>3487</v>
       </c>
     </row>
-    <row r="706" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K706" s="290" t="s">
+    <row r="706" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K706" s="297" t="s">
         <v>3488</v>
       </c>
     </row>
-    <row r="707" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K707" s="290" t="s">
+    <row r="707" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K707" s="297" t="s">
         <v>3489</v>
       </c>
     </row>
-    <row r="708" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K708" s="290" t="s">
+    <row r="708" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K708" s="297" t="s">
         <v>3490</v>
       </c>
     </row>
-    <row r="709" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K709" s="290" t="s">
+    <row r="709" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K709" s="297" t="s">
         <v>3491</v>
       </c>
     </row>
-    <row r="710" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K710" s="290" t="s">
+    <row r="710" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K710" s="297" t="s">
         <v>3492</v>
       </c>
     </row>
-    <row r="711" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K711" s="290" t="s">
+    <row r="711" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K711" s="297" t="s">
         <v>3493</v>
       </c>
     </row>
-    <row r="712" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K712" s="290" t="s">
+    <row r="712" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K712" s="297" t="s">
         <v>3494</v>
       </c>
     </row>
-    <row r="713" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K713" s="290" t="s">
+    <row r="713" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K713" s="297" t="s">
         <v>3495</v>
       </c>
     </row>
-    <row r="714" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K714" s="290" t="s">
+    <row r="714" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K714" s="297" t="s">
         <v>3496</v>
       </c>
     </row>
-    <row r="715" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K715" s="290" t="s">
+    <row r="715" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K715" s="297" t="s">
         <v>3497</v>
       </c>
     </row>
-    <row r="716" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K716" s="290" t="s">
+    <row r="716" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K716" s="297" t="s">
         <v>3498</v>
       </c>
     </row>
-    <row r="717" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K717" s="290" t="s">
+    <row r="717" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K717" s="297" t="s">
         <v>3499</v>
       </c>
     </row>
-    <row r="718" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K718" s="290" t="s">
+    <row r="718" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K718" s="297" t="s">
         <v>3500</v>
       </c>
     </row>
-    <row r="719" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K719" s="290" t="s">
+    <row r="719" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K719" s="297" t="s">
         <v>3501</v>
       </c>
     </row>
-    <row r="720" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K720" s="290" t="s">
+    <row r="720" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K720" s="297" t="s">
         <v>3502</v>
       </c>
     </row>
-    <row r="721" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K721" s="290" t="s">
+    <row r="721" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K721" s="297" t="s">
         <v>3503</v>
       </c>
     </row>
-    <row r="722" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K722" s="290" t="s">
+    <row r="722" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K722" s="297" t="s">
         <v>3504</v>
       </c>
     </row>
-    <row r="723" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K723" s="290" t="s">
+    <row r="723" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K723" s="297" t="s">
         <v>3505</v>
       </c>
     </row>
-    <row r="724" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K724" s="290" t="s">
+    <row r="724" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K724" s="297" t="s">
         <v>3506</v>
       </c>
     </row>
-    <row r="725" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K725" s="290" t="s">
+    <row r="725" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K725" s="297" t="s">
         <v>3507</v>
       </c>
     </row>
-    <row r="726" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K726" s="290" t="s">
+    <row r="726" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K726" s="297" t="s">
         <v>3508</v>
       </c>
     </row>
-    <row r="727" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K727" s="290" t="s">
+    <row r="727" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K727" s="297" t="s">
         <v>3509</v>
       </c>
     </row>
-    <row r="728" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K728" s="290" t="s">
+    <row r="728" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K728" s="297" t="s">
         <v>3510</v>
       </c>
     </row>
-    <row r="729" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K729" s="290" t="s">
+    <row r="729" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K729" s="297" t="s">
         <v>3511</v>
       </c>
     </row>
-    <row r="730" spans="11:11" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="K730" s="290" t="s">
+    <row r="730" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K730" s="297" t="s">
         <v>3512</v>
       </c>
     </row>
-    <row r="731" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K731" s="290" t="s">
+    <row r="731" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K731" s="297" t="s">
         <v>3513</v>
       </c>
     </row>
-    <row r="732" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K732" s="290" t="s">
+    <row r="732" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K732" s="297" t="s">
         <v>3514</v>
       </c>
     </row>
-    <row r="733" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K733" s="290" t="s">
+    <row r="733" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K733" s="297" t="s">
         <v>3515</v>
       </c>
     </row>
-    <row r="734" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K734" s="290" t="s">
+    <row r="734" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K734" s="297" t="s">
         <v>3516</v>
       </c>
     </row>
-    <row r="735" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K735" s="290" t="s">
+    <row r="735" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K735" s="297" t="s">
         <v>3517</v>
       </c>
     </row>
-    <row r="736" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K736" s="290" t="s">
+    <row r="736" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K736" s="297" t="s">
         <v>3518</v>
       </c>
     </row>
-    <row r="737" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K737" s="290" t="s">
+    <row r="737" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K737" s="297" t="s">
         <v>3519</v>
       </c>
     </row>
-    <row r="738" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K738" s="290" t="s">
+    <row r="738" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K738" s="297" t="s">
         <v>3520</v>
       </c>
     </row>
-    <row r="739" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K739" s="290" t="s">
+    <row r="739" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K739" s="297" t="s">
         <v>3521</v>
       </c>
     </row>
-    <row r="740" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K740" s="290" t="s">
+    <row r="740" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K740" s="297" t="s">
         <v>3522</v>
       </c>
     </row>
-    <row r="741" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K741" s="290" t="s">
+    <row r="741" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K741" s="297" t="s">
         <v>3523</v>
       </c>
     </row>
-    <row r="742" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K742" s="290" t="s">
+    <row r="742" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K742" s="297" t="s">
         <v>3524</v>
       </c>
     </row>
-    <row r="743" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K743" s="290" t="s">
+    <row r="743" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K743" s="297" t="s">
         <v>3525</v>
       </c>
     </row>
-    <row r="744" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K744" s="290" t="s">
+    <row r="744" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K744" s="297" t="s">
         <v>3526</v>
       </c>
     </row>
-    <row r="745" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K745" s="290" t="s">
+    <row r="745" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K745" s="297" t="s">
         <v>3527</v>
       </c>
     </row>
-    <row r="746" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K746" s="290" t="s">
+    <row r="746" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K746" s="297" t="s">
         <v>3528</v>
       </c>
     </row>
-    <row r="747" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K747" s="290" t="s">
+    <row r="747" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K747" s="297" t="s">
         <v>3529</v>
       </c>
     </row>
-    <row r="748" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K748" s="290" t="s">
+    <row r="748" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K748" s="297" t="s">
         <v>3530</v>
       </c>
     </row>
-    <row r="749" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K749" s="290" t="s">
+    <row r="749" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K749" s="297" t="s">
         <v>3531</v>
       </c>
     </row>
-    <row r="750" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K750" s="290" t="s">
+    <row r="750" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K750" s="297" t="s">
         <v>3532</v>
       </c>
     </row>
-    <row r="751" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K751" s="290" t="s">
+    <row r="751" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K751" s="297" t="s">
         <v>3533</v>
       </c>
     </row>
-    <row r="752" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K752" s="290" t="s">
+    <row r="752" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K752" s="297" t="s">
         <v>3534</v>
       </c>
     </row>
-    <row r="753" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K753" s="290" t="s">
+    <row r="753" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K753" s="297" t="s">
         <v>3535</v>
       </c>
     </row>
-    <row r="754" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K754" s="290" t="s">
+    <row r="754" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K754" s="297" t="s">
         <v>3536</v>
       </c>
     </row>
-    <row r="755" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K755" s="290" t="s">
+    <row r="755" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K755" s="297" t="s">
         <v>3537</v>
       </c>
     </row>
-    <row r="756" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K756" s="290" t="s">
+    <row r="756" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K756" s="297" t="s">
         <v>3538</v>
       </c>
     </row>
-    <row r="757" spans="11:11" x14ac:dyDescent="0.2">
-      <c r="K757" s="290" t="s">
+    <row r="757" spans="11:11" x14ac:dyDescent="0.35">
+      <c r="K757" s="297" t="s">
         <v>3539</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="jghr5BM6o9TGieg7MVRNJ9KcpPUDOSz8wxLebUpwLu6ZkYN/u0kvfbM2Eqx0yf3onhkIkpmWQZcODvWWQHTRJA==" saltValue="w4YVTmE34eSiIQJcST+3Fw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A7:C27">
     <sortCondition ref="C7:C27"/>
   </sortState>
   <mergeCells count="50">
     <mergeCell ref="F32:F34"/>
     <mergeCell ref="B43:B45"/>
     <mergeCell ref="A54:A56"/>
     <mergeCell ref="B32:B34"/>
     <mergeCell ref="C32:C34"/>
     <mergeCell ref="D32:D34"/>
     <mergeCell ref="E32:E34"/>
     <mergeCell ref="E43:E45"/>
     <mergeCell ref="F43:F45"/>
     <mergeCell ref="B54:B56"/>
     <mergeCell ref="C54:C56"/>
     <mergeCell ref="D54:D56"/>
     <mergeCell ref="E54:E56"/>
     <mergeCell ref="F54:F56"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A43:A45"/>
@@ -37977,1164 +38033,1164 @@
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>552450</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K92"/>
   <sheetViews>
-    <sheetView topLeftCell="A51" zoomScale="135" zoomScaleNormal="135" zoomScalePageLayoutView="120" workbookViewId="0">
+    <sheetView topLeftCell="A24" zoomScale="86" zoomScaleNormal="135" zoomScalePageLayoutView="120" workbookViewId="0">
       <selection activeCell="C63" sqref="C63:D63"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="29" customWidth="1"/>
-    <col min="2" max="3" width="12.85546875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="30.5703125" hidden="1" customWidth="1"/>
+    <col min="2" max="3" width="12.86328125" customWidth="1"/>
+    <col min="4" max="4" width="11.73046875" customWidth="1"/>
+    <col min="5" max="5" width="11.3984375" customWidth="1"/>
+    <col min="6" max="6" width="11.86328125" customWidth="1"/>
+    <col min="7" max="7" width="1.73046875" customWidth="1"/>
+    <col min="8" max="8" width="2.86328125" customWidth="1"/>
+    <col min="9" max="9" width="30.59765625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="39" t="s">
         <v>1335</v>
       </c>
-      <c r="B1" s="34"/>
-[...2 lines deleted...]
-      <c r="G1" s="6"/>
+      <c r="B1" s="39"/>
+      <c r="D1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
       <c r="I1" s="4"/>
-      <c r="J1" s="7"/>
-[...3 lines deleted...]
-      <c r="A2" s="603" t="s">
+      <c r="J1" s="9"/>
+      <c r="K1" s="10"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="604" t="s">
         <v>1965</v>
       </c>
-      <c r="B2" s="652"/>
-[...4 lines deleted...]
-      <c r="G2" s="6"/>
+      <c r="B2" s="653"/>
+      <c r="C2" s="653"/>
+      <c r="D2" s="653"/>
+      <c r="E2" s="653"/>
+      <c r="F2" s="654"/>
+      <c r="G2" s="8"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="7"/>
-[...3 lines deleted...]
-      <c r="A3" s="712" t="s">
+      <c r="J2" s="9"/>
+      <c r="K2" s="10"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="713" t="s">
         <v>1762</v>
       </c>
-      <c r="B3" s="713"/>
-[...4 lines deleted...]
-      <c r="G3" s="6"/>
+      <c r="B3" s="714"/>
+      <c r="C3" s="714"/>
+      <c r="D3" s="714"/>
+      <c r="E3" s="606"/>
+      <c r="F3" s="614"/>
+      <c r="G3" s="8"/>
       <c r="I3" s="4"/>
-      <c r="J3" s="7"/>
-[...3 lines deleted...]
-      <c r="A4" s="661" t="s">
+      <c r="J3" s="9"/>
+      <c r="K3" s="10"/>
+    </row>
+    <row r="4" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="662" t="s">
         <v>1824</v>
       </c>
-      <c r="B4" s="717" t="s">
+      <c r="B4" s="718" t="s">
         <v>1916</v>
       </c>
-      <c r="C4" s="717" t="s">
+      <c r="C4" s="718" t="s">
         <v>1919</v>
       </c>
-      <c r="D4" s="717" t="s">
+      <c r="D4" s="718" t="s">
         <v>1918</v>
       </c>
-      <c r="E4" s="717" t="s">
+      <c r="E4" s="718" t="s">
         <v>1917</v>
       </c>
-      <c r="F4" s="720" t="s">
+      <c r="F4" s="721" t="s">
         <v>1920</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="8"/>
       <c r="I4" s="4"/>
-      <c r="J4" s="7"/>
-[...21 lines deleted...]
-      <c r="A7" s="141" t="s">
+      <c r="J4" s="9"/>
+      <c r="K4" s="10"/>
+    </row>
+    <row r="5" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="663"/>
+      <c r="B5" s="719"/>
+      <c r="C5" s="719"/>
+      <c r="D5" s="719"/>
+      <c r="E5" s="719"/>
+      <c r="F5" s="716"/>
+      <c r="G5" s="8"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="664"/>
+      <c r="B6" s="720"/>
+      <c r="C6" s="720"/>
+      <c r="D6" s="720"/>
+      <c r="E6" s="720"/>
+      <c r="F6" s="717"/>
+      <c r="G6" s="58"/>
+    </row>
+    <row r="7" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B7" s="121">
-[...8 lines deleted...]
-      <c r="E7" s="186">
+      <c r="B7" s="126">
+        <v>0</v>
+      </c>
+      <c r="C7" s="126">
+        <v>0</v>
+      </c>
+      <c r="D7" s="126">
+        <v>0</v>
+      </c>
+      <c r="E7" s="191">
         <f t="shared" ref="E7:E11" si="0">((B7+C7)-D7)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="57">
-[...5 lines deleted...]
-      <c r="A8" s="141" t="s">
+      <c r="F7" s="62">
+        <v>0</v>
+      </c>
+      <c r="G7" s="58"/>
+    </row>
+    <row r="8" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B8" s="121">
-[...8 lines deleted...]
-      <c r="E8" s="186">
+      <c r="B8" s="126">
+        <v>0</v>
+      </c>
+      <c r="C8" s="126">
+        <v>0</v>
+      </c>
+      <c r="D8" s="126">
+        <v>0</v>
+      </c>
+      <c r="E8" s="191">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F8" s="57">
-[...5 lines deleted...]
-      <c r="A9" s="141" t="s">
+      <c r="F8" s="62">
+        <v>0</v>
+      </c>
+      <c r="G8" s="58"/>
+    </row>
+    <row r="9" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B9" s="121">
-[...8 lines deleted...]
-      <c r="E9" s="186">
+      <c r="B9" s="126">
+        <v>0</v>
+      </c>
+      <c r="C9" s="126">
+        <v>0</v>
+      </c>
+      <c r="D9" s="126">
+        <v>0</v>
+      </c>
+      <c r="E9" s="191">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F9" s="57">
-[...5 lines deleted...]
-      <c r="A10" s="141" t="s">
+      <c r="F9" s="62">
+        <v>0</v>
+      </c>
+      <c r="G9" s="58"/>
+    </row>
+    <row r="10" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="146" t="s">
         <v>1674</v>
       </c>
-      <c r="B10" s="121">
-[...8 lines deleted...]
-      <c r="E10" s="186">
+      <c r="B10" s="126">
+        <v>0</v>
+      </c>
+      <c r="C10" s="126">
+        <v>0</v>
+      </c>
+      <c r="D10" s="126">
+        <v>0</v>
+      </c>
+      <c r="E10" s="191">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F10" s="57">
-[...5 lines deleted...]
-      <c r="A11" s="143" t="s">
+      <c r="F10" s="62">
+        <v>0</v>
+      </c>
+      <c r="G10" s="58"/>
+    </row>
+    <row r="11" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="148" t="s">
         <v>1604</v>
       </c>
-      <c r="B11" s="121">
-[...8 lines deleted...]
-      <c r="E11" s="186">
+      <c r="B11" s="126">
+        <v>0</v>
+      </c>
+      <c r="C11" s="126">
+        <v>0</v>
+      </c>
+      <c r="D11" s="126">
+        <v>0</v>
+      </c>
+      <c r="E11" s="191">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="57">
-[...5 lines deleted...]
-      <c r="A12" s="207" t="s">
+      <c r="F11" s="62">
+        <v>0</v>
+      </c>
+      <c r="G11" s="58"/>
+    </row>
+    <row r="12" spans="1:11" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="212" t="s">
         <v>1308</v>
       </c>
-      <c r="B12" s="208">
+      <c r="B12" s="213">
         <f>SUM(B7:B11)</f>
         <v>0</v>
       </c>
-      <c r="C12" s="208">
+      <c r="C12" s="213">
         <f>SUM(C7:C11)</f>
         <v>0</v>
       </c>
-      <c r="D12" s="208">
+      <c r="D12" s="213">
         <f>SUM(D7:D11)</f>
         <v>0</v>
       </c>
-      <c r="E12" s="208">
+      <c r="E12" s="213">
         <f>SUM(E7:E11)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="209">
+      <c r="F12" s="214">
         <f>SUM(F7:F11)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="53"/>
-[...2 lines deleted...]
-      <c r="A13" s="707" t="s">
+      <c r="G12" s="58"/>
+    </row>
+    <row r="13" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="708" t="s">
         <v>1966</v>
       </c>
-      <c r="B13" s="708"/>
-[...5 lines deleted...]
-      <c r="A14" s="709" t="s">
+      <c r="B13" s="709"/>
+      <c r="C13" s="592"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="58"/>
+    </row>
+    <row r="14" spans="1:11" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="710" t="s">
         <v>1606</v>
       </c>
-      <c r="B14" s="721" t="s">
+      <c r="B14" s="722" t="s">
         <v>1921</v>
       </c>
-      <c r="C14" s="721" t="s">
+      <c r="C14" s="722" t="s">
         <v>1939</v>
       </c>
-      <c r="D14" s="721" t="s">
+      <c r="D14" s="722" t="s">
         <v>1918</v>
       </c>
-      <c r="E14" s="721" t="s">
+      <c r="E14" s="722" t="s">
         <v>1917</v>
       </c>
-      <c r="F14" s="714" t="s">
+      <c r="F14" s="715" t="s">
         <v>1922</v>
       </c>
-      <c r="G14" s="6"/>
-[...20 lines deleted...]
-      <c r="A17" s="187" t="s">
+      <c r="G14" s="8"/>
+    </row>
+    <row r="15" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="711"/>
+      <c r="B15" s="719"/>
+      <c r="C15" s="719"/>
+      <c r="D15" s="719"/>
+      <c r="E15" s="719"/>
+      <c r="F15" s="716"/>
+      <c r="G15" s="8"/>
+    </row>
+    <row r="16" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="712"/>
+      <c r="B16" s="720"/>
+      <c r="C16" s="720"/>
+      <c r="D16" s="720"/>
+      <c r="E16" s="720"/>
+      <c r="F16" s="717"/>
+      <c r="G16" s="58"/>
+    </row>
+    <row r="17" spans="1:7" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="192" t="s">
         <v>1605</v>
       </c>
-      <c r="B17" s="188">
-[...8 lines deleted...]
-      <c r="E17" s="189">
+      <c r="B17" s="193">
+        <v>0</v>
+      </c>
+      <c r="C17" s="193">
+        <v>0</v>
+      </c>
+      <c r="D17" s="193">
+        <v>0</v>
+      </c>
+      <c r="E17" s="194">
         <f>((B17+C17)-D17)</f>
         <v>0</v>
       </c>
-      <c r="F17" s="190">
-[...5 lines deleted...]
-      <c r="A18" s="707" t="s">
+      <c r="F17" s="195">
+        <v>0</v>
+      </c>
+      <c r="G17" s="58"/>
+    </row>
+    <row r="18" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="708" t="s">
         <v>1967</v>
       </c>
-      <c r="B18" s="708"/>
-[...7 lines deleted...]
-      <c r="A19" s="709" t="s">
+      <c r="B18" s="709"/>
+      <c r="C18" s="592"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="156"/>
+      <c r="G18" s="58"/>
+    </row>
+    <row r="19" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="710" t="s">
         <v>1609</v>
       </c>
-      <c r="B19" s="721" t="s">
+      <c r="B19" s="722" t="s">
         <v>1927</v>
       </c>
-      <c r="C19" s="721" t="s">
+      <c r="C19" s="722" t="s">
         <v>1939</v>
       </c>
-      <c r="D19" s="721" t="s">
+      <c r="D19" s="722" t="s">
         <v>1918</v>
       </c>
-      <c r="E19" s="721" t="s">
+      <c r="E19" s="722" t="s">
         <v>1917</v>
       </c>
-      <c r="F19" s="714" t="s">
+      <c r="F19" s="715" t="s">
         <v>1922</v>
       </c>
-      <c r="G19" s="6"/>
-[...20 lines deleted...]
-      <c r="A22" s="191" t="s">
+      <c r="G19" s="8"/>
+    </row>
+    <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="711"/>
+      <c r="B20" s="719"/>
+      <c r="C20" s="719"/>
+      <c r="D20" s="719"/>
+      <c r="E20" s="719"/>
+      <c r="F20" s="716"/>
+      <c r="G20" s="8"/>
+    </row>
+    <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="712"/>
+      <c r="B21" s="720"/>
+      <c r="C21" s="720"/>
+      <c r="D21" s="720"/>
+      <c r="E21" s="720"/>
+      <c r="F21" s="717"/>
+      <c r="G21" s="58"/>
+    </row>
+    <row r="22" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="196" t="s">
         <v>1610</v>
       </c>
-      <c r="B22" s="121">
-[...8 lines deleted...]
-      <c r="E22" s="186">
+      <c r="B22" s="126">
+        <v>0</v>
+      </c>
+      <c r="C22" s="126">
+        <v>0</v>
+      </c>
+      <c r="D22" s="126">
+        <v>0</v>
+      </c>
+      <c r="E22" s="191">
         <f>((B22+C22)-D22)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="57">
-[...5 lines deleted...]
-      <c r="A23" s="672" t="s">
+      <c r="F22" s="62">
+        <v>0</v>
+      </c>
+      <c r="G22" s="58"/>
+    </row>
+    <row r="23" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="673" t="s">
         <v>3582</v>
       </c>
-      <c r="B23" s="326" t="s">
+      <c r="B23" s="333" t="s">
         <v>3583</v>
       </c>
-      <c r="C23" s="326" t="s">
+      <c r="C23" s="333" t="s">
         <v>3584</v>
       </c>
-      <c r="D23" s="326" t="s">
+      <c r="D23" s="333" t="s">
         <v>3585</v>
       </c>
-      <c r="E23" s="327"/>
-[...5 lines deleted...]
-      <c r="B24" s="329" t="s">
+      <c r="E23" s="334"/>
+      <c r="F23" s="335"/>
+      <c r="G23" s="58"/>
+    </row>
+    <row r="24" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="674"/>
+      <c r="B24" s="336" t="s">
         <v>3586</v>
       </c>
-      <c r="C24" s="329" t="s">
+      <c r="C24" s="336" t="s">
         <v>3587</v>
       </c>
-      <c r="D24" s="329" t="s">
+      <c r="D24" s="336" t="s">
         <v>3588</v>
       </c>
-      <c r="E24" s="330"/>
-[...4 lines deleted...]
-      <c r="A25" s="325" t="s">
+      <c r="E24" s="337"/>
+      <c r="F24" s="338"/>
+      <c r="G24" s="58"/>
+    </row>
+    <row r="25" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="332" t="s">
         <v>3589</v>
       </c>
-      <c r="B25" s="334">
-[...22 lines deleted...]
-      <c r="A27" s="686" t="s">
+      <c r="B25" s="341">
+        <v>0</v>
+      </c>
+      <c r="C25" s="341">
+        <v>0</v>
+      </c>
+      <c r="D25" s="341">
+        <v>0</v>
+      </c>
+      <c r="E25" s="339"/>
+      <c r="F25" s="340"/>
+      <c r="G25" s="58"/>
+    </row>
+    <row r="26" spans="1:7" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="690"/>
+      <c r="B26" s="691"/>
+      <c r="C26" s="691"/>
+      <c r="D26" s="691"/>
+      <c r="E26" s="691"/>
+      <c r="F26" s="692"/>
+      <c r="G26" s="58"/>
+    </row>
+    <row r="27" spans="1:7" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A27" s="687" t="s">
         <v>1968</v>
       </c>
-      <c r="B27" s="687"/>
-[...8 lines deleted...]
-      <c r="B28" s="721" t="s">
+      <c r="B27" s="688"/>
+      <c r="C27" s="524"/>
+      <c r="D27" s="524"/>
+      <c r="E27" s="524"/>
+      <c r="F27" s="689"/>
+      <c r="G27" s="53"/>
+    </row>
+    <row r="28" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="18"/>
+      <c r="B28" s="722" t="s">
         <v>1923</v>
       </c>
-      <c r="C28" s="721" t="s">
+      <c r="C28" s="722" t="s">
         <v>1924</v>
       </c>
-      <c r="D28" s="721" t="s">
+      <c r="D28" s="722" t="s">
         <v>1925</v>
       </c>
-      <c r="E28" s="721" t="s">
+      <c r="E28" s="722" t="s">
         <v>1940</v>
       </c>
-      <c r="F28" s="714" t="s">
+      <c r="F28" s="715" t="s">
         <v>1926</v>
       </c>
-      <c r="G28" s="153"/>
-[...11 lines deleted...]
-      <c r="A30" s="82" t="s">
+      <c r="G28" s="158"/>
+    </row>
+    <row r="29" spans="1:7" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="18"/>
+      <c r="B29" s="719"/>
+      <c r="C29" s="719"/>
+      <c r="D29" s="719"/>
+      <c r="E29" s="719"/>
+      <c r="F29" s="716"/>
+      <c r="G29" s="158"/>
+    </row>
+    <row r="30" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="87" t="s">
         <v>1782</v>
       </c>
-      <c r="B30" s="719"/>
-[...7 lines deleted...]
-      <c r="A31" s="193" t="s">
+      <c r="B30" s="720"/>
+      <c r="C30" s="720"/>
+      <c r="D30" s="720"/>
+      <c r="E30" s="720"/>
+      <c r="F30" s="717"/>
+      <c r="G30" s="158"/>
+    </row>
+    <row r="31" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="198" t="s">
         <v>1972</v>
       </c>
-      <c r="B31" s="123">
-[...16 lines deleted...]
-      <c r="A32" s="79" t="s">
+      <c r="B31" s="128">
+        <v>0</v>
+      </c>
+      <c r="C31" s="128">
+        <v>0</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="97">
+        <v>0</v>
+      </c>
+      <c r="F31" s="219">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="84" t="s">
         <v>1776</v>
       </c>
-      <c r="B32" s="123">
-[...17 lines deleted...]
-      <c r="A33" s="80" t="s">
+      <c r="B32" s="128">
+        <v>0</v>
+      </c>
+      <c r="C32" s="128">
+        <v>0</v>
+      </c>
+      <c r="D32" s="128">
+        <v>0</v>
+      </c>
+      <c r="E32" s="97">
+        <v>0</v>
+      </c>
+      <c r="F32" s="219">
+        <v>0</v>
+      </c>
+      <c r="G32" s="54"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="85" t="s">
         <v>1777</v>
       </c>
-      <c r="B33" s="123">
-[...17 lines deleted...]
-      <c r="A34" s="193" t="s">
+      <c r="B33" s="128">
+        <v>0</v>
+      </c>
+      <c r="C33" s="128">
+        <v>0</v>
+      </c>
+      <c r="D33" s="128">
+        <v>0</v>
+      </c>
+      <c r="E33" s="97">
+        <v>0</v>
+      </c>
+      <c r="F33" s="219">
+        <v>0</v>
+      </c>
+      <c r="G33" s="54"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="198" t="s">
         <v>1778</v>
       </c>
-      <c r="B34" s="123">
-[...17 lines deleted...]
-      <c r="A35" s="193" t="s">
+      <c r="B34" s="128">
+        <v>0</v>
+      </c>
+      <c r="C34" s="128">
+        <v>0</v>
+      </c>
+      <c r="D34" s="128">
+        <v>0</v>
+      </c>
+      <c r="E34" s="97">
+        <v>0</v>
+      </c>
+      <c r="F34" s="219">
+        <v>0</v>
+      </c>
+      <c r="G34" s="54"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="198" t="s">
         <v>1779</v>
       </c>
-      <c r="B35" s="123">
-[...17 lines deleted...]
-      <c r="A36" s="193" t="s">
+      <c r="B35" s="128">
+        <v>0</v>
+      </c>
+      <c r="C35" s="128">
+        <v>0</v>
+      </c>
+      <c r="D35" s="128">
+        <v>0</v>
+      </c>
+      <c r="E35" s="97">
+        <v>0</v>
+      </c>
+      <c r="F35" s="219">
+        <v>0</v>
+      </c>
+      <c r="G35" s="54"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="198" t="s">
         <v>1780</v>
       </c>
-      <c r="B36" s="123">
-[...17 lines deleted...]
-      <c r="A37" s="193" t="s">
+      <c r="B36" s="128">
+        <v>0</v>
+      </c>
+      <c r="C36" s="128">
+        <v>0</v>
+      </c>
+      <c r="D36" s="128">
+        <v>0</v>
+      </c>
+      <c r="E36" s="97">
+        <v>0</v>
+      </c>
+      <c r="F36" s="219">
+        <v>0</v>
+      </c>
+      <c r="G36" s="54"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="198" t="s">
         <v>1781</v>
       </c>
-      <c r="B37" s="123">
-[...17 lines deleted...]
-      <c r="A38" s="81" t="s">
+      <c r="B37" s="128">
+        <v>0</v>
+      </c>
+      <c r="C37" s="128">
+        <v>0</v>
+      </c>
+      <c r="D37" s="128">
+        <v>0</v>
+      </c>
+      <c r="E37" s="97">
+        <v>0</v>
+      </c>
+      <c r="F37" s="219">
+        <v>0</v>
+      </c>
+      <c r="G37" s="54"/>
+    </row>
+    <row r="38" spans="1:7" ht="23.65" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="86" t="s">
         <v>1783</v>
       </c>
-      <c r="B38" s="68">
+      <c r="B38" s="73">
         <f>SUM(B32:B37)</f>
         <v>0</v>
       </c>
-      <c r="C38" s="68">
+      <c r="C38" s="73">
         <f>SUM(C32:C37)</f>
         <v>0</v>
       </c>
-      <c r="D38" s="68">
+      <c r="D38" s="73">
         <f>SUM(D32:D37)</f>
         <v>0</v>
       </c>
-      <c r="E38" s="216">
+      <c r="E38" s="221">
         <f>SUM(E32:E37)</f>
         <v>0</v>
       </c>
-      <c r="F38" s="215">
+      <c r="F38" s="220">
         <f>SUM(F32:F37)</f>
         <v>0</v>
       </c>
-      <c r="G38" s="49"/>
-[...11 lines deleted...]
-      <c r="A40" s="701" t="s">
+      <c r="G38" s="54"/>
+    </row>
+    <row r="39" spans="1:7" ht="13.15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="690"/>
+      <c r="B39" s="691"/>
+      <c r="C39" s="691"/>
+      <c r="D39" s="691"/>
+      <c r="E39" s="691"/>
+      <c r="F39" s="692"/>
+      <c r="G39" s="54"/>
+    </row>
+    <row r="40" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="702" t="s">
         <v>1969</v>
       </c>
-      <c r="B40" s="702"/>
-[...8 lines deleted...]
-      <c r="B41" s="154" t="s">
+      <c r="B40" s="703"/>
+      <c r="C40" s="703"/>
+      <c r="D40" s="703"/>
+      <c r="E40" s="703"/>
+      <c r="F40" s="704"/>
+      <c r="G40" s="54"/>
+    </row>
+    <row r="41" spans="1:7" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="199"/>
+      <c r="B41" s="159" t="s">
         <v>1787</v>
       </c>
-      <c r="C41" s="152" t="s">
+      <c r="C41" s="157" t="s">
         <v>1805</v>
       </c>
-      <c r="D41" s="152" t="s">
+      <c r="D41" s="157" t="s">
         <v>1804</v>
       </c>
-      <c r="E41" s="152" t="s">
+      <c r="E41" s="157" t="s">
         <v>1788</v>
       </c>
-      <c r="F41" s="195"/>
-[...3 lines deleted...]
-      <c r="A42" s="85" t="s">
+      <c r="F41" s="200"/>
+      <c r="G41" s="54"/>
+    </row>
+    <row r="42" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="90" t="s">
         <v>1789</v>
       </c>
-      <c r="B42" s="86" t="s">
+      <c r="B42" s="91" t="s">
         <v>1794</v>
       </c>
-      <c r="C42" s="123">
-[...10 lines deleted...]
-      <c r="A43" s="89" t="s">
+      <c r="C42" s="128">
+        <v>0</v>
+      </c>
+      <c r="D42" s="128">
+        <v>0</v>
+      </c>
+      <c r="E42" s="120"/>
+      <c r="F42" s="201"/>
+      <c r="G42" s="54"/>
+    </row>
+    <row r="43" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="94" t="s">
         <v>1790</v>
       </c>
-      <c r="B43" s="87" t="s">
+      <c r="B43" s="92" t="s">
         <v>1795</v>
       </c>
-      <c r="C43" s="123">
-[...10 lines deleted...]
-      <c r="A44" s="90" t="s">
+      <c r="C43" s="128">
+        <v>0</v>
+      </c>
+      <c r="D43" s="128">
+        <v>0</v>
+      </c>
+      <c r="E43" s="121"/>
+      <c r="F43" s="122"/>
+      <c r="G43" s="54"/>
+    </row>
+    <row r="44" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="95" t="s">
         <v>1791</v>
       </c>
-      <c r="B44" s="87" t="s">
+      <c r="B44" s="92" t="s">
         <v>1796</v>
       </c>
-      <c r="C44" s="123">
-[...10 lines deleted...]
-      <c r="A45" s="89" t="s">
+      <c r="C44" s="128">
+        <v>0</v>
+      </c>
+      <c r="D44" s="128">
+        <v>0</v>
+      </c>
+      <c r="E44" s="121"/>
+      <c r="F44" s="122"/>
+      <c r="G44" s="54"/>
+    </row>
+    <row r="45" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="94" t="s">
         <v>1792</v>
       </c>
-      <c r="B45" s="87" t="s">
+      <c r="B45" s="92" t="s">
         <v>1797</v>
       </c>
-      <c r="C45" s="123">
-[...10 lines deleted...]
-      <c r="A46" s="89" t="s">
+      <c r="C45" s="128">
+        <v>0</v>
+      </c>
+      <c r="D45" s="128">
+        <v>0</v>
+      </c>
+      <c r="E45" s="121"/>
+      <c r="F45" s="122"/>
+      <c r="G45" s="54"/>
+    </row>
+    <row r="46" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="94" t="s">
         <v>3561</v>
       </c>
-      <c r="B46" s="87" t="s">
+      <c r="B46" s="92" t="s">
         <v>1798</v>
       </c>
-      <c r="C46" s="297">
-[...10 lines deleted...]
-      <c r="A47" s="89" t="s">
+      <c r="C46" s="304">
+        <v>0</v>
+      </c>
+      <c r="D46" s="304">
+        <v>0</v>
+      </c>
+      <c r="E46" s="121"/>
+      <c r="F46" s="122"/>
+      <c r="G46" s="54"/>
+    </row>
+    <row r="47" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="94" t="s">
         <v>1793</v>
       </c>
-      <c r="B47" s="87" t="s">
+      <c r="B47" s="92" t="s">
         <v>1799</v>
       </c>
-      <c r="C47" s="197"/>
-[...8 lines deleted...]
-      <c r="A48" s="89" t="s">
+      <c r="C47" s="202"/>
+      <c r="D47" s="202"/>
+      <c r="E47" s="97">
+        <v>0</v>
+      </c>
+      <c r="F47" s="122"/>
+      <c r="G47" s="54"/>
+    </row>
+    <row r="48" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="94" t="s">
         <v>1790</v>
       </c>
-      <c r="B48" s="87" t="s">
+      <c r="B48" s="92" t="s">
         <v>1800</v>
       </c>
-      <c r="C48" s="197"/>
-[...8 lines deleted...]
-      <c r="A49" s="198" t="s">
+      <c r="C48" s="202"/>
+      <c r="D48" s="202"/>
+      <c r="E48" s="97">
+        <v>0</v>
+      </c>
+      <c r="F48" s="122"/>
+      <c r="G48" s="54"/>
+    </row>
+    <row r="49" spans="1:9" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="203" t="s">
         <v>1806</v>
       </c>
-      <c r="B49" s="88" t="s">
+      <c r="B49" s="93" t="s">
         <v>1801</v>
       </c>
-      <c r="C49" s="118"/>
-[...17 lines deleted...]
-      <c r="A51" s="722" t="s">
+      <c r="C49" s="123"/>
+      <c r="D49" s="123"/>
+      <c r="E49" s="96">
+        <v>0</v>
+      </c>
+      <c r="F49" s="204"/>
+      <c r="G49" s="54"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="705"/>
+      <c r="B50" s="706"/>
+      <c r="C50" s="706"/>
+      <c r="D50" s="706"/>
+      <c r="E50" s="706"/>
+      <c r="F50" s="707"/>
+      <c r="G50" s="54"/>
+    </row>
+    <row r="51" spans="1:9" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="723" t="s">
         <v>1970</v>
       </c>
-      <c r="B51" s="723"/>
-      <c r="C51" s="724" t="s">
+      <c r="B51" s="724"/>
+      <c r="C51" s="725" t="s">
         <v>1812</v>
       </c>
-      <c r="D51" s="725"/>
-[...14 lines deleted...]
-      <c r="A53" s="731" t="s">
+      <c r="D51" s="726"/>
+      <c r="E51" s="727"/>
+      <c r="F51" s="124"/>
+      <c r="G51" s="54"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="693"/>
+      <c r="B52" s="694"/>
+      <c r="C52" s="694"/>
+      <c r="D52" s="694"/>
+      <c r="E52" s="694"/>
+      <c r="F52" s="695"/>
+      <c r="G52" s="55"/>
+    </row>
+    <row r="53" spans="1:9" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="732" t="s">
         <v>1971</v>
       </c>
-      <c r="B53" s="732"/>
-      <c r="C53" s="739" t="s">
+      <c r="B53" s="733"/>
+      <c r="C53" s="740" t="s">
         <v>2808</v>
       </c>
-      <c r="D53" s="740"/>
-[...5 lines deleted...]
-      <c r="A54" s="727" t="s">
+      <c r="D53" s="741"/>
+      <c r="E53" s="741"/>
+      <c r="F53" s="742"/>
+      <c r="G53" s="55"/>
+    </row>
+    <row r="54" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="728" t="s">
         <v>1304</v>
       </c>
-      <c r="B54" s="728"/>
-[...16 lines deleted...]
-      <c r="A56" s="733" t="s">
+      <c r="B54" s="729"/>
+      <c r="C54" s="743"/>
+      <c r="D54" s="743"/>
+      <c r="E54" s="743"/>
+      <c r="F54" s="744"/>
+      <c r="G54" s="55"/>
+    </row>
+    <row r="55" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="730"/>
+      <c r="B55" s="731"/>
+      <c r="C55" s="745"/>
+      <c r="D55" s="745"/>
+      <c r="E55" s="745"/>
+      <c r="F55" s="746"/>
+      <c r="G55" s="55"/>
+    </row>
+    <row r="56" spans="1:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="734" t="s">
         <v>1444</v>
       </c>
-      <c r="B56" s="734"/>
-      <c r="C56" s="752" t="s">
+      <c r="B56" s="735"/>
+      <c r="C56" s="753" t="s">
         <v>1445</v>
       </c>
-      <c r="D56" s="753"/>
-[...15 lines deleted...]
-      <c r="A58" s="200" t="s">
+      <c r="D56" s="754"/>
+      <c r="E56" s="754"/>
+      <c r="F56" s="755"/>
+      <c r="G56" s="55"/>
+    </row>
+    <row r="57" spans="1:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="736"/>
+      <c r="B57" s="737"/>
+      <c r="C57" s="747"/>
+      <c r="D57" s="748"/>
+      <c r="E57" s="748"/>
+      <c r="F57" s="749"/>
+      <c r="G57" s="55"/>
+      <c r="I57" s="88"/>
+    </row>
+    <row r="58" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="205" t="s">
         <v>1973</v>
       </c>
-      <c r="B58" s="201" t="s">
+      <c r="B58" s="206" t="s">
         <v>1740</v>
       </c>
-      <c r="C58" s="695" t="s">
+      <c r="C58" s="696" t="s">
         <v>1802</v>
       </c>
-      <c r="D58" s="696"/>
-[...16 lines deleted...]
-      <c r="A60" s="737" t="s">
+      <c r="D58" s="697"/>
+      <c r="E58" s="698"/>
+      <c r="F58" s="124"/>
+      <c r="G58" s="53"/>
+      <c r="I58" s="89"/>
+    </row>
+    <row r="59" spans="1:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="271"/>
+      <c r="B59" s="215"/>
+      <c r="C59" s="699"/>
+      <c r="D59" s="700"/>
+      <c r="E59" s="701"/>
+      <c r="F59" s="593"/>
+      <c r="G59" s="53"/>
+      <c r="I59" s="88"/>
+    </row>
+    <row r="60" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="738" t="s">
         <v>3566</v>
       </c>
-      <c r="B60" s="738"/>
-[...1 lines deleted...]
-      <c r="D60" s="211" t="s">
+      <c r="B60" s="739"/>
+      <c r="C60" s="739"/>
+      <c r="D60" s="216" t="s">
         <v>1974</v>
       </c>
-      <c r="E60" s="212"/>
-[...15 lines deleted...]
-      <c r="A62" s="737" t="s">
+      <c r="E60" s="217"/>
+      <c r="F60" s="218"/>
+      <c r="G60" s="55"/>
+      <c r="I60" s="88"/>
+    </row>
+    <row r="61" spans="1:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="750"/>
+      <c r="B61" s="751"/>
+      <c r="C61" s="752"/>
+      <c r="D61" s="750"/>
+      <c r="E61" s="751"/>
+      <c r="F61" s="752"/>
+      <c r="G61" s="55"/>
+      <c r="I61" s="88"/>
+    </row>
+    <row r="62" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="738" t="s">
         <v>1441</v>
       </c>
-      <c r="B62" s="755"/>
-      <c r="C62" s="737" t="s">
+      <c r="B62" s="756"/>
+      <c r="C62" s="738" t="s">
         <v>1741</v>
       </c>
-      <c r="D62" s="755"/>
-      <c r="E62" s="756" t="s">
+      <c r="D62" s="756"/>
+      <c r="E62" s="757" t="s">
         <v>1443</v>
       </c>
-      <c r="F62" s="757"/>
-[...13 lines deleted...]
-      <c r="A64" s="678" t="s">
+      <c r="F62" s="758"/>
+      <c r="G62" s="56"/>
+    </row>
+    <row r="63" spans="1:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="761"/>
+      <c r="B63" s="752"/>
+      <c r="C63" s="762"/>
+      <c r="D63" s="763"/>
+      <c r="E63" s="759"/>
+      <c r="F63" s="760"/>
+      <c r="G63" s="55"/>
+      <c r="I63" s="47"/>
+    </row>
+    <row r="64" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="679" t="s">
         <v>1442</v>
       </c>
-      <c r="B64" s="680"/>
-      <c r="C64" s="678" t="s">
+      <c r="B64" s="681"/>
+      <c r="C64" s="679" t="s">
         <v>1807</v>
       </c>
-      <c r="D64" s="679"/>
-[...1 lines deleted...]
-      <c r="F64" s="684" t="s">
+      <c r="D64" s="680"/>
+      <c r="E64" s="681"/>
+      <c r="F64" s="685" t="s">
         <v>1742</v>
       </c>
-      <c r="G64" s="52"/>
-[...11 lines deleted...]
-      <c r="A66" s="674" t="s">
+      <c r="G64" s="57"/>
+    </row>
+    <row r="65" spans="1:9" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="682"/>
+      <c r="B65" s="684"/>
+      <c r="C65" s="682"/>
+      <c r="D65" s="683"/>
+      <c r="E65" s="684"/>
+      <c r="F65" s="686"/>
+      <c r="G65" s="57"/>
+    </row>
+    <row r="66" spans="1:9" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="675" t="s">
         <v>1608</v>
       </c>
-      <c r="B66" s="675"/>
-[...1 lines deleted...]
-      <c r="D66" s="676" t="s">
+      <c r="B66" s="676"/>
+      <c r="C66" s="676"/>
+      <c r="D66" s="677" t="s">
         <v>1813</v>
       </c>
-      <c r="E66" s="676"/>
-[...4 lines deleted...]
-      <c r="I72" s="42" t="s">
+      <c r="E66" s="677"/>
+      <c r="F66" s="678"/>
+    </row>
+    <row r="67" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I72" s="47" t="s">
         <v>1785</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I73" s="42" t="s">
+    <row r="73" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I73" s="47" t="s">
         <v>1784</v>
       </c>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I76" s="96" t="s">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I76" s="101" t="s">
         <v>1821</v>
       </c>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I77" s="58" t="s">
+    <row r="77" spans="1:9" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="I77" s="63" t="s">
         <v>1674</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I78" s="43" t="s">
+    <row r="78" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I78" s="48" t="s">
         <v>1320</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I79" s="43" t="s">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I79" s="48" t="s">
         <v>1586</v>
       </c>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.2">
-      <c r="I80" s="43" t="s">
+    <row r="80" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I80" s="48" t="s">
         <v>1587</v>
       </c>
     </row>
-    <row r="81" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I81" s="43" t="s">
+    <row r="81" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I81" s="48" t="s">
         <v>1590</v>
       </c>
     </row>
-    <row r="82" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I82" s="43" t="s">
+    <row r="82" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I82" s="48" t="s">
         <v>1591</v>
       </c>
     </row>
-    <row r="83" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I83" s="43" t="s">
+    <row r="83" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I83" s="48" t="s">
         <v>1592</v>
       </c>
     </row>
-    <row r="84" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I84" s="43" t="s">
+    <row r="84" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I84" s="48" t="s">
         <v>1326</v>
       </c>
     </row>
-    <row r="85" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I85" s="43" t="s">
+    <row r="85" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I85" s="48" t="s">
         <v>1595</v>
       </c>
     </row>
-    <row r="86" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I86" s="43" t="s">
+    <row r="86" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I86" s="48" t="s">
         <v>1596</v>
       </c>
     </row>
-    <row r="87" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I87" s="43" t="s">
+    <row r="87" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I87" s="48" t="s">
         <v>1597</v>
       </c>
     </row>
-    <row r="88" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I88" s="43" t="s">
+    <row r="88" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I88" s="48" t="s">
         <v>1598</v>
       </c>
     </row>
-    <row r="89" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I89" s="43" t="s">
+    <row r="89" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I89" s="48" t="s">
         <v>1601</v>
       </c>
     </row>
-    <row r="90" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I90" s="43" t="s">
+    <row r="90" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I90" s="48" t="s">
         <v>1602</v>
       </c>
     </row>
-    <row r="91" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I91" s="43" t="s">
+    <row r="91" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I91" s="48" t="s">
         <v>1603</v>
       </c>
     </row>
-    <row r="92" spans="9:9" x14ac:dyDescent="0.2">
-      <c r="I92" s="43" t="s">
+    <row r="92" spans="9:9" x14ac:dyDescent="0.35">
+      <c r="I92" s="48" t="s">
         <v>1675</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="CnzUXAlINorjCzufXmNX6o/WKJ0oE4Ei/EjjEqI3UTUP7UR/ozxj9qZ18/erYSklQ9FC5Tw6UHrOScVAFirnhw==" saltValue="90zhI54R4APzpJVFbiM9nw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="62">
     <mergeCell ref="B28:B30"/>
     <mergeCell ref="C28:C30"/>
     <mergeCell ref="D28:D30"/>
     <mergeCell ref="E28:E30"/>
     <mergeCell ref="F28:F30"/>
     <mergeCell ref="C62:D62"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="E63:F63"/>
     <mergeCell ref="A61:C61"/>
     <mergeCell ref="A62:B62"/>
     <mergeCell ref="A63:B63"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A60:C60"/>
     <mergeCell ref="C53:F55"/>
     <mergeCell ref="C57:F57"/>
     <mergeCell ref="D61:F61"/>
     <mergeCell ref="C56:F56"/>
     <mergeCell ref="A51:B51"/>
@@ -39198,441 +39254,441 @@
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="D66" r:id="rId1" display="Research@dca.ga.gov" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
     <hyperlink ref="D66:F66" r:id="rId2" display="RLGF@dca.ga.gov" xr:uid="{00000000-0004-0000-0500-000001000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="91" orientation="portrait" r:id="rId3"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;D&amp;RPage 6</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:E57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A34" sqref="A34:D34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="93.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.86328125" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" customWidth="1"/>
+    <col min="3" max="3" width="10.73046875" customWidth="1"/>
+    <col min="4" max="4" width="8.73046875" customWidth="1"/>
+    <col min="5" max="5" width="32.265625" customWidth="1"/>
+    <col min="6" max="6" width="93.73046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A1" s="261" t="s">
+    <row r="1" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A1" s="266" t="s">
         <v>2802</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A2" s="261" t="s">
+    <row r="2" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A2" s="266" t="s">
         <v>2803</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="E4" s="30" t="s">
+    <row r="3" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A3" s="63"/>
+    </row>
+    <row r="4" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A4" s="41"/>
+      <c r="B4" s="40"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="35" t="s">
         <v>2801</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A5" s="763" t="s">
+    <row r="5" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A5" s="764" t="s">
         <v>1446</v>
       </c>
-      <c r="B5" s="503"/>
-[...8 lines deleted...]
-      <c r="D6" s="503"/>
+      <c r="B5" s="504"/>
+      <c r="C5" s="504"/>
+      <c r="D5" s="505"/>
+      <c r="E5" s="36"/>
+    </row>
+    <row r="6" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="504"/>
+      <c r="B6" s="504"/>
+      <c r="C6" s="504"/>
+      <c r="D6" s="504"/>
       <c r="E6" s="4"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D7" s="503"/>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="504"/>
+      <c r="B7" s="504"/>
+      <c r="C7" s="504"/>
+      <c r="D7" s="504"/>
       <c r="E7" s="4"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D8" s="503"/>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A8" s="504"/>
+      <c r="B8" s="504"/>
+      <c r="C8" s="504"/>
+      <c r="D8" s="504"/>
       <c r="E8" s="4"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D9" s="503"/>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="504"/>
+      <c r="B9" s="504"/>
+      <c r="C9" s="504"/>
+      <c r="D9" s="504"/>
       <c r="E9" s="4"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D10" s="503"/>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="504"/>
+      <c r="B10" s="504"/>
+      <c r="C10" s="504"/>
+      <c r="D10" s="504"/>
       <c r="E10" s="4"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D11" s="503"/>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="504"/>
+      <c r="B11" s="504"/>
+      <c r="C11" s="504"/>
+      <c r="D11" s="504"/>
       <c r="E11" s="4"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D12" s="503"/>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="504"/>
+      <c r="B12" s="504"/>
+      <c r="C12" s="504"/>
+      <c r="D12" s="504"/>
       <c r="E12" s="4"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D13" s="503"/>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="504"/>
+      <c r="B13" s="504"/>
+      <c r="C13" s="504"/>
+      <c r="D13" s="504"/>
       <c r="E13" s="4"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D14" s="503"/>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A14" s="504"/>
+      <c r="B14" s="504"/>
+      <c r="C14" s="504"/>
+      <c r="D14" s="504"/>
       <c r="E14" s="4"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D15" s="503"/>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="504"/>
+      <c r="B15" s="504"/>
+      <c r="C15" s="504"/>
+      <c r="D15" s="504"/>
       <c r="E15" s="4"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E16" s="30" t="s">
+    <row r="16" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A16" s="765"/>
+      <c r="B16" s="765"/>
+      <c r="C16" s="765"/>
+      <c r="D16" s="765"/>
+      <c r="E16" s="35" t="s">
         <v>2801</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A17" s="763" t="s">
+    <row r="17" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A17" s="764" t="s">
         <v>1446</v>
       </c>
-      <c r="B17" s="503"/>
-[...8 lines deleted...]
-      <c r="D18" s="503"/>
+      <c r="B17" s="504"/>
+      <c r="C17" s="504"/>
+      <c r="D17" s="505"/>
+      <c r="E17" s="36"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A18" s="504"/>
+      <c r="B18" s="504"/>
+      <c r="C18" s="504"/>
+      <c r="D18" s="504"/>
       <c r="E18" s="4"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D19" s="503"/>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="504"/>
+      <c r="B19" s="504"/>
+      <c r="C19" s="504"/>
+      <c r="D19" s="504"/>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D20" s="503"/>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="504"/>
+      <c r="B20" s="504"/>
+      <c r="C20" s="504"/>
+      <c r="D20" s="504"/>
       <c r="E20" s="4"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D21" s="503"/>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="504"/>
+      <c r="B21" s="504"/>
+      <c r="C21" s="504"/>
+      <c r="D21" s="504"/>
       <c r="E21" s="4"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D22" s="503"/>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="504"/>
+      <c r="B22" s="504"/>
+      <c r="C22" s="504"/>
+      <c r="D22" s="504"/>
       <c r="E22" s="4"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D23" s="503"/>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="504"/>
+      <c r="B23" s="504"/>
+      <c r="C23" s="504"/>
+      <c r="D23" s="504"/>
       <c r="E23" s="4"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D24" s="503"/>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="504"/>
+      <c r="B24" s="504"/>
+      <c r="C24" s="504"/>
+      <c r="D24" s="504"/>
       <c r="E24" s="4"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D25" s="503"/>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A25" s="504"/>
+      <c r="B25" s="504"/>
+      <c r="C25" s="504"/>
+      <c r="D25" s="504"/>
       <c r="E25" s="4"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D26" s="503"/>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="504"/>
+      <c r="B26" s="504"/>
+      <c r="C26" s="504"/>
+      <c r="D26" s="504"/>
       <c r="E26" s="4"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D27" s="503"/>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="504"/>
+      <c r="B27" s="504"/>
+      <c r="C27" s="504"/>
+      <c r="D27" s="504"/>
       <c r="E27" s="4"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E28" s="30" t="s">
+    <row r="28" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A28" s="40"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="35" t="s">
         <v>2801</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A29" s="763" t="s">
+    <row r="29" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A29" s="764" t="s">
         <v>1446</v>
       </c>
-      <c r="B29" s="503"/>
-[...8 lines deleted...]
-      <c r="D30" s="503"/>
+      <c r="B29" s="504"/>
+      <c r="C29" s="504"/>
+      <c r="D29" s="505"/>
+      <c r="E29" s="36"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="504"/>
+      <c r="B30" s="504"/>
+      <c r="C30" s="504"/>
+      <c r="D30" s="504"/>
       <c r="E30" s="4"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D31" s="503"/>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="504"/>
+      <c r="B31" s="504"/>
+      <c r="C31" s="504"/>
+      <c r="D31" s="504"/>
       <c r="E31" s="4"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D32" s="503"/>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="504"/>
+      <c r="B32" s="504"/>
+      <c r="C32" s="504"/>
+      <c r="D32" s="504"/>
       <c r="E32" s="4"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D33" s="503"/>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="504"/>
+      <c r="B33" s="504"/>
+      <c r="C33" s="504"/>
+      <c r="D33" s="504"/>
       <c r="E33" s="4"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D34" s="503"/>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="504"/>
+      <c r="B34" s="504"/>
+      <c r="C34" s="504"/>
+      <c r="D34" s="504"/>
       <c r="E34" s="4"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D35" s="503"/>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="504"/>
+      <c r="B35" s="504"/>
+      <c r="C35" s="504"/>
+      <c r="D35" s="504"/>
       <c r="E35" s="4"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D36" s="503"/>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="504"/>
+      <c r="B36" s="504"/>
+      <c r="C36" s="504"/>
+      <c r="D36" s="504"/>
       <c r="E36" s="4"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D37" s="503"/>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="504"/>
+      <c r="B37" s="504"/>
+      <c r="C37" s="504"/>
+      <c r="D37" s="504"/>
       <c r="E37" s="4"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D38" s="503"/>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="504"/>
+      <c r="B38" s="504"/>
+      <c r="C38" s="504"/>
+      <c r="D38" s="504"/>
       <c r="E38" s="4"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D39" s="503"/>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="504"/>
+      <c r="B39" s="504"/>
+      <c r="C39" s="504"/>
+      <c r="D39" s="504"/>
       <c r="E39" s="4"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="E40" s="30" t="s">
+    <row r="40" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A40" s="40"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="35" t="s">
         <v>2801</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A41" s="763" t="s">
+    <row r="41" spans="1:5" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A41" s="764" t="s">
         <v>1446</v>
       </c>
-      <c r="B41" s="503"/>
-[...8 lines deleted...]
-      <c r="D42" s="503"/>
+      <c r="B41" s="504"/>
+      <c r="C41" s="504"/>
+      <c r="D41" s="505"/>
+      <c r="E41" s="36"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="504"/>
+      <c r="B42" s="504"/>
+      <c r="C42" s="504"/>
+      <c r="D42" s="504"/>
       <c r="E42" s="4"/>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D43" s="503"/>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="504"/>
+      <c r="B43" s="504"/>
+      <c r="C43" s="504"/>
+      <c r="D43" s="504"/>
       <c r="E43" s="4"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D44" s="503"/>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="504"/>
+      <c r="B44" s="504"/>
+      <c r="C44" s="504"/>
+      <c r="D44" s="504"/>
       <c r="E44" s="4"/>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D45" s="503"/>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="504"/>
+      <c r="B45" s="504"/>
+      <c r="C45" s="504"/>
+      <c r="D45" s="504"/>
       <c r="E45" s="4"/>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D46" s="503"/>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="504"/>
+      <c r="B46" s="504"/>
+      <c r="C46" s="504"/>
+      <c r="D46" s="504"/>
       <c r="E46" s="4"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D47" s="503"/>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="504"/>
+      <c r="B47" s="504"/>
+      <c r="C47" s="504"/>
+      <c r="D47" s="504"/>
       <c r="E47" s="4"/>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D48" s="503"/>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="504"/>
+      <c r="B48" s="504"/>
+      <c r="C48" s="504"/>
+      <c r="D48" s="504"/>
       <c r="E48" s="4"/>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D49" s="503"/>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="504"/>
+      <c r="B49" s="504"/>
+      <c r="C49" s="504"/>
+      <c r="D49" s="504"/>
       <c r="E49" s="4"/>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D50" s="503"/>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="504"/>
+      <c r="B50" s="504"/>
+      <c r="C50" s="504"/>
+      <c r="D50" s="504"/>
       <c r="E50" s="4"/>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D51" s="503"/>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="504"/>
+      <c r="B51" s="504"/>
+      <c r="C51" s="504"/>
+      <c r="D51" s="504"/>
       <c r="E51" s="4"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E52" s="4"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E53" s="4"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E54" s="4"/>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E55" s="4"/>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E56" s="4"/>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="E57" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="A46:D46"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="A45:D45"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A38:D38"/>
     <mergeCell ref="A39:D39"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="A34:D34"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A20:D20"/>
@@ -39655,6688 +39711,6703 @@
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A48:D48"/>
     <mergeCell ref="A49:D49"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A51:D51"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A2:BW72"/>
   <sheetViews>
     <sheetView topLeftCell="Q36" workbookViewId="0">
       <selection activeCell="AX53" sqref="AX53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="3" max="74" width="13.7109375" customWidth="1"/>
-    <col min="75" max="75" width="13.140625" customWidth="1"/>
+    <col min="3" max="74" width="13.73046875" customWidth="1"/>
+    <col min="75" max="75" width="13.1328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A2" s="34" t="s">
+    <row r="2" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A2" s="39" t="s">
         <v>1980</v>
       </c>
     </row>
-    <row r="3" spans="1:74" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="253" t="s">
+    <row r="3" spans="1:74" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A3" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B3" s="253" t="s">
+      <c r="B3" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C3" s="270" t="s">
+      <c r="C3" s="277" t="s">
         <v>2809</v>
       </c>
-      <c r="D3" s="270" t="s">
+      <c r="D3" s="277" t="s">
         <v>1991</v>
       </c>
-      <c r="E3" s="270" t="s">
+      <c r="E3" s="277" t="s">
         <v>1992</v>
       </c>
-      <c r="F3" s="270" t="s">
+      <c r="F3" s="277" t="s">
         <v>1993</v>
       </c>
-      <c r="G3" s="270" t="s">
+      <c r="G3" s="277" t="s">
         <v>1994</v>
       </c>
-      <c r="H3" s="270" t="s">
+      <c r="H3" s="277" t="s">
         <v>2811</v>
       </c>
-      <c r="I3" s="270" t="s">
+      <c r="I3" s="277" t="s">
         <v>1995</v>
       </c>
-      <c r="J3" s="270" t="s">
+      <c r="J3" s="277" t="s">
         <v>1996</v>
       </c>
-      <c r="K3" s="270" t="s">
+      <c r="K3" s="277" t="s">
         <v>1997</v>
       </c>
-      <c r="L3" s="270" t="s">
+      <c r="L3" s="277" t="s">
         <v>3565</v>
       </c>
-      <c r="M3" s="270" t="s">
+      <c r="M3" s="277" t="s">
         <v>1998</v>
       </c>
-      <c r="N3" s="270" t="s">
+      <c r="N3" s="277" t="s">
         <v>3578</v>
       </c>
-      <c r="O3" s="270" t="s">
+      <c r="O3" s="277" t="s">
         <v>2810</v>
       </c>
-      <c r="P3" s="270" t="s">
+      <c r="P3" s="277" t="s">
         <v>1999</v>
       </c>
-      <c r="Q3" s="270" t="s">
+      <c r="Q3" s="277" t="s">
         <v>2000</v>
       </c>
-      <c r="R3" s="270" t="s">
+      <c r="R3" s="277" t="s">
         <v>2001</v>
       </c>
-      <c r="S3" s="270" t="s">
+      <c r="S3" s="277" t="s">
         <v>2002</v>
       </c>
-      <c r="T3" s="270" t="s">
+      <c r="T3" s="277" t="s">
         <v>2003</v>
       </c>
-      <c r="U3" s="270" t="s">
+      <c r="U3" s="277" t="s">
         <v>2004</v>
       </c>
-      <c r="V3" s="270" t="s">
+      <c r="V3" s="277" t="s">
         <v>2005</v>
       </c>
-      <c r="W3" s="270" t="s">
+      <c r="W3" s="277" t="s">
         <v>2006</v>
       </c>
-      <c r="X3" s="270" t="s">
+      <c r="X3" s="277" t="s">
         <v>2007</v>
       </c>
-      <c r="Y3" s="270" t="s">
+      <c r="Y3" s="277" t="s">
         <v>2008</v>
       </c>
-      <c r="Z3" s="270" t="s">
+      <c r="Z3" s="277" t="s">
         <v>2812</v>
       </c>
-      <c r="AA3" s="270" t="s">
+      <c r="AA3" s="277" t="s">
         <v>2009</v>
       </c>
-      <c r="AB3" s="270" t="s">
+      <c r="AB3" s="277" t="s">
         <v>1990</v>
       </c>
-      <c r="AC3" s="270" t="s">
+      <c r="AC3" s="277" t="s">
         <v>2010</v>
       </c>
-      <c r="AD3" s="270" t="s">
+      <c r="AD3" s="277" t="s">
         <v>2011</v>
       </c>
-      <c r="AE3" s="270" t="s">
+      <c r="AE3" s="277" t="s">
         <v>2012</v>
       </c>
-      <c r="AF3" s="270" t="s">
+      <c r="AF3" s="277" t="s">
         <v>2013</v>
       </c>
-      <c r="AG3" s="270" t="s">
+      <c r="AG3" s="277" t="s">
         <v>2014</v>
       </c>
-      <c r="AH3" s="270" t="s">
+      <c r="AH3" s="277" t="s">
         <v>2813</v>
       </c>
-      <c r="AI3" s="270" t="s">
+      <c r="AI3" s="277" t="s">
         <v>2015</v>
       </c>
-      <c r="AJ3" s="270" t="s">
+      <c r="AJ3" s="277" t="s">
         <v>2016</v>
       </c>
-      <c r="AK3" s="270" t="s">
+      <c r="AK3" s="277" t="s">
         <v>2017</v>
       </c>
-      <c r="AL3" s="270" t="s">
+      <c r="AL3" s="277" t="s">
         <v>2018</v>
       </c>
-      <c r="AM3" s="270" t="s">
+      <c r="AM3" s="277" t="s">
         <v>2019</v>
       </c>
-      <c r="AN3" s="270" t="s">
+      <c r="AN3" s="277" t="s">
         <v>2020</v>
       </c>
-      <c r="AO3" s="270" t="s">
+      <c r="AO3" s="277" t="s">
         <v>2021</v>
       </c>
-      <c r="AP3" s="270" t="s">
+      <c r="AP3" s="277" t="s">
         <v>2022</v>
       </c>
-      <c r="AQ3" s="270" t="s">
+      <c r="AQ3" s="277" t="s">
         <v>2023</v>
       </c>
-      <c r="AR3" s="270" t="s">
+      <c r="AR3" s="277" t="s">
         <v>2024</v>
       </c>
-      <c r="AS3" s="270" t="s">
+      <c r="AS3" s="277" t="s">
         <v>2025</v>
       </c>
-      <c r="AT3" s="270" t="s">
+      <c r="AT3" s="277" t="s">
         <v>2026</v>
       </c>
-      <c r="AU3" s="270" t="s">
+      <c r="AU3" s="277" t="s">
         <v>2027</v>
       </c>
-      <c r="AV3" s="270" t="s">
+      <c r="AV3" s="277" t="s">
         <v>2814</v>
       </c>
-      <c r="AW3" s="270" t="s">
+      <c r="AW3" s="277" t="s">
         <v>2028</v>
       </c>
-      <c r="AX3" s="270" t="s">
+      <c r="AX3" s="277" t="s">
         <v>2029</v>
       </c>
-      <c r="AY3" s="270" t="s">
+      <c r="AY3" s="277" t="s">
         <v>2030</v>
       </c>
-      <c r="AZ3" s="270" t="s">
+      <c r="AZ3" s="277" t="s">
         <v>2031</v>
       </c>
-      <c r="BA3" s="270" t="s">
+      <c r="BA3" s="277" t="s">
         <v>2032</v>
       </c>
-      <c r="BB3" s="270" t="s">
+      <c r="BB3" s="277" t="s">
         <v>2033</v>
       </c>
-      <c r="BC3" s="270" t="s">
+      <c r="BC3" s="277" t="s">
         <v>2034</v>
       </c>
-      <c r="BD3" s="270" t="s">
+      <c r="BD3" s="277" t="s">
         <v>2815</v>
       </c>
-      <c r="BE3" s="270" t="s">
+      <c r="BE3" s="277" t="s">
         <v>2816</v>
       </c>
     </row>
-    <row r="4" spans="1:74" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="267" t="str">
+    <row r="4" spans="1:74" ht="13.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B4" s="26" t="str">
+      <c r="B4" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C4" s="280">
+      <c r="C4" s="287">
         <f>'Page 1'!$F$23</f>
         <v>0</v>
       </c>
-      <c r="D4" s="280">
+      <c r="D4" s="287">
         <f>'Page 1'!F24</f>
         <v>0</v>
       </c>
-      <c r="E4" s="280">
+      <c r="E4" s="287">
         <f>'Page 1'!$F$25</f>
         <v>0</v>
       </c>
-      <c r="F4" s="280">
+      <c r="F4" s="287">
         <f>'Page 1'!$F$26</f>
         <v>0</v>
       </c>
-      <c r="G4" s="280">
+      <c r="G4" s="287">
         <f>'Page 1'!$F$27</f>
         <v>0</v>
       </c>
-      <c r="H4" s="280">
+      <c r="H4" s="287">
         <f>'Page 1'!$F$28</f>
         <v>0</v>
       </c>
-      <c r="I4" s="280">
+      <c r="I4" s="287">
         <f>'Page 1'!$F$29</f>
         <v>0</v>
       </c>
-      <c r="J4" s="280">
+      <c r="J4" s="287">
         <f>'Page 1'!$F$30</f>
         <v>0</v>
       </c>
-      <c r="K4" s="280">
+      <c r="K4" s="287">
         <f>'Page 1'!$F$31</f>
         <v>0</v>
       </c>
-      <c r="L4" s="280">
+      <c r="L4" s="287">
         <f>'Page 1'!$F$32</f>
         <v>0</v>
       </c>
-      <c r="M4" s="280">
+      <c r="M4" s="287">
         <f>'Page 1'!$F$33</f>
         <v>0</v>
       </c>
-      <c r="N4" s="280">
+      <c r="N4" s="287">
         <f>'Page 1'!$F$47</f>
         <v>0</v>
       </c>
-      <c r="O4" s="280">
+      <c r="O4" s="287">
         <f>'Page 1'!$F$34</f>
         <v>0</v>
       </c>
-      <c r="P4" s="280">
+      <c r="P4" s="287">
         <f>'Page 1'!$F$35</f>
         <v>0</v>
       </c>
-      <c r="Q4" s="280">
+      <c r="Q4" s="287">
         <f>'Page 1'!$F$36</f>
         <v>0</v>
       </c>
-      <c r="R4" s="280">
+      <c r="R4" s="287">
         <f>'Page 1'!$F$50</f>
         <v>0</v>
       </c>
-      <c r="S4" s="280">
+      <c r="S4" s="287">
         <f>'Page 1'!$F$51</f>
         <v>0</v>
       </c>
-      <c r="T4" s="280">
+      <c r="T4" s="287">
         <f>'Page 1'!$F$52</f>
         <v>0</v>
       </c>
-      <c r="U4" s="280">
+      <c r="U4" s="287">
         <f>'Page 1'!$F$53</f>
         <v>0</v>
       </c>
-      <c r="V4" s="280">
+      <c r="V4" s="287">
         <f>'Page 1'!$F$54</f>
         <v>0</v>
       </c>
-      <c r="W4" s="280">
+      <c r="W4" s="287">
         <f>'Page 1'!$F$55</f>
         <v>0</v>
       </c>
-      <c r="X4" s="280">
+      <c r="X4" s="287">
         <f>'Page 1'!$F$56</f>
         <v>0</v>
       </c>
-      <c r="Y4" s="280">
+      <c r="Y4" s="287">
         <f>'Page 1'!$F$57</f>
         <v>0</v>
       </c>
-      <c r="Z4" s="272">
+      <c r="Z4" s="279">
         <f>'Page 1'!$F$38</f>
         <v>0</v>
       </c>
-      <c r="AA4" s="280">
+      <c r="AA4" s="287">
         <f>'Page 1'!$F$40</f>
         <v>0</v>
       </c>
-      <c r="AB4" s="280">
+      <c r="AB4" s="287">
         <f>'Page 1'!$F$41</f>
         <v>0</v>
       </c>
-      <c r="AC4" s="280">
+      <c r="AC4" s="287">
         <f>'Page 1'!$F$42</f>
         <v>0</v>
       </c>
-      <c r="AD4" s="281">
+      <c r="AD4" s="288">
         <f>'Page 1'!$F$43</f>
         <v>0</v>
       </c>
-      <c r="AE4" s="282">
+      <c r="AE4" s="289">
         <f>'Page 1'!$F$44</f>
         <v>0</v>
       </c>
-      <c r="AF4" s="282">
+      <c r="AF4" s="289">
         <f>'Page 1'!$F$45</f>
         <v>0</v>
       </c>
-      <c r="AG4" s="282">
+      <c r="AG4" s="289">
         <f>'Page 1'!$F$46</f>
         <v>0</v>
       </c>
-      <c r="AH4" s="271">
+      <c r="AH4" s="278">
         <f>'Page 1'!$F$48</f>
         <v>0</v>
       </c>
-      <c r="AI4" s="282">
+      <c r="AI4" s="289">
         <f>'Page 1'!$F$58</f>
         <v>0</v>
       </c>
-      <c r="AJ4" s="282">
+      <c r="AJ4" s="289">
         <f>'Page 1'!$F$59</f>
         <v>0</v>
       </c>
-      <c r="AK4" s="282">
+      <c r="AK4" s="289">
         <f>'Page 1'!$F$60</f>
         <v>0</v>
       </c>
-      <c r="AL4" s="282">
+      <c r="AL4" s="289">
         <f>'Page 1'!$F$61</f>
         <v>0</v>
       </c>
-      <c r="AM4" s="282">
+      <c r="AM4" s="289">
         <f>'Page 1'!$F$62</f>
         <v>0</v>
       </c>
-      <c r="AN4" s="282">
+      <c r="AN4" s="289">
         <f>'Page 1'!$F$63</f>
         <v>0</v>
       </c>
-      <c r="AO4" s="282">
+      <c r="AO4" s="289">
         <f>'Page 1'!$F$64</f>
         <v>0</v>
       </c>
-      <c r="AP4" s="282">
+      <c r="AP4" s="289">
         <f>'Page 1'!$F$65</f>
         <v>0</v>
       </c>
-      <c r="AQ4" s="282">
+      <c r="AQ4" s="289">
         <f>'Page 1'!$F$66</f>
         <v>0</v>
       </c>
-      <c r="AR4" s="282">
+      <c r="AR4" s="289">
         <f>'Page 1'!$F$67</f>
         <v>0</v>
       </c>
-      <c r="AS4" s="282">
+      <c r="AS4" s="289">
         <f>'Page 1'!$F$68</f>
         <v>0</v>
       </c>
-      <c r="AT4" s="282">
+      <c r="AT4" s="289">
         <f>'Page 1'!$F$69</f>
         <v>0</v>
       </c>
-      <c r="AU4" s="282">
+      <c r="AU4" s="289">
         <f>'Page 1'!$F$37</f>
         <v>0</v>
       </c>
-      <c r="AV4" s="271">
+      <c r="AV4" s="278">
         <f>'Page 1'!$F$70</f>
         <v>0</v>
       </c>
-      <c r="AW4" s="282">
+      <c r="AW4" s="289">
         <f>'Page 1'!$F$72</f>
         <v>0</v>
       </c>
-      <c r="AX4" s="282">
+      <c r="AX4" s="289">
         <f>'Page 1'!$F$73</f>
         <v>0</v>
       </c>
-      <c r="AY4" s="282">
+      <c r="AY4" s="289">
         <f>'Page 1'!$F$74</f>
         <v>0</v>
       </c>
-      <c r="AZ4" s="282">
+      <c r="AZ4" s="289">
         <f>'Page 1'!$F$75</f>
         <v>0</v>
       </c>
-      <c r="BA4" s="282">
+      <c r="BA4" s="289">
         <f>'Page 1'!$F$76</f>
         <v>0</v>
       </c>
-      <c r="BB4" s="282">
+      <c r="BB4" s="289">
         <f>'Page 1'!$F$77</f>
         <v>0</v>
       </c>
-      <c r="BC4" s="282">
+      <c r="BC4" s="289">
         <f>'Page 1'!$F$78</f>
         <v>0</v>
       </c>
-      <c r="BD4" s="320">
+      <c r="BD4" s="327">
         <f>'Page 1'!$F$79</f>
         <v>0</v>
       </c>
-      <c r="BE4" s="271">
+      <c r="BE4" s="278">
         <f>'Page 1'!$F$80</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A6" s="34" t="s">
+    <row r="6" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A6" s="39" t="s">
         <v>1981</v>
       </c>
     </row>
-    <row r="7" spans="1:74" ht="15" x14ac:dyDescent="0.25">
-      <c r="A7" s="253" t="s">
+    <row r="7" spans="1:74" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A7" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B7" s="253" t="s">
+      <c r="B7" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C7" s="254" t="s">
+      <c r="C7" s="259" t="s">
         <v>2059</v>
       </c>
-      <c r="D7" s="254" t="s">
+      <c r="D7" s="259" t="s">
         <v>1986</v>
       </c>
-      <c r="E7" s="254" t="s">
+      <c r="E7" s="259" t="s">
         <v>2035</v>
       </c>
-      <c r="F7" s="254" t="s">
+      <c r="F7" s="259" t="s">
         <v>2036</v>
       </c>
-      <c r="G7" s="254" t="s">
+      <c r="G7" s="259" t="s">
         <v>2037</v>
       </c>
-      <c r="H7" s="254" t="s">
+      <c r="H7" s="259" t="s">
         <v>2038</v>
       </c>
-      <c r="I7" s="254" t="s">
+      <c r="I7" s="259" t="s">
         <v>2039</v>
       </c>
-      <c r="J7" s="254" t="s">
+      <c r="J7" s="259" t="s">
         <v>2040</v>
       </c>
-      <c r="K7" s="254" t="s">
+      <c r="K7" s="259" t="s">
         <v>2041</v>
       </c>
-      <c r="L7" s="254" t="s">
+      <c r="L7" s="259" t="s">
         <v>2042</v>
       </c>
-      <c r="M7" s="254" t="s">
+      <c r="M7" s="259" t="s">
         <v>2043</v>
       </c>
-      <c r="N7" s="254" t="s">
+      <c r="N7" s="259" t="s">
         <v>2060</v>
       </c>
-      <c r="O7" s="254" t="s">
+      <c r="O7" s="259" t="s">
         <v>2044</v>
       </c>
-      <c r="P7" s="254" t="s">
+      <c r="P7" s="259" t="s">
         <v>2045</v>
       </c>
-      <c r="Q7" s="254" t="s">
+      <c r="Q7" s="259" t="s">
         <v>2046</v>
       </c>
-      <c r="R7" s="254" t="s">
+      <c r="R7" s="259" t="s">
         <v>2047</v>
       </c>
-      <c r="S7" s="254" t="s">
+      <c r="S7" s="259" t="s">
         <v>2048</v>
       </c>
-      <c r="T7" s="254" t="s">
+      <c r="T7" s="259" t="s">
         <v>2049</v>
       </c>
-      <c r="U7" s="254" t="s">
+      <c r="U7" s="259" t="s">
         <v>2050</v>
       </c>
-      <c r="V7" s="254" t="s">
+      <c r="V7" s="259" t="s">
         <v>2051</v>
       </c>
-      <c r="W7" s="254" t="s">
+      <c r="W7" s="259" t="s">
         <v>2052</v>
       </c>
-      <c r="X7" s="254" t="s">
+      <c r="X7" s="259" t="s">
         <v>2053</v>
       </c>
-      <c r="Y7" s="254" t="s">
+      <c r="Y7" s="259" t="s">
         <v>2054</v>
       </c>
-      <c r="Z7" s="254" t="s">
+      <c r="Z7" s="259" t="s">
         <v>2055</v>
       </c>
-      <c r="AA7" s="254" t="s">
+      <c r="AA7" s="259" t="s">
         <v>2056</v>
       </c>
-      <c r="AB7" s="254" t="s">
+      <c r="AB7" s="259" t="s">
         <v>2057</v>
       </c>
-      <c r="AC7" s="254" t="s">
+      <c r="AC7" s="259" t="s">
         <v>2058</v>
       </c>
-      <c r="AD7" s="256" t="s">
+      <c r="AD7" s="261" t="s">
         <v>2061</v>
       </c>
-      <c r="AE7" s="256" t="s">
+      <c r="AE7" s="261" t="s">
         <v>2062</v>
       </c>
-      <c r="AF7" s="256" t="s">
+      <c r="AF7" s="261" t="s">
         <v>2063</v>
       </c>
-      <c r="AG7" s="256" t="s">
+      <c r="AG7" s="261" t="s">
         <v>2064</v>
       </c>
-      <c r="AH7" s="256" t="s">
+      <c r="AH7" s="261" t="s">
         <v>2065</v>
       </c>
-      <c r="AI7" s="256" t="s">
+      <c r="AI7" s="261" t="s">
         <v>2066</v>
       </c>
-      <c r="AJ7" s="256" t="s">
+      <c r="AJ7" s="261" t="s">
         <v>3545</v>
       </c>
-      <c r="AK7" s="256" t="s">
+      <c r="AK7" s="261" t="s">
         <v>2067</v>
       </c>
-      <c r="AL7" s="256" t="s">
+      <c r="AL7" s="261" t="s">
         <v>2068</v>
       </c>
-      <c r="AM7" s="256" t="s">
+      <c r="AM7" s="261" t="s">
         <v>2069</v>
       </c>
-      <c r="AN7" s="256" t="s">
+      <c r="AN7" s="261" t="s">
         <v>2070</v>
       </c>
-      <c r="AO7" s="256" t="s">
+      <c r="AO7" s="261" t="s">
         <v>2071</v>
       </c>
-      <c r="AP7" s="256" t="s">
+      <c r="AP7" s="261" t="s">
         <v>2072</v>
       </c>
-      <c r="AQ7" s="256" t="s">
+      <c r="AQ7" s="261" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="267" t="str">
+    <row r="8" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A8" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B8" s="26" t="str">
+      <c r="B8" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C8" s="277">
+      <c r="C8" s="284">
         <f>'Page 2'!$H$6</f>
         <v>0</v>
       </c>
-      <c r="D8" s="277">
+      <c r="D8" s="284">
         <f>'Page 2'!$H$7</f>
         <v>0</v>
       </c>
-      <c r="E8" s="277">
+      <c r="E8" s="284">
         <f>'Page 2'!$H$8</f>
         <v>0</v>
       </c>
-      <c r="F8" s="283">
+      <c r="F8" s="290">
         <f>'Page 2'!$H$9</f>
         <v>0</v>
       </c>
-      <c r="G8" s="284">
+      <c r="G8" s="291">
         <f>'Page 2'!$H$10</f>
         <v>0</v>
       </c>
-      <c r="H8" s="284">
+      <c r="H8" s="291">
         <f>'Page 2'!$H$11</f>
         <v>0</v>
       </c>
-      <c r="I8" s="284">
+      <c r="I8" s="291">
         <f>'Page 2'!$H$12</f>
         <v>0</v>
       </c>
-      <c r="J8" s="284">
+      <c r="J8" s="291">
         <f>'Page 2'!$H$13</f>
         <v>0</v>
       </c>
-      <c r="K8" s="284">
+      <c r="K8" s="291">
         <f>'Page 2'!$H$14</f>
         <v>0</v>
       </c>
-      <c r="L8" s="284">
+      <c r="L8" s="291">
         <f>'Page 2'!$H$16</f>
         <v>0</v>
       </c>
-      <c r="M8" s="273">
+      <c r="M8" s="280">
         <f>'Page 2'!$H$17</f>
         <v>0</v>
       </c>
-      <c r="N8" s="284">
+      <c r="N8" s="291">
         <f>'Page 2'!$I$6</f>
         <v>0</v>
       </c>
-      <c r="O8" s="284">
+      <c r="O8" s="291">
         <f>'Page 2'!$I$8</f>
         <v>0</v>
       </c>
-      <c r="P8" s="284">
+      <c r="P8" s="291">
         <f>'Page 2'!$I$11</f>
         <v>0</v>
       </c>
-      <c r="Q8" s="284">
+      <c r="Q8" s="291">
         <f>'Page 2'!$I$15</f>
         <v>0</v>
       </c>
-      <c r="R8" s="284">
+      <c r="R8" s="291">
         <f>'Page 2'!$I$16</f>
         <v>0</v>
       </c>
-      <c r="S8" s="273">
+      <c r="S8" s="280">
         <f>'Page 2'!$I$17</f>
         <v>0</v>
       </c>
-      <c r="T8" s="284">
+      <c r="T8" s="291">
         <f>'Page 2'!$J$6</f>
         <v>0</v>
       </c>
-      <c r="U8" s="284">
+      <c r="U8" s="291">
         <f>'Page 2'!$J$8</f>
         <v>0</v>
       </c>
-      <c r="V8" s="284">
+      <c r="V8" s="291">
         <f>'Page 2'!$J$9</f>
         <v>0</v>
       </c>
-      <c r="W8" s="284">
+      <c r="W8" s="291">
         <f>'Page 2'!$J$10</f>
         <v>0</v>
       </c>
-      <c r="X8" s="284">
+      <c r="X8" s="291">
         <f>'Page 2'!$J$11</f>
         <v>0</v>
       </c>
-      <c r="Y8" s="284">
+      <c r="Y8" s="291">
         <f>'Page 2'!$J$12</f>
         <v>0</v>
       </c>
-      <c r="Z8" s="284">
+      <c r="Z8" s="291">
         <f>'Page 2'!$J$13</f>
         <v>0</v>
       </c>
-      <c r="AA8" s="284">
+      <c r="AA8" s="291">
         <f>'Page 2'!$J$14</f>
         <v>0</v>
       </c>
-      <c r="AB8" s="284">
+      <c r="AB8" s="291">
         <f>'Page 2'!$J$16</f>
         <v>0</v>
       </c>
-      <c r="AC8" s="273">
+      <c r="AC8" s="280">
         <f>'Page 2'!$J$17</f>
         <v>0</v>
       </c>
-      <c r="AD8" s="284">
+      <c r="AD8" s="291">
         <f>'Page 2'!$J$21</f>
         <v>0</v>
       </c>
-      <c r="AE8" s="284">
+      <c r="AE8" s="291">
         <f>'Page 2'!$J$22</f>
         <v>0</v>
       </c>
-      <c r="AF8" s="284">
+      <c r="AF8" s="291">
         <f>'Page 2'!$J$23</f>
         <v>0</v>
       </c>
-      <c r="AG8" s="284">
+      <c r="AG8" s="291">
         <f>'Page 2'!$J$24</f>
         <v>0</v>
       </c>
-      <c r="AH8" s="284">
+      <c r="AH8" s="291">
         <f>'Page 2'!$J$25</f>
         <v>0</v>
       </c>
-      <c r="AI8" s="284">
+      <c r="AI8" s="291">
         <f>'Page 2'!$J$26</f>
         <v>0</v>
       </c>
-      <c r="AJ8" s="284">
+      <c r="AJ8" s="291">
         <f>'Page 2'!$J$27</f>
         <v>0</v>
       </c>
-      <c r="AK8" s="284">
+      <c r="AK8" s="291">
         <f>'Page 2'!$J$28</f>
         <v>0</v>
       </c>
-      <c r="AL8" s="284">
+      <c r="AL8" s="291">
         <f>'Page 2'!$J$29</f>
         <v>0</v>
       </c>
-      <c r="AM8" s="284">
+      <c r="AM8" s="291">
         <f>'Page 2'!$J$30</f>
         <v>0</v>
       </c>
-      <c r="AN8" s="284">
+      <c r="AN8" s="291">
         <f>'Page 2'!$J$31</f>
         <v>0</v>
       </c>
-      <c r="AO8" s="284">
+      <c r="AO8" s="291">
         <f>'Page 2'!$J$32</f>
         <v>0</v>
       </c>
-      <c r="AP8" s="284">
+      <c r="AP8" s="291">
         <f>'Page 2'!$J$33</f>
         <v>0</v>
       </c>
-      <c r="AQ8" s="274">
+      <c r="AQ8" s="281">
         <f>'Page 2'!$J$34</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A10" s="34" t="s">
+    <row r="10" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A10" s="39" t="s">
         <v>1982</v>
       </c>
     </row>
-    <row r="11" spans="1:74" ht="15" x14ac:dyDescent="0.25">
-      <c r="A11" s="253" t="s">
+    <row r="11" spans="1:74" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A11" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B11" s="253" t="s">
+      <c r="B11" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C11" s="254" t="s">
+      <c r="C11" s="259" t="s">
         <v>1987</v>
       </c>
-      <c r="D11" s="254" t="s">
+      <c r="D11" s="259" t="s">
         <v>2074</v>
       </c>
-      <c r="E11" s="254" t="s">
+      <c r="E11" s="259" t="s">
         <v>2075</v>
       </c>
-      <c r="F11" s="254" t="s">
+      <c r="F11" s="259" t="s">
         <v>2076</v>
       </c>
-      <c r="G11" s="254" t="s">
+      <c r="G11" s="259" t="s">
         <v>2077</v>
       </c>
-      <c r="H11" s="254" t="s">
+      <c r="H11" s="259" t="s">
         <v>2078</v>
       </c>
-      <c r="I11" s="254" t="s">
+      <c r="I11" s="259" t="s">
         <v>2079</v>
       </c>
-      <c r="J11" s="254" t="s">
+      <c r="J11" s="259" t="s">
         <v>2080</v>
       </c>
-      <c r="K11" s="254" t="s">
+      <c r="K11" s="259" t="s">
         <v>2081</v>
       </c>
-      <c r="L11" s="254" t="s">
+      <c r="L11" s="259" t="s">
         <v>2082</v>
       </c>
-      <c r="M11" s="254" t="s">
+      <c r="M11" s="259" t="s">
         <v>2083</v>
       </c>
-      <c r="N11" s="254" t="s">
+      <c r="N11" s="259" t="s">
         <v>2084</v>
       </c>
-      <c r="O11" s="254" t="s">
+      <c r="O11" s="259" t="s">
         <v>2085</v>
       </c>
-      <c r="P11" s="254" t="s">
+      <c r="P11" s="259" t="s">
         <v>2086</v>
       </c>
-      <c r="Q11" s="254" t="s">
+      <c r="Q11" s="259" t="s">
         <v>2087</v>
       </c>
-      <c r="R11" s="254" t="s">
+      <c r="R11" s="259" t="s">
         <v>2088</v>
       </c>
-      <c r="S11" s="254" t="s">
+      <c r="S11" s="259" t="s">
         <v>2089</v>
       </c>
-      <c r="T11" s="254" t="s">
+      <c r="T11" s="259" t="s">
         <v>2090</v>
       </c>
-      <c r="U11" s="254" t="s">
+      <c r="U11" s="259" t="s">
         <v>2091</v>
       </c>
-      <c r="V11" s="254" t="s">
+      <c r="V11" s="259" t="s">
         <v>2092</v>
       </c>
-      <c r="W11" s="254" t="s">
+      <c r="W11" s="259" t="s">
         <v>2093</v>
       </c>
-      <c r="X11" s="254" t="s">
+      <c r="X11" s="259" t="s">
         <v>2094</v>
       </c>
-      <c r="Y11" s="254" t="s">
+      <c r="Y11" s="259" t="s">
         <v>2095</v>
       </c>
-      <c r="Z11" s="254" t="s">
+      <c r="Z11" s="259" t="s">
         <v>2096</v>
       </c>
-      <c r="AA11" s="254" t="s">
+      <c r="AA11" s="259" t="s">
         <v>2097</v>
       </c>
-      <c r="AB11" s="254" t="s">
+      <c r="AB11" s="259" t="s">
         <v>2098</v>
       </c>
-      <c r="AC11" s="254" t="s">
+      <c r="AC11" s="259" t="s">
         <v>2099</v>
       </c>
-      <c r="AD11" s="254" t="s">
+      <c r="AD11" s="259" t="s">
         <v>2100</v>
       </c>
-      <c r="AE11" s="254" t="s">
+      <c r="AE11" s="259" t="s">
         <v>2101</v>
       </c>
-      <c r="AF11" s="254" t="s">
+      <c r="AF11" s="259" t="s">
         <v>2102</v>
       </c>
-      <c r="AG11" s="254" t="s">
+      <c r="AG11" s="259" t="s">
         <v>2103</v>
       </c>
-      <c r="AH11" s="254" t="s">
+      <c r="AH11" s="259" t="s">
         <v>2104</v>
       </c>
-      <c r="AI11" s="254" t="s">
+      <c r="AI11" s="259" t="s">
         <v>2105</v>
       </c>
-      <c r="AJ11" s="254" t="s">
+      <c r="AJ11" s="259" t="s">
         <v>2106</v>
       </c>
-      <c r="AK11" s="254" t="s">
+      <c r="AK11" s="259" t="s">
         <v>2107</v>
       </c>
-      <c r="AL11" s="254" t="s">
+      <c r="AL11" s="259" t="s">
         <v>2108</v>
       </c>
-      <c r="AM11" s="254" t="s">
+      <c r="AM11" s="259" t="s">
         <v>2109</v>
       </c>
-      <c r="AN11" s="254" t="s">
+      <c r="AN11" s="259" t="s">
         <v>2110</v>
       </c>
-      <c r="AO11" s="254" t="s">
+      <c r="AO11" s="259" t="s">
         <v>2111</v>
       </c>
-      <c r="AP11" s="254" t="s">
+      <c r="AP11" s="259" t="s">
         <v>2112</v>
       </c>
     </row>
-    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A12" s="267" t="str">
+    <row r="12" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A12" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B12" s="26" t="str">
+      <c r="B12" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C12" s="277">
+      <c r="C12" s="284">
         <f>'Page 2'!$J$36</f>
         <v>0</v>
       </c>
-      <c r="D12" s="277">
+      <c r="D12" s="284">
         <f>'Page 2'!$J$37</f>
         <v>0</v>
       </c>
-      <c r="E12" s="277">
+      <c r="E12" s="284">
         <f>'Page 2'!$J$38</f>
         <v>0</v>
       </c>
-      <c r="F12" s="277">
+      <c r="F12" s="284">
         <f>'Page 2'!$J$39</f>
         <v>0</v>
       </c>
-      <c r="G12" s="277">
+      <c r="G12" s="284">
         <f>'Page 2'!$J$40</f>
         <v>0</v>
       </c>
-      <c r="H12" s="277">
+      <c r="H12" s="284">
         <f>'Page 2'!$J$41</f>
         <v>0</v>
       </c>
-      <c r="I12" s="277">
+      <c r="I12" s="284">
         <f>'Page 2'!$J$42</f>
         <v>0</v>
       </c>
-      <c r="J12" s="277">
+      <c r="J12" s="284">
         <f>'Page 2'!$J$43</f>
         <v>0</v>
       </c>
-      <c r="K12" s="277">
+      <c r="K12" s="284">
         <f>'Page 2'!$J$44</f>
         <v>0</v>
       </c>
-      <c r="L12" s="277">
+      <c r="L12" s="284">
         <f>'Page 2'!$J$45</f>
         <v>0</v>
       </c>
-      <c r="M12" s="277">
+      <c r="M12" s="284">
         <f>'Page 2'!$J$46</f>
         <v>0</v>
       </c>
-      <c r="N12" s="277">
+      <c r="N12" s="284">
         <f>'Page 2'!$J$47</f>
         <v>0</v>
       </c>
-      <c r="O12" s="277">
+      <c r="O12" s="284">
         <f>'Page 2'!$J$48</f>
         <v>0</v>
       </c>
-      <c r="P12" s="277">
+      <c r="P12" s="284">
         <f>'Page 2'!$J$49</f>
         <v>0</v>
       </c>
-      <c r="Q12" s="277">
+      <c r="Q12" s="284">
         <f>'Page 2'!$J$50</f>
         <v>0</v>
       </c>
-      <c r="R12" s="277">
+      <c r="R12" s="284">
         <f>'Page 2'!$J$51</f>
         <v>0</v>
       </c>
-      <c r="S12" s="277">
+      <c r="S12" s="284">
         <f>'Page 2'!$J$52</f>
         <v>0</v>
       </c>
-      <c r="T12" s="277">
+      <c r="T12" s="284">
         <f>'Page 2'!$J$53</f>
         <v>0</v>
       </c>
-      <c r="U12" s="259">
+      <c r="U12" s="264">
         <f>'Page 2'!$J$54</f>
         <v>0</v>
       </c>
-      <c r="V12" s="259">
+      <c r="V12" s="264">
         <f>'Page 2'!$J$55</f>
         <v>0</v>
       </c>
-      <c r="W12" s="259">
+      <c r="W12" s="264">
         <f>'Page 2'!$J$56</f>
         <v>0</v>
       </c>
-      <c r="X12" s="277">
+      <c r="X12" s="284">
         <f>'Page 2'!$H$60</f>
         <v>0</v>
       </c>
-      <c r="Y12" s="277">
+      <c r="Y12" s="284">
         <f>'Page 2'!$H$61</f>
         <v>0</v>
       </c>
-      <c r="Z12" s="277">
+      <c r="Z12" s="284">
         <f>'Page 2'!$H$62</f>
         <v>0</v>
       </c>
-      <c r="AA12" s="277">
+      <c r="AA12" s="284">
         <f>'Page 2'!$H$63</f>
         <v>0</v>
       </c>
-      <c r="AB12" s="277">
+      <c r="AB12" s="284">
         <f>'Page 2'!$H$64</f>
         <v>0</v>
       </c>
-      <c r="AC12" s="277">
+      <c r="AC12" s="284">
         <f>'Page 2'!$H$65</f>
         <v>0</v>
       </c>
-      <c r="AD12" s="277">
+      <c r="AD12" s="284">
         <f>'Page 2'!$H$66</f>
         <v>0</v>
       </c>
-      <c r="AE12" s="277">
+      <c r="AE12" s="284">
         <f>'Page 2'!$H$67</f>
         <v>0</v>
       </c>
-      <c r="AF12" s="285">
+      <c r="AF12" s="292">
         <f>'Page 2'!$H$68</f>
         <v>0</v>
       </c>
-      <c r="AG12" s="277">
+      <c r="AG12" s="284">
         <f>'Page 2'!$H$69</f>
         <v>0</v>
       </c>
-      <c r="AH12" s="277">
+      <c r="AH12" s="284">
         <f>'Page 2'!$H$70</f>
         <v>0</v>
       </c>
-      <c r="AI12" s="277">
+      <c r="AI12" s="284">
         <f>'Page 2'!$H$71</f>
         <v>0</v>
       </c>
-      <c r="AJ12" s="277">
+      <c r="AJ12" s="284">
         <f>'Page 2'!$H$72</f>
         <v>0</v>
       </c>
-      <c r="AK12" s="277">
+      <c r="AK12" s="284">
         <f>'Page 2'!$H$73</f>
         <v>0</v>
       </c>
-      <c r="AL12" s="277">
+      <c r="AL12" s="284">
         <f>'Page 2'!$H$74</f>
         <v>0</v>
       </c>
-      <c r="AM12" s="277">
+      <c r="AM12" s="284">
         <f>'Page 2'!$H$75</f>
         <v>0</v>
       </c>
-      <c r="AN12" s="277">
+      <c r="AN12" s="284">
         <f>'Page 2'!$H$76</f>
         <v>0</v>
       </c>
-      <c r="AO12" s="277">
+      <c r="AO12" s="284">
         <f>'Page 2'!$H$77</f>
         <v>0</v>
       </c>
-      <c r="AP12" s="259">
+      <c r="AP12" s="264">
         <f>'Page 2'!$H$78</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A14" s="34" t="s">
+    <row r="14" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A14" s="39" t="s">
         <v>1983</v>
       </c>
     </row>
-    <row r="15" spans="1:74" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="253" t="s">
+    <row r="15" spans="1:74" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A15" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B15" s="253" t="s">
+      <c r="B15" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C15" s="254" t="s">
+      <c r="C15" s="259" t="s">
         <v>2113</v>
       </c>
-      <c r="D15" s="254" t="s">
+      <c r="D15" s="259" t="s">
         <v>2117</v>
       </c>
-      <c r="E15" s="254" t="s">
+      <c r="E15" s="259" t="s">
         <v>2121</v>
       </c>
-      <c r="F15" s="254" t="s">
+      <c r="F15" s="259" t="s">
         <v>2125</v>
       </c>
-      <c r="G15" s="254" t="s">
+      <c r="G15" s="259" t="s">
         <v>2129</v>
       </c>
-      <c r="H15" s="254" t="s">
+      <c r="H15" s="259" t="s">
         <v>2133</v>
       </c>
-      <c r="I15" s="254" t="s">
+      <c r="I15" s="259" t="s">
         <v>2137</v>
       </c>
-      <c r="J15" s="254" t="s">
+      <c r="J15" s="259" t="s">
         <v>2141</v>
       </c>
-      <c r="K15" s="254" t="s">
+      <c r="K15" s="259" t="s">
         <v>2145</v>
       </c>
-      <c r="L15" s="254" t="s">
+      <c r="L15" s="259" t="s">
         <v>2149</v>
       </c>
-      <c r="M15" s="254" t="s">
+      <c r="M15" s="259" t="s">
         <v>2153</v>
       </c>
-      <c r="N15" s="254" t="s">
+      <c r="N15" s="259" t="s">
         <v>2157</v>
       </c>
-      <c r="O15" s="254" t="s">
+      <c r="O15" s="259" t="s">
         <v>2161</v>
       </c>
-      <c r="P15" s="254" t="s">
+      <c r="P15" s="259" t="s">
         <v>2165</v>
       </c>
-      <c r="Q15" s="254" t="s">
+      <c r="Q15" s="259" t="s">
         <v>2169</v>
       </c>
-      <c r="R15" s="254" t="s">
+      <c r="R15" s="259" t="s">
         <v>2173</v>
       </c>
-      <c r="S15" s="254" t="s">
+      <c r="S15" s="259" t="s">
         <v>2177</v>
       </c>
-      <c r="T15" s="254" t="s">
+      <c r="T15" s="259" t="s">
         <v>2181</v>
       </c>
-      <c r="U15" s="254" t="s">
+      <c r="U15" s="259" t="s">
         <v>2114</v>
       </c>
-      <c r="V15" s="254" t="s">
+      <c r="V15" s="259" t="s">
         <v>2118</v>
       </c>
-      <c r="W15" s="254" t="s">
+      <c r="W15" s="259" t="s">
         <v>2122</v>
       </c>
-      <c r="X15" s="254" t="s">
+      <c r="X15" s="259" t="s">
         <v>2126</v>
       </c>
-      <c r="Y15" s="254" t="s">
+      <c r="Y15" s="259" t="s">
         <v>2130</v>
       </c>
-      <c r="Z15" s="254" t="s">
+      <c r="Z15" s="259" t="s">
         <v>2134</v>
       </c>
-      <c r="AA15" s="254" t="s">
+      <c r="AA15" s="259" t="s">
         <v>2138</v>
       </c>
-      <c r="AB15" s="254" t="s">
+      <c r="AB15" s="259" t="s">
         <v>2142</v>
       </c>
-      <c r="AC15" s="254" t="s">
+      <c r="AC15" s="259" t="s">
         <v>2146</v>
       </c>
-      <c r="AD15" s="254" t="s">
+      <c r="AD15" s="259" t="s">
         <v>2150</v>
       </c>
-      <c r="AE15" s="254" t="s">
+      <c r="AE15" s="259" t="s">
         <v>2154</v>
       </c>
-      <c r="AF15" s="254" t="s">
+      <c r="AF15" s="259" t="s">
         <v>2158</v>
       </c>
-      <c r="AG15" s="254" t="s">
+      <c r="AG15" s="259" t="s">
         <v>2162</v>
       </c>
-      <c r="AH15" s="254" t="s">
+      <c r="AH15" s="259" t="s">
         <v>2166</v>
       </c>
-      <c r="AI15" s="254" t="s">
+      <c r="AI15" s="259" t="s">
         <v>2170</v>
       </c>
-      <c r="AJ15" s="254" t="s">
+      <c r="AJ15" s="259" t="s">
         <v>2174</v>
       </c>
-      <c r="AK15" s="254" t="s">
+      <c r="AK15" s="259" t="s">
         <v>2178</v>
       </c>
-      <c r="AL15" s="254" t="s">
+      <c r="AL15" s="259" t="s">
         <v>2182</v>
       </c>
-      <c r="AM15" s="254" t="s">
+      <c r="AM15" s="259" t="s">
         <v>2115</v>
       </c>
-      <c r="AN15" s="254" t="s">
+      <c r="AN15" s="259" t="s">
         <v>2119</v>
       </c>
-      <c r="AO15" s="254" t="s">
+      <c r="AO15" s="259" t="s">
         <v>2123</v>
       </c>
-      <c r="AP15" s="254" t="s">
+      <c r="AP15" s="259" t="s">
         <v>2127</v>
       </c>
-      <c r="AQ15" s="254" t="s">
+      <c r="AQ15" s="259" t="s">
         <v>2131</v>
       </c>
-      <c r="AR15" s="254" t="s">
+      <c r="AR15" s="259" t="s">
         <v>2135</v>
       </c>
-      <c r="AS15" s="254" t="s">
+      <c r="AS15" s="259" t="s">
         <v>2139</v>
       </c>
-      <c r="AT15" s="254" t="s">
+      <c r="AT15" s="259" t="s">
         <v>2143</v>
       </c>
-      <c r="AU15" s="254" t="s">
+      <c r="AU15" s="259" t="s">
         <v>2147</v>
       </c>
-      <c r="AV15" s="254" t="s">
+      <c r="AV15" s="259" t="s">
         <v>2151</v>
       </c>
-      <c r="AW15" s="254" t="s">
+      <c r="AW15" s="259" t="s">
         <v>2155</v>
       </c>
-      <c r="AX15" s="254" t="s">
+      <c r="AX15" s="259" t="s">
         <v>2159</v>
       </c>
-      <c r="AY15" s="254" t="s">
+      <c r="AY15" s="259" t="s">
         <v>2163</v>
       </c>
-      <c r="AZ15" s="254" t="s">
+      <c r="AZ15" s="259" t="s">
         <v>2167</v>
       </c>
-      <c r="BA15" s="254" t="s">
+      <c r="BA15" s="259" t="s">
         <v>2171</v>
       </c>
-      <c r="BB15" s="254" t="s">
+      <c r="BB15" s="259" t="s">
         <v>2175</v>
       </c>
-      <c r="BC15" s="254" t="s">
+      <c r="BC15" s="259" t="s">
         <v>2179</v>
       </c>
-      <c r="BD15" s="254" t="s">
+      <c r="BD15" s="259" t="s">
         <v>2183</v>
       </c>
-      <c r="BE15" s="254" t="s">
+      <c r="BE15" s="259" t="s">
         <v>2116</v>
       </c>
-      <c r="BF15" s="254" t="s">
+      <c r="BF15" s="259" t="s">
         <v>2120</v>
       </c>
-      <c r="BG15" s="254" t="s">
+      <c r="BG15" s="259" t="s">
         <v>2124</v>
       </c>
-      <c r="BH15" s="254" t="s">
+      <c r="BH15" s="259" t="s">
         <v>2128</v>
       </c>
-      <c r="BI15" s="254" t="s">
+      <c r="BI15" s="259" t="s">
         <v>2132</v>
       </c>
-      <c r="BJ15" s="254" t="s">
+      <c r="BJ15" s="259" t="s">
         <v>2136</v>
       </c>
-      <c r="BK15" s="254" t="s">
+      <c r="BK15" s="259" t="s">
         <v>2140</v>
       </c>
-      <c r="BL15" s="254" t="s">
+      <c r="BL15" s="259" t="s">
         <v>2144</v>
       </c>
-      <c r="BM15" s="254" t="s">
+      <c r="BM15" s="259" t="s">
         <v>2148</v>
       </c>
-      <c r="BN15" s="254" t="s">
+      <c r="BN15" s="259" t="s">
         <v>2152</v>
       </c>
-      <c r="BO15" s="254" t="s">
+      <c r="BO15" s="259" t="s">
         <v>2156</v>
       </c>
-      <c r="BP15" s="254" t="s">
+      <c r="BP15" s="259" t="s">
         <v>2160</v>
       </c>
-      <c r="BQ15" s="254" t="s">
+      <c r="BQ15" s="259" t="s">
         <v>2164</v>
       </c>
-      <c r="BR15" s="254" t="s">
+      <c r="BR15" s="259" t="s">
         <v>2168</v>
       </c>
-      <c r="BS15" s="254" t="s">
+      <c r="BS15" s="259" t="s">
         <v>2172</v>
       </c>
-      <c r="BT15" s="254" t="s">
+      <c r="BT15" s="259" t="s">
         <v>2176</v>
       </c>
-      <c r="BU15" s="254" t="s">
+      <c r="BU15" s="259" t="s">
         <v>2180</v>
       </c>
-      <c r="BV15" s="254" t="s">
+      <c r="BV15" s="259" t="s">
         <v>2184</v>
       </c>
     </row>
-    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A16" s="267" t="str">
+    <row r="16" spans="1:74" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A16" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B16" s="26" t="str">
+      <c r="B16" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C16" s="277">
+      <c r="C16" s="284">
         <f>'Page 3'!$C$11</f>
         <v>0</v>
       </c>
-      <c r="D16" s="277">
+      <c r="D16" s="284">
         <f>'Page 3'!$C$12</f>
         <v>0</v>
       </c>
-      <c r="E16" s="277">
+      <c r="E16" s="284">
         <f>'Page 3'!$C$13</f>
         <v>0</v>
       </c>
-      <c r="F16" s="277">
+      <c r="F16" s="284">
         <f>'Page 3'!$C$14</f>
         <v>0</v>
       </c>
-      <c r="G16" s="277">
+      <c r="G16" s="284">
         <f>'Page 3'!$C$15</f>
         <v>0</v>
       </c>
-      <c r="H16" s="277">
+      <c r="H16" s="284">
         <f>'Page 3'!$C$16</f>
         <v>0</v>
       </c>
-      <c r="I16" s="277">
+      <c r="I16" s="284">
         <f>'Page 3'!$C$17</f>
         <v>0</v>
       </c>
-      <c r="J16" s="277">
+      <c r="J16" s="284">
         <f>'Page 3'!$C$18</f>
         <v>0</v>
       </c>
-      <c r="K16" s="277">
+      <c r="K16" s="284">
         <f>'Page 3'!$C$19</f>
         <v>0</v>
       </c>
-      <c r="L16" s="277">
+      <c r="L16" s="284">
         <f>'Page 3'!$C$20</f>
         <v>0</v>
       </c>
-      <c r="M16" s="277">
+      <c r="M16" s="284">
         <f>'Page 3'!$C$21</f>
         <v>0</v>
       </c>
-      <c r="N16" s="277">
+      <c r="N16" s="284">
         <f>'Page 3'!$C$22</f>
         <v>0</v>
       </c>
-      <c r="O16" s="277">
+      <c r="O16" s="284">
         <f>'Page 3'!$C$23</f>
         <v>0</v>
       </c>
-      <c r="P16" s="277">
+      <c r="P16" s="284">
         <f>'Page 3'!$C$24</f>
         <v>0</v>
       </c>
-      <c r="Q16" s="277">
+      <c r="Q16" s="284">
         <f>'Page 3'!$C$25</f>
         <v>0</v>
       </c>
-      <c r="R16" s="277">
+      <c r="R16" s="284">
         <f>'Page 3'!$C$26</f>
         <v>0</v>
       </c>
-      <c r="S16" s="277">
+      <c r="S16" s="284">
         <f>'Page 3'!$C$27</f>
         <v>0</v>
       </c>
-      <c r="T16" s="259">
+      <c r="T16" s="264">
         <f>'Page 3'!$C$28</f>
         <v>0</v>
       </c>
-      <c r="U16" s="277">
+      <c r="U16" s="284">
         <f>'Page 3'!$D$11</f>
         <v>0</v>
       </c>
-      <c r="V16" s="277">
+      <c r="V16" s="284">
         <f>'Page 3'!$D$12</f>
         <v>0</v>
       </c>
-      <c r="W16" s="277">
+      <c r="W16" s="284">
         <f>'Page 3'!$D$13</f>
         <v>0</v>
       </c>
-      <c r="X16" s="277">
+      <c r="X16" s="284">
         <f>'Page 3'!$D$14</f>
         <v>0</v>
       </c>
-      <c r="Y16" s="277">
+      <c r="Y16" s="284">
         <f>'Page 3'!$D$15</f>
         <v>0</v>
       </c>
-      <c r="Z16" s="277">
+      <c r="Z16" s="284">
         <f>'Page 3'!$D$16</f>
         <v>0</v>
       </c>
-      <c r="AA16" s="277">
+      <c r="AA16" s="284">
         <f>'Page 3'!$D$17</f>
         <v>0</v>
       </c>
-      <c r="AB16" s="277">
+      <c r="AB16" s="284">
         <f>'Page 3'!$D$18</f>
         <v>0</v>
       </c>
-      <c r="AC16" s="277">
+      <c r="AC16" s="284">
         <f>'Page 3'!$D$19</f>
         <v>0</v>
       </c>
-      <c r="AD16" s="277">
+      <c r="AD16" s="284">
         <f>'Page 3'!$D$20</f>
         <v>0</v>
       </c>
-      <c r="AE16" s="277">
+      <c r="AE16" s="284">
         <f>'Page 3'!$D$21</f>
         <v>0</v>
       </c>
-      <c r="AF16" s="277">
+      <c r="AF16" s="284">
         <f>'Page 3'!$D$22</f>
         <v>0</v>
       </c>
-      <c r="AG16" s="277">
+      <c r="AG16" s="284">
         <f>'Page 3'!$D$23</f>
         <v>0</v>
       </c>
-      <c r="AH16" s="277">
+      <c r="AH16" s="284">
         <f>'Page 3'!$D$24</f>
         <v>0</v>
       </c>
-      <c r="AI16" s="277">
+      <c r="AI16" s="284">
         <f>'Page 3'!$D$25</f>
         <v>0</v>
       </c>
-      <c r="AJ16" s="277">
+      <c r="AJ16" s="284">
         <f>'Page 3'!$D$26</f>
         <v>0</v>
       </c>
-      <c r="AK16" s="277">
+      <c r="AK16" s="284">
         <f>'Page 3'!$D$27</f>
         <v>0</v>
       </c>
-      <c r="AL16" s="259">
+      <c r="AL16" s="264">
         <f>'Page 3'!$D$28</f>
         <v>0</v>
       </c>
-      <c r="AM16" s="277">
+      <c r="AM16" s="284">
         <f>'Page 3'!$E$11</f>
         <v>0</v>
       </c>
-      <c r="AN16" s="277">
+      <c r="AN16" s="284">
         <f>'Page 3'!$E$12</f>
         <v>0</v>
       </c>
-      <c r="AO16" s="277">
+      <c r="AO16" s="284">
         <f>'Page 3'!$E$13</f>
         <v>0</v>
       </c>
-      <c r="AP16" s="277">
+      <c r="AP16" s="284">
         <f>'Page 3'!$E$14</f>
         <v>0</v>
       </c>
-      <c r="AQ16" s="277">
+      <c r="AQ16" s="284">
         <f>'Page 3'!$E$15</f>
         <v>0</v>
       </c>
-      <c r="AR16" s="277">
+      <c r="AR16" s="284">
         <f>'Page 3'!$E$16</f>
         <v>0</v>
       </c>
-      <c r="AS16" s="277">
+      <c r="AS16" s="284">
         <f>'Page 3'!$E$17</f>
         <v>0</v>
       </c>
-      <c r="AT16" s="277">
+      <c r="AT16" s="284">
         <f>'Page 3'!$E$18</f>
         <v>0</v>
       </c>
-      <c r="AU16" s="277">
+      <c r="AU16" s="284">
         <f>'Page 3'!$E$19</f>
         <v>0</v>
       </c>
-      <c r="AV16" s="277">
+      <c r="AV16" s="284">
         <f>'Page 3'!$E$20</f>
         <v>0</v>
       </c>
-      <c r="AW16" s="277">
+      <c r="AW16" s="284">
         <f>'Page 3'!$E$21</f>
         <v>0</v>
       </c>
-      <c r="AX16" s="277">
+      <c r="AX16" s="284">
         <f>'Page 3'!$E$22</f>
         <v>0</v>
       </c>
-      <c r="AY16" s="277">
+      <c r="AY16" s="284">
         <f>'Page 3'!$E$23</f>
         <v>0</v>
       </c>
-      <c r="AZ16" s="277">
+      <c r="AZ16" s="284">
         <f>'Page 3'!$E$24</f>
         <v>0</v>
       </c>
-      <c r="BA16" s="277">
+      <c r="BA16" s="284">
         <f>'Page 3'!$E$25</f>
         <v>0</v>
       </c>
-      <c r="BB16" s="277">
+      <c r="BB16" s="284">
         <f>'Page 3'!$E$26</f>
         <v>0</v>
       </c>
-      <c r="BC16" s="277">
+      <c r="BC16" s="284">
         <f>'Page 3'!$E$27</f>
         <v>0</v>
       </c>
-      <c r="BD16" s="259">
+      <c r="BD16" s="264">
         <f>'Page 3'!$E$28</f>
         <v>0</v>
       </c>
-      <c r="BE16" s="277">
+      <c r="BE16" s="284">
         <f>'Page 3'!$F$11</f>
         <v>0</v>
       </c>
-      <c r="BF16" s="277">
+      <c r="BF16" s="284">
         <f>'Page 3'!$F$12</f>
         <v>0</v>
       </c>
-      <c r="BG16" s="277">
+      <c r="BG16" s="284">
         <f>'Page 3'!$F$13</f>
         <v>0</v>
       </c>
-      <c r="BH16" s="277">
+      <c r="BH16" s="284">
         <f>'Page 3'!$F$14</f>
         <v>0</v>
       </c>
-      <c r="BI16" s="277">
+      <c r="BI16" s="284">
         <f>'Page 3'!$F$15</f>
         <v>0</v>
       </c>
-      <c r="BJ16" s="277">
+      <c r="BJ16" s="284">
         <f>'Page 3'!$F$16</f>
         <v>0</v>
       </c>
-      <c r="BK16" s="277">
+      <c r="BK16" s="284">
         <f>'Page 3'!$F$17</f>
         <v>0</v>
       </c>
-      <c r="BL16" s="277">
+      <c r="BL16" s="284">
         <f>'Page 3'!$F$18</f>
         <v>0</v>
       </c>
-      <c r="BM16" s="277">
+      <c r="BM16" s="284">
         <f>'Page 3'!$F$19</f>
         <v>0</v>
       </c>
-      <c r="BN16" s="277">
+      <c r="BN16" s="284">
         <f>'Page 3'!$F$20</f>
         <v>0</v>
       </c>
-      <c r="BO16" s="277">
+      <c r="BO16" s="284">
         <f>'Page 3'!$F$21</f>
         <v>0</v>
       </c>
-      <c r="BP16" s="277">
+      <c r="BP16" s="284">
         <f>'Page 3'!$F$22</f>
         <v>0</v>
       </c>
-      <c r="BQ16" s="277">
+      <c r="BQ16" s="284">
         <f>'Page 3'!$F$23</f>
         <v>0</v>
       </c>
-      <c r="BR16" s="277">
+      <c r="BR16" s="284">
         <f>'Page 3'!$F$24</f>
         <v>0</v>
       </c>
-      <c r="BS16" s="277">
+      <c r="BS16" s="284">
         <f>'Page 3'!$F$25</f>
         <v>0</v>
       </c>
-      <c r="BT16" s="277">
+      <c r="BT16" s="284">
         <f>'Page 3'!$F$26</f>
         <v>0</v>
       </c>
-      <c r="BU16" s="277">
+      <c r="BU16" s="284">
         <f>'Page 3'!$F$27</f>
         <v>0</v>
       </c>
-      <c r="BV16" s="259">
+      <c r="BV16" s="264">
         <f>'Page 3'!$F$28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A18" s="42" t="s">
+    <row r="18" spans="1:62" x14ac:dyDescent="0.35">
+      <c r="A18" s="47" t="s">
         <v>1984</v>
       </c>
     </row>
-    <row r="19" spans="1:62" ht="15" x14ac:dyDescent="0.25">
-      <c r="A19" s="253" t="s">
+    <row r="19" spans="1:62" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A19" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B19" s="253" t="s">
+      <c r="B19" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C19" s="254" t="s">
+      <c r="C19" s="259" t="s">
         <v>2185</v>
       </c>
-      <c r="D19" s="254" t="s">
+      <c r="D19" s="259" t="s">
         <v>2186</v>
       </c>
-      <c r="E19" s="254" t="s">
+      <c r="E19" s="259" t="s">
         <v>2187</v>
       </c>
-      <c r="F19" s="254" t="s">
+      <c r="F19" s="259" t="s">
         <v>2188</v>
       </c>
-      <c r="G19" s="254" t="s">
+      <c r="G19" s="259" t="s">
         <v>2189</v>
       </c>
-      <c r="H19" s="254" t="s">
+      <c r="H19" s="259" t="s">
         <v>2190</v>
       </c>
-      <c r="I19" s="254" t="s">
+      <c r="I19" s="259" t="s">
         <v>2191</v>
       </c>
-      <c r="J19" s="254" t="s">
+      <c r="J19" s="259" t="s">
         <v>2192</v>
       </c>
-      <c r="K19" s="254" t="s">
+      <c r="K19" s="259" t="s">
         <v>2193</v>
       </c>
-      <c r="L19" s="254" t="s">
+      <c r="L19" s="259" t="s">
         <v>2194</v>
       </c>
-      <c r="M19" s="254" t="s">
+      <c r="M19" s="259" t="s">
         <v>2195</v>
       </c>
-      <c r="N19" s="254" t="s">
+      <c r="N19" s="259" t="s">
         <v>2196</v>
       </c>
-      <c r="O19" s="254" t="s">
+      <c r="O19" s="259" t="s">
         <v>2197</v>
       </c>
-      <c r="P19" s="254" t="s">
+      <c r="P19" s="259" t="s">
         <v>2198</v>
       </c>
-      <c r="Q19" s="254" t="s">
+      <c r="Q19" s="259" t="s">
         <v>2199</v>
       </c>
-      <c r="R19" s="254" t="s">
+      <c r="R19" s="259" t="s">
         <v>2200</v>
       </c>
-      <c r="S19" s="254" t="s">
+      <c r="S19" s="259" t="s">
         <v>2201</v>
       </c>
-      <c r="T19" s="254" t="s">
+      <c r="T19" s="259" t="s">
         <v>2202</v>
       </c>
-      <c r="U19" s="254" t="s">
+      <c r="U19" s="259" t="s">
         <v>2203</v>
       </c>
-      <c r="V19" s="254" t="s">
+      <c r="V19" s="259" t="s">
         <v>2204</v>
       </c>
-      <c r="W19" s="254" t="s">
+      <c r="W19" s="259" t="s">
         <v>2205</v>
       </c>
-      <c r="X19" s="254" t="s">
+      <c r="X19" s="259" t="s">
         <v>2206</v>
       </c>
-      <c r="Y19" s="254" t="s">
+      <c r="Y19" s="259" t="s">
         <v>2207</v>
       </c>
-      <c r="Z19" s="254" t="s">
+      <c r="Z19" s="259" t="s">
         <v>2208</v>
       </c>
-      <c r="AA19" s="254" t="s">
+      <c r="AA19" s="259" t="s">
         <v>2209</v>
       </c>
-      <c r="AB19" s="254" t="s">
+      <c r="AB19" s="259" t="s">
         <v>2210</v>
       </c>
-      <c r="AC19" s="254" t="s">
+      <c r="AC19" s="259" t="s">
         <v>2211</v>
       </c>
-      <c r="AD19" s="254" t="s">
+      <c r="AD19" s="259" t="s">
         <v>2212</v>
       </c>
-      <c r="AE19" s="254" t="s">
+      <c r="AE19" s="259" t="s">
         <v>2213</v>
       </c>
-      <c r="AF19" s="254" t="s">
+      <c r="AF19" s="259" t="s">
         <v>2214</v>
       </c>
-      <c r="AG19" s="254" t="s">
+      <c r="AG19" s="259" t="s">
         <v>2215</v>
       </c>
-      <c r="AH19" s="254" t="s">
+      <c r="AH19" s="259" t="s">
         <v>2216</v>
       </c>
-      <c r="AI19" s="254" t="s">
+      <c r="AI19" s="259" t="s">
         <v>2217</v>
       </c>
-      <c r="AJ19" s="254" t="s">
+      <c r="AJ19" s="259" t="s">
         <v>2218</v>
       </c>
-      <c r="AK19" s="254" t="s">
+      <c r="AK19" s="259" t="s">
         <v>2219</v>
       </c>
-      <c r="AL19" s="254" t="s">
+      <c r="AL19" s="259" t="s">
         <v>2220</v>
       </c>
-      <c r="AM19" s="254" t="s">
+      <c r="AM19" s="259" t="s">
         <v>2221</v>
       </c>
-      <c r="AN19" s="254" t="s">
+      <c r="AN19" s="259" t="s">
         <v>2222</v>
       </c>
-      <c r="AO19" s="254" t="s">
+      <c r="AO19" s="259" t="s">
         <v>2223</v>
       </c>
-      <c r="AP19" s="254" t="s">
+      <c r="AP19" s="259" t="s">
         <v>2224</v>
       </c>
-      <c r="AQ19" s="254" t="s">
+      <c r="AQ19" s="259" t="s">
         <v>2225</v>
       </c>
-      <c r="AR19" s="254" t="s">
+      <c r="AR19" s="259" t="s">
         <v>2226</v>
       </c>
-      <c r="AS19" s="254" t="s">
+      <c r="AS19" s="259" t="s">
         <v>2227</v>
       </c>
-      <c r="AT19" s="254" t="s">
+      <c r="AT19" s="259" t="s">
         <v>2228</v>
       </c>
-      <c r="AU19" s="254" t="s">
+      <c r="AU19" s="259" t="s">
         <v>2229</v>
       </c>
-      <c r="AV19" s="254" t="s">
+      <c r="AV19" s="259" t="s">
         <v>2230</v>
       </c>
-      <c r="AW19" s="254" t="s">
+      <c r="AW19" s="259" t="s">
         <v>2231</v>
       </c>
-      <c r="AX19" s="254" t="s">
+      <c r="AX19" s="259" t="s">
         <v>2232</v>
       </c>
-      <c r="AY19" s="254" t="s">
+      <c r="AY19" s="259" t="s">
         <v>2233</v>
       </c>
-      <c r="AZ19" s="254" t="s">
+      <c r="AZ19" s="259" t="s">
         <v>2234</v>
       </c>
-      <c r="BA19" s="254" t="s">
+      <c r="BA19" s="259" t="s">
         <v>2235</v>
       </c>
-      <c r="BB19" s="254" t="s">
+      <c r="BB19" s="259" t="s">
         <v>2236</v>
       </c>
-      <c r="BC19" s="254" t="s">
+      <c r="BC19" s="259" t="s">
         <v>2237</v>
       </c>
-      <c r="BD19" s="254" t="s">
+      <c r="BD19" s="259" t="s">
         <v>2238</v>
       </c>
-      <c r="BE19" s="254" t="s">
+      <c r="BE19" s="259" t="s">
         <v>2239</v>
       </c>
-      <c r="BF19" s="254" t="s">
+      <c r="BF19" s="259" t="s">
         <v>2240</v>
       </c>
-      <c r="BG19" s="254" t="s">
+      <c r="BG19" s="259" t="s">
         <v>2241</v>
       </c>
-      <c r="BH19" s="254" t="s">
+      <c r="BH19" s="259" t="s">
         <v>2242</v>
       </c>
-      <c r="BI19" s="254" t="s">
+      <c r="BI19" s="259" t="s">
         <v>2243</v>
       </c>
-      <c r="BJ19" s="254" t="s">
+      <c r="BJ19" s="259" t="s">
         <v>2244</v>
       </c>
     </row>
-    <row r="20" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A20" s="267" t="str">
+    <row r="20" spans="1:62" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A20" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B20" s="26" t="str">
+      <c r="B20" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C20" s="277">
+      <c r="C20" s="284">
         <f>'Page 3'!$C$30</f>
         <v>0</v>
       </c>
-      <c r="D20" s="277">
+      <c r="D20" s="284">
         <f>'Page 3'!$C$31</f>
         <v>0</v>
       </c>
-      <c r="E20" s="277">
+      <c r="E20" s="284">
         <f>'Page 3'!$C$32</f>
         <v>0</v>
       </c>
-      <c r="F20" s="277">
+      <c r="F20" s="284">
         <f>'Page 3'!$C$33</f>
         <v>0</v>
       </c>
-      <c r="G20" s="277">
+      <c r="G20" s="284">
         <f>'Page 3'!$C$34</f>
         <v>0</v>
       </c>
-      <c r="H20" s="277">
+      <c r="H20" s="284">
         <f>'Page 3'!$C$35</f>
         <v>0</v>
       </c>
-      <c r="I20" s="277">
+      <c r="I20" s="284">
         <f>'Page 3'!$C$36</f>
         <v>0</v>
       </c>
-      <c r="J20" s="277">
+      <c r="J20" s="284">
         <f>'Page 3'!$C$37</f>
         <v>0</v>
       </c>
-      <c r="K20" s="277">
+      <c r="K20" s="284">
         <f>'Page 3'!$C$38</f>
         <v>0</v>
       </c>
-      <c r="L20" s="277">
+      <c r="L20" s="284">
         <f>'Page 3'!$C$39</f>
         <v>0</v>
       </c>
-      <c r="M20" s="277">
+      <c r="M20" s="284">
         <f>'Page 3'!$C$40</f>
         <v>0</v>
       </c>
-      <c r="N20" s="277">
+      <c r="N20" s="284">
         <f>'Page 3'!$C$41</f>
         <v>0</v>
       </c>
-      <c r="O20" s="277">
+      <c r="O20" s="284">
         <f>'Page 3'!$C$42</f>
         <v>0</v>
       </c>
-      <c r="P20" s="277">
+      <c r="P20" s="284">
         <f>'Page 3'!$C$43</f>
         <v>0</v>
       </c>
-      <c r="Q20" s="259">
+      <c r="Q20" s="264">
         <f>'Page 3'!$C$44</f>
         <v>0</v>
       </c>
-      <c r="R20" s="277">
+      <c r="R20" s="284">
         <f>'Page 3'!$D$30</f>
         <v>0</v>
       </c>
-      <c r="S20" s="277">
+      <c r="S20" s="284">
         <f>'Page 3'!$D$31</f>
         <v>0</v>
       </c>
-      <c r="T20" s="277">
+      <c r="T20" s="284">
         <f>'Page 3'!$D$32</f>
         <v>0</v>
       </c>
-      <c r="U20" s="277">
+      <c r="U20" s="284">
         <f>'Page 3'!$D$33</f>
         <v>0</v>
       </c>
-      <c r="V20" s="277">
+      <c r="V20" s="284">
         <f>'Page 3'!$D$34</f>
         <v>0</v>
       </c>
-      <c r="W20" s="277">
+      <c r="W20" s="284">
         <f>'Page 3'!$D$35</f>
         <v>0</v>
       </c>
-      <c r="X20" s="277">
+      <c r="X20" s="284">
         <f>'Page 3'!$D$36</f>
         <v>0</v>
       </c>
-      <c r="Y20" s="277">
+      <c r="Y20" s="284">
         <f>'Page 3'!$D$37</f>
         <v>0</v>
       </c>
-      <c r="Z20" s="277">
+      <c r="Z20" s="284">
         <f>'Page 3'!$D$38</f>
         <v>0</v>
       </c>
-      <c r="AA20" s="277">
+      <c r="AA20" s="284">
         <f>'Page 3'!$D$39</f>
         <v>0</v>
       </c>
-      <c r="AB20" s="277">
+      <c r="AB20" s="284">
         <f>'Page 3'!$D$40</f>
         <v>0</v>
       </c>
-      <c r="AC20" s="277">
+      <c r="AC20" s="284">
         <f>'Page 3'!$D$41</f>
         <v>0</v>
       </c>
-      <c r="AD20" s="277">
+      <c r="AD20" s="284">
         <f>'Page 3'!$D$42</f>
         <v>0</v>
       </c>
-      <c r="AE20" s="277">
+      <c r="AE20" s="284">
         <f>'Page 3'!$D$43</f>
         <v>0</v>
       </c>
-      <c r="AF20" s="259">
+      <c r="AF20" s="264">
         <f>'Page 3'!$D$44</f>
         <v>0</v>
       </c>
-      <c r="AG20" s="277">
+      <c r="AG20" s="284">
         <f>'Page 3'!$E$30</f>
         <v>0</v>
       </c>
-      <c r="AH20" s="277">
+      <c r="AH20" s="284">
         <f>'Page 3'!$E$31</f>
         <v>0</v>
       </c>
-      <c r="AI20" s="277">
+      <c r="AI20" s="284">
         <f>'Page 3'!$E$32</f>
         <v>0</v>
       </c>
-      <c r="AJ20" s="277">
+      <c r="AJ20" s="284">
         <f>'Page 3'!$E$33</f>
         <v>0</v>
       </c>
-      <c r="AK20" s="277">
+      <c r="AK20" s="284">
         <f>'Page 3'!$E$34</f>
         <v>0</v>
       </c>
-      <c r="AL20" s="277">
+      <c r="AL20" s="284">
         <f>'Page 3'!$E$35</f>
         <v>0</v>
       </c>
-      <c r="AM20" s="277">
+      <c r="AM20" s="284">
         <f>'Page 3'!$E$36</f>
         <v>0</v>
       </c>
-      <c r="AN20" s="277">
+      <c r="AN20" s="284">
         <f>'Page 3'!$E$37</f>
         <v>0</v>
       </c>
-      <c r="AO20" s="277">
+      <c r="AO20" s="284">
         <f>'Page 3'!$E$38</f>
         <v>0</v>
       </c>
-      <c r="AP20" s="277">
+      <c r="AP20" s="284">
         <f>'Page 3'!$E$39</f>
         <v>0</v>
       </c>
-      <c r="AQ20" s="277">
+      <c r="AQ20" s="284">
         <f>'Page 3'!$E$40</f>
         <v>0</v>
       </c>
-      <c r="AR20" s="277">
+      <c r="AR20" s="284">
         <f>'Page 3'!$E$41</f>
         <v>0</v>
       </c>
-      <c r="AS20" s="277">
+      <c r="AS20" s="284">
         <f>'Page 3'!$E$42</f>
         <v>0</v>
       </c>
-      <c r="AT20" s="277">
+      <c r="AT20" s="284">
         <f>'Page 3'!$E$43</f>
         <v>0</v>
       </c>
-      <c r="AU20" s="259">
+      <c r="AU20" s="264">
         <f>'Page 3'!$E$44</f>
         <v>0</v>
       </c>
-      <c r="AV20" s="277">
+      <c r="AV20" s="284">
         <f>'Page 3'!$F$30</f>
         <v>0</v>
       </c>
-      <c r="AW20" s="277">
+      <c r="AW20" s="284">
         <f>'Page 3'!$F$31</f>
         <v>0</v>
       </c>
-      <c r="AX20" s="277">
+      <c r="AX20" s="284">
         <f>'Page 3'!$F$32</f>
         <v>0</v>
       </c>
-      <c r="AY20" s="277">
+      <c r="AY20" s="284">
         <f>'Page 3'!$F$33</f>
         <v>0</v>
       </c>
-      <c r="AZ20" s="277">
+      <c r="AZ20" s="284">
         <f>'Page 3'!$F$34</f>
         <v>0</v>
       </c>
-      <c r="BA20" s="277">
+      <c r="BA20" s="284">
         <f>'Page 3'!$F$35</f>
         <v>0</v>
       </c>
-      <c r="BB20" s="277">
+      <c r="BB20" s="284">
         <f>'Page 3'!$F$36</f>
         <v>0</v>
       </c>
-      <c r="BC20" s="277">
+      <c r="BC20" s="284">
         <f>'Page 3'!$F$37</f>
         <v>0</v>
       </c>
-      <c r="BD20" s="277">
+      <c r="BD20" s="284">
         <f>'Page 3'!$F$38</f>
         <v>0</v>
       </c>
-      <c r="BE20" s="277">
+      <c r="BE20" s="284">
         <f>'Page 3'!$F$39</f>
         <v>0</v>
       </c>
-      <c r="BF20" s="277">
+      <c r="BF20" s="284">
         <f>'Page 3'!$F$40</f>
         <v>0</v>
       </c>
-      <c r="BG20" s="277">
+      <c r="BG20" s="284">
         <f>'Page 3'!$F$41</f>
         <v>0</v>
       </c>
-      <c r="BH20" s="277">
+      <c r="BH20" s="284">
         <f>'Page 3'!$F$42</f>
         <v>0</v>
       </c>
-      <c r="BI20" s="277">
+      <c r="BI20" s="284">
         <f>'Page 3'!$F$43</f>
         <v>0</v>
       </c>
-      <c r="BJ20" s="259">
+      <c r="BJ20" s="264">
         <f>'Page 3'!$F$44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A22" s="42" t="s">
+    <row r="22" spans="1:62" x14ac:dyDescent="0.35">
+      <c r="A22" s="47" t="s">
         <v>1985</v>
       </c>
     </row>
-    <row r="23" spans="1:62" ht="15" x14ac:dyDescent="0.25">
-      <c r="A23" s="253" t="s">
+    <row r="23" spans="1:62" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A23" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B23" s="253" t="s">
+      <c r="B23" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C23" s="254" t="s">
+      <c r="C23" s="259" t="s">
         <v>2247</v>
       </c>
-      <c r="D23" s="254" t="s">
+      <c r="D23" s="259" t="s">
         <v>2248</v>
       </c>
-      <c r="E23" s="254" t="s">
+      <c r="E23" s="259" t="s">
         <v>2249</v>
       </c>
-      <c r="F23" s="254" t="s">
+      <c r="F23" s="259" t="s">
         <v>2250</v>
       </c>
-      <c r="G23" s="254" t="s">
+      <c r="G23" s="259" t="s">
         <v>2251</v>
       </c>
-      <c r="H23" s="254" t="s">
+      <c r="H23" s="259" t="s">
         <v>2252</v>
       </c>
-      <c r="I23" s="254" t="s">
+      <c r="I23" s="259" t="s">
         <v>2253</v>
       </c>
-      <c r="J23" s="254" t="s">
+      <c r="J23" s="259" t="s">
         <v>2254</v>
       </c>
-      <c r="K23" s="254" t="s">
+      <c r="K23" s="259" t="s">
         <v>2255</v>
       </c>
-      <c r="L23" s="254" t="s">
+      <c r="L23" s="259" t="s">
         <v>2256</v>
       </c>
-      <c r="M23" s="254" t="s">
+      <c r="M23" s="259" t="s">
         <v>2257</v>
       </c>
-      <c r="N23" s="254" t="s">
+      <c r="N23" s="259" t="s">
         <v>2258</v>
       </c>
-      <c r="O23" s="254" t="s">
+      <c r="O23" s="259" t="s">
         <v>2259</v>
       </c>
-      <c r="P23" s="254" t="s">
+      <c r="P23" s="259" t="s">
         <v>2260</v>
       </c>
-      <c r="Q23" s="254" t="s">
+      <c r="Q23" s="259" t="s">
         <v>2261</v>
       </c>
-      <c r="R23" s="254" t="s">
+      <c r="R23" s="259" t="s">
         <v>2262</v>
       </c>
-      <c r="S23" s="254" t="s">
+      <c r="S23" s="259" t="s">
         <v>2263</v>
       </c>
-      <c r="T23" s="254" t="s">
+      <c r="T23" s="259" t="s">
         <v>2264</v>
       </c>
-      <c r="U23" s="254" t="s">
+      <c r="U23" s="259" t="s">
         <v>2265</v>
       </c>
-      <c r="V23" s="254" t="s">
+      <c r="V23" s="259" t="s">
         <v>2266</v>
       </c>
-      <c r="W23" s="254" t="s">
+      <c r="W23" s="259" t="s">
         <v>2267</v>
       </c>
-      <c r="X23" s="254" t="s">
+      <c r="X23" s="259" t="s">
         <v>2268</v>
       </c>
-      <c r="Y23" s="254" t="s">
+      <c r="Y23" s="259" t="s">
         <v>2269</v>
       </c>
-      <c r="Z23" s="254" t="s">
+      <c r="Z23" s="259" t="s">
         <v>2270</v>
       </c>
-      <c r="AA23" s="254" t="s">
+      <c r="AA23" s="259" t="s">
         <v>2271</v>
       </c>
-      <c r="AB23" s="254" t="s">
+      <c r="AB23" s="259" t="s">
         <v>2272</v>
       </c>
-      <c r="AC23" s="254" t="s">
+      <c r="AC23" s="259" t="s">
         <v>2273</v>
       </c>
-      <c r="AD23" s="254" t="s">
+      <c r="AD23" s="259" t="s">
         <v>2274</v>
       </c>
-      <c r="AE23" s="254" t="s">
+      <c r="AE23" s="259" t="s">
         <v>2275</v>
       </c>
-      <c r="AF23" s="254" t="s">
+      <c r="AF23" s="259" t="s">
         <v>2276</v>
       </c>
-      <c r="AG23" s="254" t="s">
+      <c r="AG23" s="259" t="s">
         <v>2277</v>
       </c>
-      <c r="AH23" s="254" t="s">
+      <c r="AH23" s="259" t="s">
         <v>2278</v>
       </c>
-      <c r="AI23" s="254" t="s">
+      <c r="AI23" s="259" t="s">
         <v>2279</v>
       </c>
-      <c r="AJ23" s="254" t="s">
+      <c r="AJ23" s="259" t="s">
         <v>2280</v>
       </c>
-      <c r="AK23" s="254" t="s">
+      <c r="AK23" s="259" t="s">
         <v>2281</v>
       </c>
-      <c r="AL23" s="254" t="s">
+      <c r="AL23" s="259" t="s">
         <v>2282</v>
       </c>
-      <c r="AM23" s="254" t="s">
+      <c r="AM23" s="259" t="s">
         <v>2283</v>
       </c>
-      <c r="AN23" s="254" t="s">
+      <c r="AN23" s="259" t="s">
         <v>2284</v>
       </c>
-      <c r="AO23" s="254" t="s">
+      <c r="AO23" s="259" t="s">
         <v>2285</v>
       </c>
-      <c r="AP23" s="254" t="s">
+      <c r="AP23" s="259" t="s">
         <v>2286</v>
       </c>
-      <c r="AQ23" s="254" t="s">
+      <c r="AQ23" s="259" t="s">
         <v>2287</v>
       </c>
-      <c r="AR23" s="254" t="s">
+      <c r="AR23" s="259" t="s">
         <v>2288</v>
       </c>
-      <c r="AS23" s="254" t="s">
+      <c r="AS23" s="259" t="s">
         <v>2289</v>
       </c>
-      <c r="AT23" s="254" t="s">
+      <c r="AT23" s="259" t="s">
         <v>2290</v>
       </c>
-      <c r="AU23" s="254" t="s">
+      <c r="AU23" s="259" t="s">
         <v>2291</v>
       </c>
-      <c r="AV23" s="254" t="s">
+      <c r="AV23" s="259" t="s">
         <v>2292</v>
       </c>
-      <c r="AW23" s="254" t="s">
+      <c r="AW23" s="259" t="s">
         <v>2293</v>
       </c>
-      <c r="AX23" s="254" t="s">
+      <c r="AX23" s="259" t="s">
         <v>2294</v>
       </c>
-      <c r="AY23" s="254" t="s">
+      <c r="AY23" s="259" t="s">
         <v>2295</v>
       </c>
-      <c r="AZ23" s="254" t="s">
+      <c r="AZ23" s="259" t="s">
         <v>2296</v>
       </c>
-      <c r="BA23" s="254" t="s">
+      <c r="BA23" s="259" t="s">
         <v>2297</v>
       </c>
-      <c r="BB23" s="254" t="s">
+      <c r="BB23" s="259" t="s">
         <v>2298</v>
       </c>
     </row>
-    <row r="24" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A24" s="267" t="str">
+    <row r="24" spans="1:62" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A24" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B24" s="26" t="str">
+      <c r="B24" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C24" s="277">
+      <c r="C24" s="284">
         <f>'Page 3'!$C$46</f>
         <v>0</v>
       </c>
-      <c r="D24" s="277">
+      <c r="D24" s="284">
         <f>'Page 3'!$C$47</f>
         <v>0</v>
       </c>
-      <c r="E24" s="277">
+      <c r="E24" s="284">
         <f>'Page 3'!$C$48</f>
         <v>0</v>
       </c>
-      <c r="F24" s="277">
+      <c r="F24" s="284">
         <f>'Page 3'!$C$49</f>
         <v>0</v>
       </c>
-      <c r="G24" s="277">
+      <c r="G24" s="284">
         <f>'Page 3'!$C$50</f>
         <v>0</v>
       </c>
-      <c r="H24" s="277">
+      <c r="H24" s="284">
         <f>'Page 3'!$C$51</f>
         <v>0</v>
       </c>
-      <c r="I24" s="277">
+      <c r="I24" s="284">
         <f>'Page 3'!$C$52</f>
         <v>0</v>
       </c>
-      <c r="J24" s="277">
+      <c r="J24" s="284">
         <f>'Page 3'!$C$53</f>
         <v>0</v>
       </c>
-      <c r="K24" s="277">
+      <c r="K24" s="284">
         <f>'Page 3'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="L24" s="277">
+      <c r="L24" s="284">
         <f>'Page 3'!$C$55</f>
         <v>0</v>
       </c>
-      <c r="M24" s="277">
+      <c r="M24" s="284">
         <f>'Page 3'!$C$56</f>
         <v>0</v>
       </c>
-      <c r="N24" s="277">
+      <c r="N24" s="284">
         <f>'Page 3'!$C$57</f>
         <v>0</v>
       </c>
-      <c r="O24" s="259">
+      <c r="O24" s="264">
         <f>'Page 3'!$C$58</f>
         <v>0</v>
       </c>
-      <c r="P24" s="277">
+      <c r="P24" s="284">
         <f>'Page 3'!$D$46</f>
         <v>0</v>
       </c>
-      <c r="Q24" s="277">
+      <c r="Q24" s="284">
         <f>'Page 3'!$D$47</f>
         <v>0</v>
       </c>
-      <c r="R24" s="277">
+      <c r="R24" s="284">
         <f>'Page 3'!$D$48</f>
         <v>0</v>
       </c>
-      <c r="S24" s="277">
+      <c r="S24" s="284">
         <f>'Page 3'!$D$49</f>
         <v>0</v>
       </c>
-      <c r="T24" s="277">
+      <c r="T24" s="284">
         <f>'Page 3'!$D$50</f>
         <v>0</v>
       </c>
-      <c r="U24" s="277">
+      <c r="U24" s="284">
         <f>'Page 3'!$D$51</f>
         <v>0</v>
       </c>
-      <c r="V24" s="277">
+      <c r="V24" s="284">
         <f>'Page 3'!$D$52</f>
         <v>0</v>
       </c>
-      <c r="W24" s="277">
+      <c r="W24" s="284">
         <f>'Page 3'!$D$53</f>
         <v>0</v>
       </c>
-      <c r="X24" s="277">
+      <c r="X24" s="284">
         <f>'Page 3'!$D$54</f>
         <v>0</v>
       </c>
-      <c r="Y24" s="277">
+      <c r="Y24" s="284">
         <f>'Page 3'!$D$55</f>
         <v>0</v>
       </c>
-      <c r="Z24" s="277">
+      <c r="Z24" s="284">
         <f>'Page 3'!$D$56</f>
         <v>0</v>
       </c>
-      <c r="AA24" s="277">
+      <c r="AA24" s="284">
         <f>'Page 3'!$D$57</f>
         <v>0</v>
       </c>
-      <c r="AB24" s="259">
+      <c r="AB24" s="264">
         <f>'Page 3'!$D$58</f>
         <v>0</v>
       </c>
-      <c r="AC24" s="277">
+      <c r="AC24" s="284">
         <f>'Page 3'!$E$46</f>
         <v>0</v>
       </c>
-      <c r="AD24" s="277">
+      <c r="AD24" s="284">
         <f>'Page 3'!$E$47</f>
         <v>0</v>
       </c>
-      <c r="AE24" s="277">
+      <c r="AE24" s="284">
         <f>'Page 3'!$E$48</f>
         <v>0</v>
       </c>
-      <c r="AF24" s="277">
+      <c r="AF24" s="284">
         <f>'Page 3'!$E$49</f>
         <v>0</v>
       </c>
-      <c r="AG24" s="277">
+      <c r="AG24" s="284">
         <f>'Page 3'!$E$50</f>
         <v>0</v>
       </c>
-      <c r="AH24" s="277">
+      <c r="AH24" s="284">
         <f>'Page 3'!$E$51</f>
         <v>0</v>
       </c>
-      <c r="AI24" s="277">
+      <c r="AI24" s="284">
         <f>'Page 3'!$E$52</f>
         <v>0</v>
       </c>
-      <c r="AJ24" s="277">
+      <c r="AJ24" s="284">
         <f>'Page 3'!$E$53</f>
         <v>0</v>
       </c>
-      <c r="AK24" s="277">
+      <c r="AK24" s="284">
         <f>'Page 3'!$E$54</f>
         <v>0</v>
       </c>
-      <c r="AL24" s="277">
+      <c r="AL24" s="284">
         <f>'Page 3'!$E$55</f>
         <v>0</v>
       </c>
-      <c r="AM24" s="277">
+      <c r="AM24" s="284">
         <f>'Page 3'!$E$56</f>
         <v>0</v>
       </c>
-      <c r="AN24" s="277">
+      <c r="AN24" s="284">
         <f>'Page 3'!$E$57</f>
         <v>0</v>
       </c>
-      <c r="AO24" s="259">
+      <c r="AO24" s="264">
         <f>'Page 3'!$E$58</f>
         <v>0</v>
       </c>
-      <c r="AP24" s="277">
+      <c r="AP24" s="284">
         <f>'Page 3'!$F$46</f>
         <v>0</v>
       </c>
-      <c r="AQ24" s="277">
+      <c r="AQ24" s="284">
         <f>'Page 3'!$F$47</f>
         <v>0</v>
       </c>
-      <c r="AR24" s="277">
+      <c r="AR24" s="284">
         <f>'Page 3'!$F$48</f>
         <v>0</v>
       </c>
-      <c r="AS24" s="277">
+      <c r="AS24" s="284">
         <f>'Page 3'!$F$49</f>
         <v>0</v>
       </c>
-      <c r="AT24" s="277">
+      <c r="AT24" s="284">
         <f>'Page 3'!$F$50</f>
         <v>0</v>
       </c>
-      <c r="AU24" s="277">
+      <c r="AU24" s="284">
         <f>'Page 3'!$F$51</f>
         <v>0</v>
       </c>
-      <c r="AV24" s="277">
+      <c r="AV24" s="284">
         <f>'Page 3'!$F$52</f>
         <v>0</v>
       </c>
-      <c r="AW24" s="277">
+      <c r="AW24" s="284">
         <f>'Page 3'!$F$53</f>
         <v>0</v>
       </c>
-      <c r="AX24" s="277">
+      <c r="AX24" s="284">
         <f>'Page 3'!$F$54</f>
         <v>0</v>
       </c>
-      <c r="AY24" s="277">
+      <c r="AY24" s="284">
         <f>'Page 3'!$F$55</f>
         <v>0</v>
       </c>
-      <c r="AZ24" s="277">
+      <c r="AZ24" s="284">
         <f>'Page 3'!$F$56</f>
         <v>0</v>
       </c>
-      <c r="BA24" s="277">
+      <c r="BA24" s="284">
         <f>'Page 3'!$F$57</f>
         <v>0</v>
       </c>
-      <c r="BB24" s="259">
+      <c r="BB24" s="264">
         <f>'Page 3'!$F$58</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A26" s="42" t="s">
+    <row r="26" spans="1:62" x14ac:dyDescent="0.35">
+      <c r="A26" s="47" t="s">
         <v>2245</v>
       </c>
     </row>
-    <row r="27" spans="1:62" ht="15" x14ac:dyDescent="0.25">
-      <c r="A27" s="253" t="s">
+    <row r="27" spans="1:62" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A27" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B27" s="253" t="s">
+      <c r="B27" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C27" s="254" t="s">
+      <c r="C27" s="259" t="s">
         <v>2299</v>
       </c>
-      <c r="D27" s="254" t="s">
+      <c r="D27" s="259" t="s">
         <v>2300</v>
       </c>
-      <c r="E27" s="254" t="s">
+      <c r="E27" s="259" t="s">
         <v>2301</v>
       </c>
-      <c r="F27" s="254" t="s">
+      <c r="F27" s="259" t="s">
         <v>2302</v>
       </c>
-      <c r="G27" s="254" t="s">
+      <c r="G27" s="259" t="s">
         <v>2303</v>
       </c>
-      <c r="H27" s="254" t="s">
+      <c r="H27" s="259" t="s">
         <v>2304</v>
       </c>
-      <c r="I27" s="254" t="s">
+      <c r="I27" s="259" t="s">
         <v>2305</v>
       </c>
-      <c r="J27" s="254" t="s">
+      <c r="J27" s="259" t="s">
         <v>2306</v>
       </c>
-      <c r="K27" s="254" t="s">
+      <c r="K27" s="259" t="s">
         <v>2307</v>
       </c>
-      <c r="L27" s="254" t="s">
+      <c r="L27" s="259" t="s">
         <v>2308</v>
       </c>
-      <c r="M27" s="254" t="s">
+      <c r="M27" s="259" t="s">
         <v>2309</v>
       </c>
-      <c r="N27" s="254" t="s">
+      <c r="N27" s="259" t="s">
         <v>2310</v>
       </c>
-      <c r="O27" s="254" t="s">
+      <c r="O27" s="259" t="s">
         <v>2311</v>
       </c>
-      <c r="P27" s="254" t="s">
+      <c r="P27" s="259" t="s">
         <v>2312</v>
       </c>
-      <c r="Q27" s="254" t="s">
+      <c r="Q27" s="259" t="s">
         <v>2313</v>
       </c>
-      <c r="R27" s="254" t="s">
+      <c r="R27" s="259" t="s">
         <v>2314</v>
       </c>
-      <c r="S27" s="254" t="s">
+      <c r="S27" s="259" t="s">
         <v>2315</v>
       </c>
-      <c r="T27" s="254" t="s">
+      <c r="T27" s="259" t="s">
         <v>2316</v>
       </c>
-      <c r="U27" s="254" t="s">
+      <c r="U27" s="259" t="s">
         <v>2317</v>
       </c>
-      <c r="V27" s="254" t="s">
+      <c r="V27" s="259" t="s">
         <v>2318</v>
       </c>
-      <c r="W27" s="254" t="s">
+      <c r="W27" s="259" t="s">
         <v>2319</v>
       </c>
-      <c r="X27" s="254" t="s">
+      <c r="X27" s="259" t="s">
         <v>2320</v>
       </c>
-      <c r="Y27" s="254" t="s">
+      <c r="Y27" s="259" t="s">
         <v>2321</v>
       </c>
-      <c r="Z27" s="254" t="s">
+      <c r="Z27" s="259" t="s">
         <v>2322</v>
       </c>
-      <c r="AA27" s="254" t="s">
+      <c r="AA27" s="259" t="s">
         <v>2323</v>
       </c>
-      <c r="AB27" s="254" t="s">
+      <c r="AB27" s="259" t="s">
         <v>2324</v>
       </c>
-      <c r="AC27" s="254" t="s">
+      <c r="AC27" s="259" t="s">
         <v>2325</v>
       </c>
-      <c r="AD27" s="254" t="s">
+      <c r="AD27" s="259" t="s">
         <v>2326</v>
       </c>
-      <c r="AE27" s="254" t="s">
+      <c r="AE27" s="259" t="s">
         <v>2327</v>
       </c>
-      <c r="AF27" s="254" t="s">
+      <c r="AF27" s="259" t="s">
         <v>2328</v>
       </c>
-      <c r="AG27" s="254" t="s">
+      <c r="AG27" s="259" t="s">
         <v>2329</v>
       </c>
-      <c r="AH27" s="254" t="s">
+      <c r="AH27" s="259" t="s">
         <v>2330</v>
       </c>
-      <c r="AI27" s="254" t="s">
+      <c r="AI27" s="259" t="s">
         <v>2331</v>
       </c>
-      <c r="AJ27" s="254" t="s">
+      <c r="AJ27" s="259" t="s">
         <v>2332</v>
       </c>
-      <c r="AK27" s="254" t="s">
+      <c r="AK27" s="259" t="s">
         <v>2333</v>
       </c>
-      <c r="AL27" s="254" t="s">
+      <c r="AL27" s="259" t="s">
         <v>2334</v>
       </c>
-      <c r="AM27" s="254" t="s">
+      <c r="AM27" s="259" t="s">
         <v>2335</v>
       </c>
-      <c r="AN27" s="254" t="s">
+      <c r="AN27" s="259" t="s">
         <v>2336</v>
       </c>
-      <c r="AO27" s="254" t="s">
+      <c r="AO27" s="259" t="s">
         <v>2337</v>
       </c>
-      <c r="AP27" s="254" t="s">
+      <c r="AP27" s="259" t="s">
         <v>2338</v>
       </c>
     </row>
-    <row r="28" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A28" s="267" t="str">
+    <row r="28" spans="1:62" x14ac:dyDescent="0.35">
+      <c r="A28" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B28" s="26" t="str">
+      <c r="B28" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C28" s="277">
+      <c r="C28" s="284">
         <f>'Page 3'!$C$60</f>
         <v>0</v>
       </c>
-      <c r="D28" s="277">
+      <c r="D28" s="284">
         <f>'Page 3'!$C$61</f>
         <v>0</v>
       </c>
-      <c r="E28" s="277">
+      <c r="E28" s="284">
         <f>'Page 3'!$C$62</f>
         <v>0</v>
       </c>
-      <c r="F28" s="277">
+      <c r="F28" s="284">
         <f>'Page 3'!$C$63</f>
         <v>0</v>
       </c>
-      <c r="G28" s="277">
+      <c r="G28" s="284">
         <f>'Page 3'!$C$64</f>
         <v>0</v>
       </c>
-      <c r="H28" s="277">
+      <c r="H28" s="284">
         <f>'Page 3'!$C$65</f>
         <v>0</v>
       </c>
-      <c r="I28" s="277">
+      <c r="I28" s="284">
         <f>'Page 3'!$C$66</f>
         <v>0</v>
       </c>
-      <c r="J28" s="277">
+      <c r="J28" s="284">
         <f>'Page 3'!$C$67</f>
         <v>0</v>
       </c>
-      <c r="K28" s="277">
+      <c r="K28" s="284">
         <f>'Page 3'!$C$68</f>
         <v>0</v>
       </c>
-      <c r="L28" s="277">
+      <c r="L28" s="284">
         <f>'Page 3'!$C$69</f>
         <v>0</v>
       </c>
-      <c r="M28" s="277">
+      <c r="M28" s="284">
         <f>'Page 3'!$D$60</f>
         <v>0</v>
       </c>
-      <c r="N28" s="277">
+      <c r="N28" s="284">
         <f>'Page 3'!$D$61</f>
         <v>0</v>
       </c>
-      <c r="O28" s="277">
+      <c r="O28" s="284">
         <f>'Page 3'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="P28" s="277">
+      <c r="P28" s="284">
         <f>'Page 3'!$D$63</f>
         <v>0</v>
       </c>
-      <c r="Q28" s="277">
+      <c r="Q28" s="284">
         <f>'Page 3'!$D$64</f>
         <v>0</v>
       </c>
-      <c r="R28" s="277">
+      <c r="R28" s="284">
         <f>'Page 3'!$D$65</f>
         <v>0</v>
       </c>
-      <c r="S28" s="277">
+      <c r="S28" s="284">
         <f>'Page 3'!$D$66</f>
         <v>0</v>
       </c>
-      <c r="T28" s="277">
+      <c r="T28" s="284">
         <f>'Page 3'!$D$67</f>
         <v>0</v>
       </c>
-      <c r="U28" s="277">
+      <c r="U28" s="284">
         <f>'Page 3'!$D$68</f>
         <v>0</v>
       </c>
-      <c r="V28" s="277">
+      <c r="V28" s="284">
         <f>'Page 3'!$D$69</f>
         <v>0</v>
       </c>
-      <c r="W28" s="277">
+      <c r="W28" s="284">
         <f>'Page 3'!$E$60</f>
         <v>0</v>
       </c>
-      <c r="X28" s="277">
+      <c r="X28" s="284">
         <f>'Page 3'!$E$61</f>
         <v>0</v>
       </c>
-      <c r="Y28" s="277">
+      <c r="Y28" s="284">
         <f>'Page 3'!$E$62</f>
         <v>0</v>
       </c>
-      <c r="Z28" s="277">
+      <c r="Z28" s="284">
         <f>'Page 3'!$E$63</f>
         <v>0</v>
       </c>
-      <c r="AA28" s="277">
+      <c r="AA28" s="284">
         <f>'Page 3'!$E$64</f>
         <v>0</v>
       </c>
-      <c r="AB28" s="277">
+      <c r="AB28" s="284">
         <f>'Page 3'!$E$65</f>
         <v>0</v>
       </c>
-      <c r="AC28" s="277">
+      <c r="AC28" s="284">
         <f>'Page 3'!$E$66</f>
         <v>0</v>
       </c>
-      <c r="AD28" s="277">
+      <c r="AD28" s="284">
         <f>'Page 3'!$E$67</f>
         <v>0</v>
       </c>
-      <c r="AE28" s="277">
+      <c r="AE28" s="284">
         <f>'Page 3'!$E$68</f>
         <v>0</v>
       </c>
-      <c r="AF28" s="277">
+      <c r="AF28" s="284">
         <f>'Page 3'!$E$69</f>
         <v>0</v>
       </c>
-      <c r="AG28" s="277">
+      <c r="AG28" s="284">
         <f>'Page 3'!$F$60</f>
         <v>0</v>
       </c>
-      <c r="AH28" s="277">
+      <c r="AH28" s="284">
         <f>'Page 3'!$F$61</f>
         <v>0</v>
       </c>
-      <c r="AI28" s="277">
+      <c r="AI28" s="284">
         <f>'Page 3'!$F$62</f>
         <v>0</v>
       </c>
-      <c r="AJ28" s="277">
+      <c r="AJ28" s="284">
         <f>'Page 3'!$F$63</f>
         <v>0</v>
       </c>
-      <c r="AK28" s="277">
+      <c r="AK28" s="284">
         <f>'Page 3'!$F$64</f>
         <v>0</v>
       </c>
-      <c r="AL28" s="277">
+      <c r="AL28" s="284">
         <f>'Page 3'!$F$65</f>
         <v>0</v>
       </c>
-      <c r="AM28" s="277">
+      <c r="AM28" s="284">
         <f>'Page 3'!$F$66</f>
         <v>0</v>
       </c>
-      <c r="AN28" s="277">
+      <c r="AN28" s="284">
         <f>'Page 3'!$F$67</f>
         <v>0</v>
       </c>
-      <c r="AO28" s="277">
+      <c r="AO28" s="284">
         <f>'Page 3'!$F$68</f>
         <v>0</v>
       </c>
-      <c r="AP28" s="277">
+      <c r="AP28" s="284">
         <f>'Page 3'!$F$69</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A30" s="42" t="s">
+    <row r="30" spans="1:62" x14ac:dyDescent="0.35">
+      <c r="A30" s="47" t="s">
         <v>2246</v>
       </c>
     </row>
-    <row r="31" spans="1:62" ht="15" x14ac:dyDescent="0.25">
-      <c r="A31" s="253" t="s">
+    <row r="31" spans="1:62" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A31" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B31" s="253" t="s">
+      <c r="B31" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C31" s="254" t="s">
+      <c r="C31" s="259" t="s">
         <v>2339</v>
       </c>
-      <c r="D31" s="254" t="s">
+      <c r="D31" s="259" t="s">
         <v>2340</v>
       </c>
-      <c r="E31" s="254" t="s">
+      <c r="E31" s="259" t="s">
         <v>2341</v>
       </c>
-      <c r="F31" s="254" t="s">
+      <c r="F31" s="259" t="s">
         <v>2342</v>
       </c>
-      <c r="G31" s="254" t="s">
+      <c r="G31" s="259" t="s">
         <v>2343</v>
       </c>
-      <c r="H31" s="254" t="s">
+      <c r="H31" s="259" t="s">
         <v>2344</v>
       </c>
-      <c r="I31" s="254" t="s">
+      <c r="I31" s="259" t="s">
         <v>2345</v>
       </c>
-      <c r="J31" s="254" t="s">
+      <c r="J31" s="259" t="s">
         <v>2346</v>
       </c>
-      <c r="K31" s="254" t="s">
+      <c r="K31" s="259" t="s">
         <v>2347</v>
       </c>
-      <c r="L31" s="254" t="s">
+      <c r="L31" s="259" t="s">
         <v>2348</v>
       </c>
-      <c r="M31" s="254" t="s">
+      <c r="M31" s="259" t="s">
         <v>2349</v>
       </c>
-      <c r="N31" s="254" t="s">
+      <c r="N31" s="259" t="s">
         <v>2350</v>
       </c>
-      <c r="O31" s="254" t="s">
+      <c r="O31" s="259" t="s">
         <v>2351</v>
       </c>
-      <c r="P31" s="254" t="s">
+      <c r="P31" s="259" t="s">
         <v>2352</v>
       </c>
-      <c r="Q31" s="254" t="s">
+      <c r="Q31" s="259" t="s">
         <v>2353</v>
       </c>
-      <c r="R31" s="254" t="s">
+      <c r="R31" s="259" t="s">
         <v>2354</v>
       </c>
-      <c r="S31" s="254" t="s">
+      <c r="S31" s="259" t="s">
         <v>2355</v>
       </c>
-      <c r="T31" s="254" t="s">
+      <c r="T31" s="259" t="s">
         <v>2356</v>
       </c>
-      <c r="U31" s="254" t="s">
+      <c r="U31" s="259" t="s">
         <v>2357</v>
       </c>
-      <c r="V31" s="254" t="s">
+      <c r="V31" s="259" t="s">
         <v>2358</v>
       </c>
-      <c r="W31" s="254" t="s">
+      <c r="W31" s="259" t="s">
         <v>2359</v>
       </c>
-      <c r="X31" s="254" t="s">
+      <c r="X31" s="259" t="s">
         <v>2360</v>
       </c>
-      <c r="Y31" s="254" t="s">
+      <c r="Y31" s="259" t="s">
         <v>2361</v>
       </c>
-      <c r="Z31" s="254" t="s">
+      <c r="Z31" s="259" t="s">
         <v>2362</v>
       </c>
-      <c r="AA31" s="254" t="s">
+      <c r="AA31" s="259" t="s">
         <v>2363</v>
       </c>
-      <c r="AB31" s="254" t="s">
+      <c r="AB31" s="259" t="s">
         <v>2364</v>
       </c>
-      <c r="AC31" s="254" t="s">
+      <c r="AC31" s="259" t="s">
         <v>2365</v>
       </c>
-      <c r="AD31" s="254" t="s">
+      <c r="AD31" s="259" t="s">
         <v>2366</v>
       </c>
-      <c r="AE31" s="254" t="s">
+      <c r="AE31" s="259" t="s">
         <v>2367</v>
       </c>
-      <c r="AF31" s="254" t="s">
+      <c r="AF31" s="259" t="s">
         <v>2368</v>
       </c>
-      <c r="AG31" s="254" t="s">
+      <c r="AG31" s="259" t="s">
         <v>2369</v>
       </c>
-      <c r="AH31" s="254" t="s">
+      <c r="AH31" s="259" t="s">
         <v>2370</v>
       </c>
-      <c r="AI31" s="254" t="s">
+      <c r="AI31" s="259" t="s">
         <v>2371</v>
       </c>
-      <c r="AJ31" s="254" t="s">
+      <c r="AJ31" s="259" t="s">
         <v>2372</v>
       </c>
-      <c r="AK31" s="254" t="s">
+      <c r="AK31" s="259" t="s">
         <v>2373</v>
       </c>
-      <c r="AL31" s="254" t="s">
+      <c r="AL31" s="259" t="s">
         <v>2374</v>
       </c>
-      <c r="AM31" s="254" t="s">
+      <c r="AM31" s="259" t="s">
         <v>2375</v>
       </c>
-      <c r="AN31" s="254" t="s">
+      <c r="AN31" s="259" t="s">
         <v>2376</v>
       </c>
-      <c r="AO31" s="254" t="s">
+      <c r="AO31" s="259" t="s">
         <v>2377</v>
       </c>
-      <c r="AP31" s="254" t="s">
+      <c r="AP31" s="259" t="s">
         <v>2378</v>
       </c>
-      <c r="AQ31" s="254" t="s">
+      <c r="AQ31" s="259" t="s">
         <v>2379</v>
       </c>
-      <c r="AR31" s="254" t="s">
+      <c r="AR31" s="259" t="s">
         <v>2380</v>
       </c>
-      <c r="AS31" s="254" t="s">
+      <c r="AS31" s="259" t="s">
         <v>2381</v>
       </c>
-      <c r="AT31" s="254" t="s">
+      <c r="AT31" s="259" t="s">
         <v>2382</v>
       </c>
-      <c r="AU31" s="254" t="s">
+      <c r="AU31" s="259" t="s">
         <v>2383</v>
       </c>
-      <c r="AV31" s="254" t="s">
+      <c r="AV31" s="259" t="s">
         <v>2384</v>
       </c>
-      <c r="AW31" s="254" t="s">
+      <c r="AW31" s="259" t="s">
         <v>2385</v>
       </c>
-      <c r="AX31" s="254" t="s">
+      <c r="AX31" s="259" t="s">
         <v>2386</v>
       </c>
     </row>
-    <row r="32" spans="1:62" x14ac:dyDescent="0.2">
-      <c r="A32" s="267" t="str">
+    <row r="32" spans="1:62" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A32" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B32" s="26" t="str">
+      <c r="B32" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C32" s="277">
+      <c r="C32" s="284">
         <f>'Page 3'!$C$70</f>
         <v>0</v>
       </c>
-      <c r="D32" s="277">
+      <c r="D32" s="284">
         <f>'Page 3'!$C$71</f>
         <v>0</v>
       </c>
-      <c r="E32" s="277">
+      <c r="E32" s="284">
         <f>'Page 3'!$C$72</f>
         <v>0</v>
       </c>
-      <c r="F32" s="277">
+      <c r="F32" s="284">
         <f>'Page 3'!$C$73</f>
         <v>0</v>
       </c>
-      <c r="G32" s="277">
+      <c r="G32" s="284">
         <f>'Page 3'!$C$74</f>
         <v>0</v>
       </c>
-      <c r="H32" s="277">
+      <c r="H32" s="284">
         <f>'Page 3'!$C$75</f>
         <v>0</v>
       </c>
-      <c r="I32" s="277">
+      <c r="I32" s="284">
         <f>'Page 3'!$C$76</f>
         <v>0</v>
       </c>
-      <c r="J32" s="277">
+      <c r="J32" s="284">
         <f>'Page 3'!$C$77</f>
         <v>0</v>
       </c>
-      <c r="K32" s="277">
+      <c r="K32" s="284">
         <f>'Page 3'!$C$78</f>
         <v>0</v>
       </c>
-      <c r="L32" s="277">
+      <c r="L32" s="284">
         <f>'Page 3'!$C$79</f>
         <v>0</v>
       </c>
-      <c r="M32" s="277">
+      <c r="M32" s="284">
         <f>'Page 3'!$C$80</f>
         <v>0</v>
       </c>
-      <c r="N32" s="259">
+      <c r="N32" s="264">
         <f>'Page 3'!$C$81</f>
         <v>0</v>
       </c>
-      <c r="O32" s="277">
+      <c r="O32" s="284">
         <f>'Page 3'!$D$70</f>
         <v>0</v>
       </c>
-      <c r="P32" s="277">
+      <c r="P32" s="284">
         <f>'Page 3'!$D$71</f>
         <v>0</v>
       </c>
-      <c r="Q32" s="277">
+      <c r="Q32" s="284">
         <f>'Page 3'!$D$72</f>
         <v>0</v>
       </c>
-      <c r="R32" s="277">
+      <c r="R32" s="284">
         <f>'Page 3'!$D$73</f>
         <v>0</v>
       </c>
-      <c r="S32" s="277">
+      <c r="S32" s="284">
         <f>'Page 3'!$D$74</f>
         <v>0</v>
       </c>
-      <c r="T32" s="277">
+      <c r="T32" s="284">
         <f>'Page 3'!$D$75</f>
         <v>0</v>
       </c>
-      <c r="U32" s="277">
+      <c r="U32" s="284">
         <f>'Page 3'!$D$76</f>
         <v>0</v>
       </c>
-      <c r="V32" s="277">
+      <c r="V32" s="284">
         <f>'Page 3'!$D$77</f>
         <v>0</v>
       </c>
-      <c r="W32" s="277">
+      <c r="W32" s="284">
         <f>'Page 3'!$D$78</f>
         <v>0</v>
       </c>
-      <c r="X32" s="277">
+      <c r="X32" s="284">
         <f>'Page 3'!$D$79</f>
         <v>0</v>
       </c>
-      <c r="Y32" s="277">
+      <c r="Y32" s="284">
         <f>'Page 3'!$D$80</f>
         <v>0</v>
       </c>
-      <c r="Z32" s="259">
+      <c r="Z32" s="264">
         <f>'Page 3'!$D$81</f>
         <v>0</v>
       </c>
-      <c r="AA32" s="277">
+      <c r="AA32" s="284">
         <f>'Page 3'!$E$70</f>
         <v>0</v>
       </c>
-      <c r="AB32" s="277">
+      <c r="AB32" s="284">
         <f>'Page 3'!$E$71</f>
         <v>0</v>
       </c>
-      <c r="AC32" s="277">
+      <c r="AC32" s="284">
         <f>'Page 3'!$E$72</f>
         <v>0</v>
       </c>
-      <c r="AD32" s="277">
+      <c r="AD32" s="284">
         <f>'Page 3'!$E$73</f>
         <v>0</v>
       </c>
-      <c r="AE32" s="277">
+      <c r="AE32" s="284">
         <f>'Page 3'!$E$74</f>
         <v>0</v>
       </c>
-      <c r="AF32" s="277">
+      <c r="AF32" s="284">
         <f>'Page 3'!$E$75</f>
         <v>0</v>
       </c>
-      <c r="AG32" s="277">
+      <c r="AG32" s="284">
         <f>'Page 3'!$E$76</f>
         <v>0</v>
       </c>
-      <c r="AH32" s="277">
+      <c r="AH32" s="284">
         <f>'Page 3'!$E$77</f>
         <v>0</v>
       </c>
-      <c r="AI32" s="277">
+      <c r="AI32" s="284">
         <f>'Page 3'!$E$78</f>
         <v>0</v>
       </c>
-      <c r="AJ32" s="277">
+      <c r="AJ32" s="284">
         <f>'Page 3'!$E$79</f>
         <v>0</v>
       </c>
-      <c r="AK32" s="277">
+      <c r="AK32" s="284">
         <f>'Page 3'!$E$80</f>
         <v>0</v>
       </c>
-      <c r="AL32" s="259">
+      <c r="AL32" s="264">
         <f>'Page 3'!$E$81</f>
         <v>0</v>
       </c>
-      <c r="AM32" s="277">
+      <c r="AM32" s="284">
         <f>'Page 3'!$F$70</f>
         <v>0</v>
       </c>
-      <c r="AN32" s="277">
+      <c r="AN32" s="284">
         <f>'Page 3'!$F$71</f>
         <v>0</v>
       </c>
-      <c r="AO32" s="277">
+      <c r="AO32" s="284">
         <f>'Page 3'!$F$72</f>
         <v>0</v>
       </c>
-      <c r="AP32" s="277">
+      <c r="AP32" s="284">
         <f>'Page 3'!$F$73</f>
         <v>0</v>
       </c>
-      <c r="AQ32" s="277">
+      <c r="AQ32" s="284">
         <f>'Page 3'!$F$74</f>
         <v>0</v>
       </c>
-      <c r="AR32" s="277">
+      <c r="AR32" s="284">
         <f>'Page 3'!$F$75</f>
         <v>0</v>
       </c>
-      <c r="AS32" s="277">
+      <c r="AS32" s="284">
         <f>'Page 3'!$F$76</f>
         <v>0</v>
       </c>
-      <c r="AT32" s="277">
+      <c r="AT32" s="284">
         <f>'Page 3'!$F$77</f>
         <v>0</v>
       </c>
-      <c r="AU32" s="277">
+      <c r="AU32" s="284">
         <f>'Page 3'!$F$78</f>
         <v>0</v>
       </c>
-      <c r="AV32" s="277">
+      <c r="AV32" s="284">
         <f>'Page 3'!$F$79</f>
         <v>0</v>
       </c>
-      <c r="AW32" s="277">
+      <c r="AW32" s="284">
         <f>'Page 3'!$F$80</f>
         <v>0</v>
       </c>
-      <c r="AX32" s="259">
+      <c r="AX32" s="264">
         <f>'Page 3'!$F$81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A34" s="42" t="s">
+    <row r="34" spans="1:75" x14ac:dyDescent="0.35">
+      <c r="A34" s="47" t="s">
         <v>2387</v>
       </c>
     </row>
-    <row r="35" spans="1:75" ht="15" x14ac:dyDescent="0.25">
-      <c r="A35" s="253" t="s">
+    <row r="35" spans="1:75" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A35" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B35" s="253" t="s">
+      <c r="B35" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C35" s="254" t="s">
+      <c r="C35" s="259" t="s">
         <v>2388</v>
       </c>
-      <c r="D35" s="254" t="s">
+      <c r="D35" s="259" t="s">
         <v>2389</v>
       </c>
-      <c r="E35" s="254" t="s">
+      <c r="E35" s="259" t="s">
         <v>2390</v>
       </c>
-      <c r="F35" s="254" t="s">
+      <c r="F35" s="259" t="s">
         <v>2391</v>
       </c>
-      <c r="G35" s="254" t="s">
+      <c r="G35" s="259" t="s">
         <v>2392</v>
       </c>
-      <c r="H35" s="254" t="s">
+      <c r="H35" s="259" t="s">
         <v>2393</v>
       </c>
-      <c r="I35" s="254" t="s">
+      <c r="I35" s="259" t="s">
         <v>2394</v>
       </c>
-      <c r="J35" s="254" t="s">
+      <c r="J35" s="259" t="s">
         <v>2395</v>
       </c>
-      <c r="K35" s="254" t="s">
+      <c r="K35" s="259" t="s">
         <v>2396</v>
       </c>
-      <c r="L35" s="254" t="s">
+      <c r="L35" s="259" t="s">
         <v>2397</v>
       </c>
-      <c r="M35" s="254" t="s">
+      <c r="M35" s="259" t="s">
         <v>2398</v>
       </c>
-      <c r="N35" s="254" t="s">
+      <c r="N35" s="259" t="s">
         <v>2399</v>
       </c>
-      <c r="O35" s="254" t="s">
+      <c r="O35" s="259" t="s">
         <v>2400</v>
       </c>
-      <c r="P35" s="254" t="s">
+      <c r="P35" s="259" t="s">
         <v>2401</v>
       </c>
-      <c r="Q35" s="254" t="s">
+      <c r="Q35" s="259" t="s">
         <v>2402</v>
       </c>
-      <c r="R35" s="254" t="s">
+      <c r="R35" s="259" t="s">
         <v>2403</v>
       </c>
-      <c r="S35" s="254" t="s">
+      <c r="S35" s="259" t="s">
         <v>2404</v>
       </c>
-      <c r="T35" s="254" t="s">
+      <c r="T35" s="259" t="s">
         <v>2405</v>
       </c>
-      <c r="U35" s="254" t="s">
+      <c r="U35" s="259" t="s">
         <v>2406</v>
       </c>
-      <c r="V35" s="254" t="s">
+      <c r="V35" s="259" t="s">
         <v>2407</v>
       </c>
-      <c r="W35" s="254" t="s">
+      <c r="W35" s="259" t="s">
         <v>2444</v>
       </c>
-      <c r="X35" s="254" t="s">
+      <c r="X35" s="259" t="s">
         <v>2408</v>
       </c>
-      <c r="Y35" s="254" t="s">
+      <c r="Y35" s="259" t="s">
         <v>2409</v>
       </c>
-      <c r="Z35" s="254" t="s">
+      <c r="Z35" s="259" t="s">
         <v>2410</v>
       </c>
-      <c r="AA35" s="254" t="s">
+      <c r="AA35" s="259" t="s">
         <v>2445</v>
       </c>
-      <c r="AB35" s="254" t="s">
+      <c r="AB35" s="259" t="s">
         <v>2411</v>
       </c>
-      <c r="AC35" s="254" t="s">
+      <c r="AC35" s="259" t="s">
         <v>2412</v>
       </c>
-      <c r="AD35" s="254" t="s">
+      <c r="AD35" s="259" t="s">
         <v>2413</v>
       </c>
-      <c r="AE35" s="254" t="s">
+      <c r="AE35" s="259" t="s">
         <v>2446</v>
       </c>
-      <c r="AF35" s="254" t="s">
+      <c r="AF35" s="259" t="s">
         <v>2414</v>
       </c>
-      <c r="AG35" s="254" t="s">
+      <c r="AG35" s="259" t="s">
         <v>2415</v>
       </c>
-      <c r="AH35" s="254" t="s">
+      <c r="AH35" s="259" t="s">
         <v>2416</v>
       </c>
-      <c r="AI35" s="254" t="s">
+      <c r="AI35" s="259" t="s">
         <v>2447</v>
       </c>
-      <c r="AJ35" s="254" t="s">
+      <c r="AJ35" s="259" t="s">
         <v>2417</v>
       </c>
-      <c r="AK35" s="254" t="s">
+      <c r="AK35" s="259" t="s">
         <v>2418</v>
       </c>
-      <c r="AL35" s="254" t="s">
+      <c r="AL35" s="259" t="s">
         <v>2419</v>
       </c>
-      <c r="AM35" s="254" t="s">
+      <c r="AM35" s="259" t="s">
         <v>2420</v>
       </c>
-      <c r="AN35" s="254" t="s">
+      <c r="AN35" s="259" t="s">
         <v>2421</v>
       </c>
-      <c r="AO35" s="254" t="s">
+      <c r="AO35" s="259" t="s">
         <v>2840</v>
       </c>
-      <c r="AP35" s="254" t="s">
+      <c r="AP35" s="259" t="s">
         <v>2841</v>
       </c>
-      <c r="AQ35" s="254" t="s">
+      <c r="AQ35" s="259" t="s">
         <v>2422</v>
       </c>
-      <c r="AR35" s="254" t="s">
+      <c r="AR35" s="259" t="s">
         <v>2423</v>
       </c>
-      <c r="AS35" s="254" t="s">
+      <c r="AS35" s="259" t="s">
         <v>2424</v>
       </c>
-      <c r="AT35" s="254" t="s">
+      <c r="AT35" s="259" t="s">
         <v>2425</v>
       </c>
-      <c r="AU35" s="254" t="s">
+      <c r="AU35" s="259" t="s">
         <v>2426</v>
       </c>
-      <c r="AV35" s="254" t="s">
+      <c r="AV35" s="259" t="s">
         <v>2842</v>
       </c>
-      <c r="AW35" s="254" t="s">
+      <c r="AW35" s="259" t="s">
         <v>2843</v>
       </c>
-      <c r="AX35" s="254" t="s">
+      <c r="AX35" s="259" t="s">
         <v>2427</v>
       </c>
-      <c r="AY35" s="254" t="s">
+      <c r="AY35" s="259" t="s">
         <v>2428</v>
       </c>
-      <c r="AZ35" s="254" t="s">
+      <c r="AZ35" s="259" t="s">
         <v>2429</v>
       </c>
-      <c r="BA35" s="254" t="s">
+      <c r="BA35" s="259" t="s">
         <v>2430</v>
       </c>
-      <c r="BB35" s="254" t="s">
+      <c r="BB35" s="259" t="s">
         <v>2431</v>
       </c>
-      <c r="BC35" s="254" t="s">
+      <c r="BC35" s="259" t="s">
         <v>2844</v>
       </c>
-      <c r="BD35" s="254" t="s">
+      <c r="BD35" s="259" t="s">
         <v>2845</v>
       </c>
-      <c r="BE35" s="254" t="s">
+      <c r="BE35" s="259" t="s">
         <v>2432</v>
       </c>
-      <c r="BF35" s="254" t="s">
+      <c r="BF35" s="259" t="s">
         <v>2433</v>
       </c>
-      <c r="BG35" s="254" t="s">
+      <c r="BG35" s="259" t="s">
         <v>2434</v>
       </c>
-      <c r="BH35" s="254" t="s">
+      <c r="BH35" s="259" t="s">
         <v>2435</v>
       </c>
-      <c r="BI35" s="254" t="s">
+      <c r="BI35" s="259" t="s">
         <v>2436</v>
       </c>
-      <c r="BJ35" s="254" t="s">
+      <c r="BJ35" s="259" t="s">
         <v>2846</v>
       </c>
-      <c r="BK35" s="254" t="s">
+      <c r="BK35" s="259" t="s">
         <v>2847</v>
       </c>
-      <c r="BL35" s="254" t="s">
+      <c r="BL35" s="259" t="s">
         <v>2437</v>
       </c>
-      <c r="BM35" s="254" t="s">
+      <c r="BM35" s="259" t="s">
         <v>2438</v>
       </c>
-      <c r="BN35" s="254" t="s">
+      <c r="BN35" s="259" t="s">
         <v>2439</v>
       </c>
-      <c r="BO35" s="258" t="s">
+      <c r="BO35" s="263" t="s">
         <v>2440</v>
       </c>
-      <c r="BP35" s="258" t="s">
+      <c r="BP35" s="263" t="s">
         <v>2441</v>
       </c>
-      <c r="BQ35" s="258" t="s">
+      <c r="BQ35" s="263" t="s">
         <v>2442</v>
       </c>
-      <c r="BR35" s="258" t="s">
+      <c r="BR35" s="263" t="s">
         <v>2443</v>
       </c>
     </row>
-    <row r="36" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A36" s="267" t="str">
+    <row r="36" spans="1:75" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A36" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B36" s="26" t="str">
+      <c r="B36" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C36" s="277">
+      <c r="C36" s="284">
         <f>'Page 4'!$D$7</f>
         <v>0</v>
       </c>
-      <c r="D36" s="277">
+      <c r="D36" s="284">
         <f>'Page 4'!$D$8</f>
         <v>0</v>
       </c>
-      <c r="E36" s="277">
+      <c r="E36" s="284">
         <f>'Page 4'!$D$9</f>
         <v>0</v>
       </c>
-      <c r="F36" s="277">
+      <c r="F36" s="284">
         <f>'Page 4'!$D$10</f>
         <v>0</v>
       </c>
-      <c r="G36" s="259">
+      <c r="G36" s="264">
         <f>'Page 4'!$D$11</f>
         <v>0</v>
       </c>
-      <c r="H36" s="277">
+      <c r="H36" s="284">
         <f>'Page 4'!$E$7</f>
         <v>0</v>
       </c>
-      <c r="I36" s="277">
+      <c r="I36" s="284">
         <f>'Page 4'!$E$8</f>
         <v>0</v>
       </c>
-      <c r="J36" s="277">
+      <c r="J36" s="284">
         <f>'Page 4'!$E$9</f>
         <v>0</v>
       </c>
-      <c r="K36" s="277">
+      <c r="K36" s="284">
         <f>'Page 4'!$E$10</f>
         <v>0</v>
       </c>
-      <c r="L36" s="259">
+      <c r="L36" s="264">
         <f>'Page 4'!$E$11</f>
         <v>0</v>
       </c>
-      <c r="M36" s="277">
+      <c r="M36" s="284">
         <f>'Page 4'!$F$7</f>
         <v>0</v>
       </c>
-      <c r="N36" s="277">
+      <c r="N36" s="284">
         <f>'Page 4'!$F$8</f>
         <v>0</v>
       </c>
-      <c r="O36" s="277">
+      <c r="O36" s="284">
         <f>'Page 4'!$F$9</f>
         <v>0</v>
       </c>
-      <c r="P36" s="277">
+      <c r="P36" s="284">
         <f>'Page 4'!$F$10</f>
         <v>0</v>
       </c>
-      <c r="Q36" s="259">
+      <c r="Q36" s="264">
         <f>'Page 4'!$F$11</f>
         <v>0</v>
       </c>
-      <c r="R36" s="277">
+      <c r="R36" s="284">
         <f>'Page 4'!$G$7</f>
         <v>0</v>
       </c>
-      <c r="S36" s="277">
+      <c r="S36" s="284">
         <f>'Page 4'!$G$8</f>
         <v>0</v>
       </c>
-      <c r="T36" s="277">
+      <c r="T36" s="284">
         <f>'Page 4'!$G$9</f>
         <v>0</v>
       </c>
-      <c r="U36" s="277">
+      <c r="U36" s="284">
         <f>'Page 4'!$G$10</f>
         <v>0</v>
       </c>
-      <c r="V36" s="259">
+      <c r="V36" s="264">
         <f>'Page 4'!$G$11</f>
         <v>0</v>
       </c>
-      <c r="W36" s="277">
+      <c r="W36" s="284">
         <f>'Page 4'!$D$13</f>
         <v>0</v>
       </c>
-      <c r="X36" s="277">
+      <c r="X36" s="284">
         <f>'Page 4'!$D$14</f>
         <v>0</v>
       </c>
-      <c r="Y36" s="277">
+      <c r="Y36" s="284">
         <f>'Page 4'!$D$15</f>
         <v>0</v>
       </c>
-      <c r="Z36" s="259">
+      <c r="Z36" s="264">
         <f>'Page 4'!$D$16</f>
         <v>0</v>
       </c>
-      <c r="AA36" s="277">
+      <c r="AA36" s="284">
         <f>'Page 4'!$E$13</f>
         <v>0</v>
       </c>
-      <c r="AB36" s="277">
+      <c r="AB36" s="284">
         <f>'Page 4'!$E$14</f>
         <v>0</v>
       </c>
-      <c r="AC36" s="277">
+      <c r="AC36" s="284">
         <f>'Page 4'!$E$15</f>
         <v>0</v>
       </c>
-      <c r="AD36" s="259">
+      <c r="AD36" s="264">
         <f>'Page 4'!$E$16</f>
         <v>0</v>
       </c>
-      <c r="AE36" s="277">
+      <c r="AE36" s="284">
         <f>'Page 4'!$F$13</f>
         <v>0</v>
       </c>
-      <c r="AF36" s="277">
+      <c r="AF36" s="284">
         <f>'Page 4'!$F$14</f>
         <v>0</v>
       </c>
-      <c r="AG36" s="277">
+      <c r="AG36" s="284">
         <f>'Page 4'!$F$15</f>
         <v>0</v>
       </c>
-      <c r="AH36" s="259">
+      <c r="AH36" s="264">
         <f>'Page 4'!$F$16</f>
         <v>0</v>
       </c>
-      <c r="AI36" s="277">
+      <c r="AI36" s="284">
         <f>'Page 4'!$G$13</f>
         <v>0</v>
       </c>
-      <c r="AJ36" s="277">
+      <c r="AJ36" s="284">
         <f>'Page 4'!$G$14</f>
         <v>0</v>
       </c>
-      <c r="AK36" s="277">
+      <c r="AK36" s="284">
         <f>'Page 4'!$G$15</f>
         <v>0</v>
       </c>
-      <c r="AL36" s="259">
+      <c r="AL36" s="264">
         <f>'Page 4'!$G$16</f>
         <v>0</v>
       </c>
-      <c r="AM36" s="277">
+      <c r="AM36" s="284">
         <f>'Page 4'!$D$18</f>
         <v>0</v>
       </c>
-      <c r="AN36" s="277">
+      <c r="AN36" s="284">
         <f>'Page 4'!$D$19</f>
         <v>0</v>
       </c>
-      <c r="AO36" s="277">
+      <c r="AO36" s="284">
         <f>'Page 4'!$D$20</f>
         <v>0</v>
       </c>
-      <c r="AP36" s="277">
+      <c r="AP36" s="284">
         <f>'Page 4'!$D$21</f>
         <v>0</v>
       </c>
-      <c r="AQ36" s="277">
+      <c r="AQ36" s="284">
         <f>'Page 4'!$D$22</f>
         <v>0</v>
       </c>
-      <c r="AR36" s="277">
+      <c r="AR36" s="284">
         <f>'Page 4'!$D$23</f>
         <v>0</v>
       </c>
-      <c r="AS36" s="259">
+      <c r="AS36" s="264">
         <f>'Page 4'!$D$24</f>
         <v>0</v>
       </c>
-      <c r="AT36" s="277">
+      <c r="AT36" s="284">
         <f>'Page 4'!$E$18</f>
         <v>0</v>
       </c>
-      <c r="AU36" s="277">
+      <c r="AU36" s="284">
         <f>'Page 4'!$E$19</f>
         <v>0</v>
       </c>
-      <c r="AV36" s="277">
+      <c r="AV36" s="284">
         <f>'Page 4'!$E$20</f>
         <v>0</v>
       </c>
-      <c r="AW36" s="277">
+      <c r="AW36" s="284">
         <f>'Page 4'!$E$21</f>
         <v>0</v>
       </c>
-      <c r="AX36" s="277">
+      <c r="AX36" s="284">
         <f>'Page 4'!$E$22</f>
         <v>0</v>
       </c>
-      <c r="AY36" s="277">
+      <c r="AY36" s="284">
         <f>'Page 4'!$E$23</f>
         <v>0</v>
       </c>
-      <c r="AZ36" s="259">
+      <c r="AZ36" s="264">
         <f>'Page 4'!$E$24</f>
         <v>0</v>
       </c>
-      <c r="BA36" s="277">
+      <c r="BA36" s="284">
         <f>'Page 4'!$F$18</f>
         <v>0</v>
       </c>
-      <c r="BB36" s="277">
+      <c r="BB36" s="284">
         <f>'Page 4'!$F$19</f>
         <v>0</v>
       </c>
-      <c r="BC36" s="277">
+      <c r="BC36" s="284">
         <f>'Page 4'!$F$20</f>
         <v>0</v>
       </c>
-      <c r="BD36" s="277">
+      <c r="BD36" s="284">
         <f>'Page 4'!$F$21</f>
         <v>0</v>
       </c>
-      <c r="BE36" s="277">
+      <c r="BE36" s="284">
         <f>'Page 4'!$F$22</f>
         <v>0</v>
       </c>
-      <c r="BF36" s="277">
+      <c r="BF36" s="284">
         <f>'Page 4'!$F$23</f>
         <v>0</v>
       </c>
-      <c r="BG36" s="259">
+      <c r="BG36" s="264">
         <f>'Page 4'!$F$24</f>
         <v>0</v>
       </c>
-      <c r="BH36" s="277">
+      <c r="BH36" s="284">
         <f>'Page 4'!$G$18</f>
         <v>0</v>
       </c>
-      <c r="BI36" s="277">
+      <c r="BI36" s="284">
         <f>'Page 4'!$G$19</f>
         <v>0</v>
       </c>
-      <c r="BJ36" s="277">
+      <c r="BJ36" s="284">
         <f>'Page 4'!$G$20</f>
         <v>0</v>
       </c>
-      <c r="BK36" s="277">
+      <c r="BK36" s="284">
         <f>'Page 4'!$G$21</f>
         <v>0</v>
       </c>
-      <c r="BL36" s="277">
+      <c r="BL36" s="284">
         <f>'Page 4'!$G$22</f>
         <v>0</v>
       </c>
-      <c r="BM36" s="277">
+      <c r="BM36" s="284">
         <f>'Page 4'!$G$23</f>
         <v>0</v>
       </c>
-      <c r="BN36" s="259">
+      <c r="BN36" s="264">
         <f>'Page 4'!$G$24</f>
         <v>0</v>
       </c>
-      <c r="BO36" s="259">
+      <c r="BO36" s="264">
         <f>'Page 4'!$D$25</f>
         <v>0</v>
       </c>
-      <c r="BP36" s="259">
+      <c r="BP36" s="264">
         <f>'Page 4'!$E$25</f>
         <v>0</v>
       </c>
-      <c r="BQ36" s="259">
+      <c r="BQ36" s="264">
         <f>'Page 4'!$F$25</f>
         <v>0</v>
       </c>
-      <c r="BR36" s="259">
+      <c r="BR36" s="264">
         <f>'Page 4'!$G$25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A38" s="42" t="s">
+    <row r="38" spans="1:75" x14ac:dyDescent="0.35">
+      <c r="A38" s="47" t="s">
         <v>2448</v>
       </c>
     </row>
-    <row r="39" spans="1:75" ht="15" x14ac:dyDescent="0.25">
-      <c r="A39" s="253" t="s">
+    <row r="39" spans="1:75" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A39" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B39" s="253" t="s">
+      <c r="B39" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C39" s="254" t="s">
+      <c r="C39" s="259" t="s">
         <v>2449</v>
       </c>
-      <c r="D39" s="254" t="s">
+      <c r="D39" s="259" t="s">
         <v>2450</v>
       </c>
-      <c r="E39" s="254" t="s">
+      <c r="E39" s="259" t="s">
         <v>2451</v>
       </c>
-      <c r="F39" s="254" t="s">
+      <c r="F39" s="259" t="s">
         <v>2452</v>
       </c>
-      <c r="G39" s="254" t="s">
+      <c r="G39" s="259" t="s">
         <v>2453</v>
       </c>
-      <c r="H39" s="254" t="s">
+      <c r="H39" s="259" t="s">
         <v>2454</v>
       </c>
-      <c r="I39" s="254" t="s">
+      <c r="I39" s="259" t="s">
         <v>2455</v>
       </c>
-      <c r="J39" s="254" t="s">
+      <c r="J39" s="259" t="s">
         <v>2456</v>
       </c>
-      <c r="K39" s="254" t="s">
+      <c r="K39" s="259" t="s">
         <v>2457</v>
       </c>
-      <c r="L39" s="254" t="s">
+      <c r="L39" s="259" t="s">
         <v>2458</v>
       </c>
-      <c r="M39" s="254" t="s">
+      <c r="M39" s="259" t="s">
         <v>2459</v>
       </c>
-      <c r="N39" s="254" t="s">
+      <c r="N39" s="259" t="s">
         <v>2460</v>
       </c>
-      <c r="O39" s="254" t="s">
+      <c r="O39" s="259" t="s">
         <v>2461</v>
       </c>
-      <c r="P39" s="254" t="s">
+      <c r="P39" s="259" t="s">
         <v>2462</v>
       </c>
-      <c r="Q39" s="254" t="s">
+      <c r="Q39" s="259" t="s">
         <v>2463</v>
       </c>
-      <c r="R39" s="254" t="s">
+      <c r="R39" s="259" t="s">
         <v>2464</v>
       </c>
-      <c r="S39" s="254" t="s">
+      <c r="S39" s="259" t="s">
         <v>2465</v>
       </c>
-      <c r="T39" s="254" t="s">
+      <c r="T39" s="259" t="s">
         <v>2466</v>
       </c>
-      <c r="U39" s="254" t="s">
+      <c r="U39" s="259" t="s">
         <v>2467</v>
       </c>
-      <c r="V39" s="254" t="s">
+      <c r="V39" s="259" t="s">
         <v>2468</v>
       </c>
-      <c r="W39" s="254" t="s">
+      <c r="W39" s="259" t="s">
         <v>2469</v>
       </c>
-      <c r="X39" s="254" t="s">
+      <c r="X39" s="259" t="s">
         <v>2470</v>
       </c>
-      <c r="Y39" s="254" t="s">
+      <c r="Y39" s="259" t="s">
         <v>2471</v>
       </c>
-      <c r="Z39" s="254" t="s">
+      <c r="Z39" s="259" t="s">
         <v>2472</v>
       </c>
-      <c r="AA39" s="254" t="s">
+      <c r="AA39" s="259" t="s">
         <v>2473</v>
       </c>
-      <c r="AB39" s="254" t="s">
+      <c r="AB39" s="259" t="s">
         <v>2474</v>
       </c>
-      <c r="AC39" s="254" t="s">
+      <c r="AC39" s="259" t="s">
         <v>2475</v>
       </c>
-      <c r="AD39" s="254" t="s">
+      <c r="AD39" s="259" t="s">
         <v>2476</v>
       </c>
-      <c r="AE39" s="254" t="s">
+      <c r="AE39" s="259" t="s">
         <v>2477</v>
       </c>
-      <c r="AF39" s="254" t="s">
+      <c r="AF39" s="259" t="s">
         <v>2478</v>
       </c>
-      <c r="AG39" s="254" t="s">
+      <c r="AG39" s="259" t="s">
         <v>2479</v>
       </c>
-      <c r="AH39" s="254" t="s">
+      <c r="AH39" s="259" t="s">
         <v>2480</v>
       </c>
-      <c r="AI39" s="254" t="s">
+      <c r="AI39" s="259" t="s">
         <v>2481</v>
       </c>
-      <c r="AJ39" s="254" t="s">
+      <c r="AJ39" s="259" t="s">
         <v>2482</v>
       </c>
-      <c r="AK39" s="254" t="s">
+      <c r="AK39" s="259" t="s">
         <v>2483</v>
       </c>
-      <c r="AL39" s="254" t="s">
+      <c r="AL39" s="259" t="s">
         <v>2484</v>
       </c>
-      <c r="AM39" s="254" t="s">
+      <c r="AM39" s="259" t="s">
         <v>2485</v>
       </c>
-      <c r="AN39" s="254" t="s">
+      <c r="AN39" s="259" t="s">
         <v>2486</v>
       </c>
-      <c r="AO39" s="254" t="s">
+      <c r="AO39" s="259" t="s">
         <v>2487</v>
       </c>
-      <c r="AP39" s="254" t="s">
+      <c r="AP39" s="259" t="s">
         <v>2488</v>
       </c>
-      <c r="AQ39" s="254" t="s">
+      <c r="AQ39" s="259" t="s">
         <v>2489</v>
       </c>
-      <c r="AR39" s="254" t="s">
+      <c r="AR39" s="259" t="s">
         <v>2490</v>
       </c>
-      <c r="AS39" s="254" t="s">
+      <c r="AS39" s="259" t="s">
         <v>2491</v>
       </c>
-      <c r="AT39" s="254" t="s">
+      <c r="AT39" s="259" t="s">
         <v>2492</v>
       </c>
-      <c r="AU39" s="254" t="s">
+      <c r="AU39" s="259" t="s">
         <v>2493</v>
       </c>
-      <c r="AV39" s="254" t="s">
+      <c r="AV39" s="259" t="s">
         <v>2494</v>
       </c>
-      <c r="AW39" s="254" t="s">
+      <c r="AW39" s="259" t="s">
         <v>2495</v>
       </c>
-      <c r="AX39" s="254" t="s">
+      <c r="AX39" s="259" t="s">
         <v>2496</v>
       </c>
-      <c r="AY39" s="254" t="s">
+      <c r="AY39" s="259" t="s">
         <v>2497</v>
       </c>
-      <c r="AZ39" s="254" t="s">
+      <c r="AZ39" s="259" t="s">
         <v>2498</v>
       </c>
-      <c r="BA39" s="254" t="s">
+      <c r="BA39" s="259" t="s">
         <v>2499</v>
       </c>
-      <c r="BB39" s="254" t="s">
+      <c r="BB39" s="259" t="s">
         <v>2500</v>
       </c>
-      <c r="BC39" s="254" t="s">
+      <c r="BC39" s="259" t="s">
         <v>2501</v>
       </c>
-      <c r="BD39" s="254" t="s">
+      <c r="BD39" s="259" t="s">
         <v>2502</v>
       </c>
-      <c r="BE39" s="254" t="s">
+      <c r="BE39" s="259" t="s">
         <v>2503</v>
       </c>
-      <c r="BF39" s="254" t="s">
+      <c r="BF39" s="259" t="s">
         <v>2504</v>
       </c>
-      <c r="BG39" s="254" t="s">
+      <c r="BG39" s="259" t="s">
         <v>2505</v>
       </c>
-      <c r="BH39" s="254" t="s">
+      <c r="BH39" s="259" t="s">
         <v>2506</v>
       </c>
-      <c r="BI39" s="254" t="s">
+      <c r="BI39" s="259" t="s">
         <v>2507</v>
       </c>
-      <c r="BJ39" s="254" t="s">
+      <c r="BJ39" s="259" t="s">
         <v>2508</v>
       </c>
-      <c r="BK39" s="254" t="s">
+      <c r="BK39" s="259" t="s">
         <v>2509</v>
       </c>
-      <c r="BL39" s="254" t="s">
+      <c r="BL39" s="259" t="s">
         <v>2510</v>
       </c>
-      <c r="BM39" s="254" t="s">
+      <c r="BM39" s="259" t="s">
         <v>2511</v>
       </c>
-      <c r="BN39" s="314" t="s">
+      <c r="BN39" s="321" t="s">
         <v>3551</v>
       </c>
-      <c r="BO39" s="314" t="s">
+      <c r="BO39" s="321" t="s">
         <v>3552</v>
       </c>
-      <c r="BP39" s="314" t="s">
+      <c r="BP39" s="321" t="s">
         <v>3553</v>
       </c>
-      <c r="BQ39" s="314" t="s">
+      <c r="BQ39" s="321" t="s">
         <v>3554</v>
       </c>
-      <c r="BR39" s="314" t="s">
+      <c r="BR39" s="321" t="s">
         <v>3555</v>
       </c>
-      <c r="BS39" s="314" t="s">
+      <c r="BS39" s="321" t="s">
         <v>3556</v>
       </c>
-      <c r="BT39" s="314" t="s">
+      <c r="BT39" s="321" t="s">
         <v>3557</v>
       </c>
-      <c r="BU39" s="314" t="s">
+      <c r="BU39" s="321" t="s">
         <v>3558</v>
       </c>
-      <c r="BV39" s="314" t="s">
+      <c r="BV39" s="321" t="s">
         <v>3559</v>
       </c>
-      <c r="BW39" s="314" t="s">
+      <c r="BW39" s="321" t="s">
         <v>3560</v>
       </c>
     </row>
-    <row r="40" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A40" s="267" t="str">
+    <row r="40" spans="1:75" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A40" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B40" s="26" t="str">
+      <c r="B40" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C40" s="277">
+      <c r="C40" s="284">
         <f>'Page 4'!$B$30</f>
         <v>0</v>
       </c>
-      <c r="D40" s="277">
+      <c r="D40" s="284">
         <f>'Page 4'!$B$31</f>
         <v>0</v>
       </c>
-      <c r="E40" s="259">
+      <c r="E40" s="264">
         <f>'Page 4'!$B$32</f>
         <v>0</v>
       </c>
-      <c r="F40" s="277">
+      <c r="F40" s="284">
         <f>'Page 4'!$C$30</f>
         <v>0</v>
       </c>
-      <c r="G40" s="277">
+      <c r="G40" s="284">
         <f>'Page 4'!$C$31</f>
         <v>0</v>
       </c>
-      <c r="H40" s="259">
+      <c r="H40" s="264">
         <f>'Page 4'!$C$32</f>
         <v>0</v>
       </c>
-      <c r="I40" s="277">
+      <c r="I40" s="284">
         <f>'Page 4'!$D$30</f>
         <v>0</v>
       </c>
-      <c r="J40" s="277">
+      <c r="J40" s="284">
         <f>'Page 4'!$D$31</f>
         <v>0</v>
       </c>
-      <c r="K40" s="259">
+      <c r="K40" s="264">
         <f>'Page 4'!$D$32</f>
         <v>0</v>
       </c>
-      <c r="L40" s="277">
+      <c r="L40" s="284">
         <f>'Page 4'!$E$30</f>
         <v>0</v>
       </c>
-      <c r="M40" s="277">
+      <c r="M40" s="284">
         <f>'Page 4'!$E$31</f>
         <v>0</v>
       </c>
-      <c r="N40" s="259">
+      <c r="N40" s="264">
         <f>'Page 4'!$E$32</f>
         <v>0</v>
       </c>
-      <c r="O40" s="277">
+      <c r="O40" s="284">
         <f>'Page 4'!$F$30</f>
         <v>0</v>
       </c>
-      <c r="P40" s="277">
+      <c r="P40" s="284">
         <f>'Page 4'!$F$31</f>
         <v>0</v>
       </c>
-      <c r="Q40" s="259">
+      <c r="Q40" s="264">
         <f>'Page 4'!$F$32</f>
         <v>0</v>
       </c>
-      <c r="R40" s="277">
+      <c r="R40" s="284">
         <f>'Page 4'!$G$30</f>
         <v>0</v>
       </c>
-      <c r="S40" s="277">
+      <c r="S40" s="284">
         <f>'Page 4'!$G$31</f>
         <v>0</v>
       </c>
-      <c r="T40" s="259">
+      <c r="T40" s="264">
         <f>'Page 4'!$G$32</f>
         <v>0</v>
       </c>
-      <c r="U40" s="277">
+      <c r="U40" s="284">
         <f>'Page 4'!$C$36</f>
         <v>0</v>
       </c>
-      <c r="V40" s="277">
+      <c r="V40" s="284">
         <f>'Page 4'!$C$37</f>
         <v>0</v>
       </c>
-      <c r="W40" s="277">
+      <c r="W40" s="284">
         <f>'Page 4'!$C$38</f>
         <v>0</v>
       </c>
-      <c r="X40" s="277">
+      <c r="X40" s="284">
         <f>'Page 4'!$D$36</f>
         <v>0</v>
       </c>
-      <c r="Y40" s="277">
+      <c r="Y40" s="284">
         <f>'Page 4'!$D$37</f>
         <v>0</v>
       </c>
-      <c r="Z40" s="277">
+      <c r="Z40" s="284">
         <f>'Page 4'!$D$38</f>
         <v>0</v>
       </c>
-      <c r="AA40" s="277">
+      <c r="AA40" s="284">
         <f>'Page 4'!$E$36</f>
         <v>0</v>
       </c>
-      <c r="AB40" s="277">
+      <c r="AB40" s="284">
         <f>'Page 4'!$E$37</f>
         <v>0</v>
       </c>
-      <c r="AC40" s="277">
+      <c r="AC40" s="284">
         <f>'Page 4'!$E$38</f>
         <v>0</v>
       </c>
-      <c r="AD40" s="277">
+      <c r="AD40" s="284">
         <f>'Page 4'!$F$36</f>
         <v>0</v>
       </c>
-      <c r="AE40" s="277">
+      <c r="AE40" s="284">
         <f>'Page 4'!$F$37</f>
         <v>0</v>
       </c>
-      <c r="AF40" s="277">
+      <c r="AF40" s="284">
         <f>'Page 4'!$F$38</f>
         <v>0</v>
       </c>
-      <c r="AG40" s="259">
+      <c r="AG40" s="264">
         <f>'Page 4'!$G$36</f>
         <v>0</v>
       </c>
-      <c r="AH40" s="259">
+      <c r="AH40" s="264">
         <f>'Page 4'!$G$37</f>
         <v>0</v>
       </c>
-      <c r="AI40" s="259">
+      <c r="AI40" s="264">
         <f>'Page 4'!$G$38</f>
         <v>0</v>
       </c>
-      <c r="AJ40" s="277">
+      <c r="AJ40" s="284">
         <f>'Page 4'!$C$41</f>
         <v>0</v>
       </c>
-      <c r="AK40" s="277">
+      <c r="AK40" s="284">
         <f>'Page 4'!$C$42</f>
         <v>0</v>
       </c>
-      <c r="AL40" s="277">
+      <c r="AL40" s="284">
         <f>'Page 4'!$C$43</f>
         <v>0</v>
       </c>
-      <c r="AM40" s="277">
+      <c r="AM40" s="284">
         <f>'Page 4'!$C$44</f>
         <v>0</v>
       </c>
-      <c r="AN40" s="277">
+      <c r="AN40" s="284">
         <f>'Page 4'!$C$45</f>
         <v>0</v>
       </c>
-      <c r="AO40" s="277">
+      <c r="AO40" s="284">
         <f>'Page 4'!$C$46</f>
         <v>0</v>
       </c>
-      <c r="AP40" s="277">
+      <c r="AP40" s="284">
         <f>'Page 4'!$D$41</f>
         <v>0</v>
       </c>
-      <c r="AQ40" s="277">
+      <c r="AQ40" s="284">
         <f>'Page 4'!$D$42</f>
         <v>0</v>
       </c>
-      <c r="AR40" s="277">
+      <c r="AR40" s="284">
         <f>'Page 4'!$D$43</f>
         <v>0</v>
       </c>
-      <c r="AS40" s="277">
+      <c r="AS40" s="284">
         <f>'Page 4'!$D$44</f>
         <v>0</v>
       </c>
-      <c r="AT40" s="277">
+      <c r="AT40" s="284">
         <f>'Page 4'!$D$45</f>
         <v>0</v>
       </c>
-      <c r="AU40" s="277">
+      <c r="AU40" s="284">
         <f>'Page 4'!$D$46</f>
         <v>0</v>
       </c>
-      <c r="AV40" s="277">
+      <c r="AV40" s="284">
         <f>'Page 4'!$E$41</f>
         <v>0</v>
       </c>
-      <c r="AW40" s="277">
+      <c r="AW40" s="284">
         <f>'Page 4'!$E$42</f>
         <v>0</v>
       </c>
-      <c r="AX40" s="277">
+      <c r="AX40" s="284">
         <f>'Page 4'!$E$43</f>
         <v>0</v>
       </c>
-      <c r="AY40" s="277">
+      <c r="AY40" s="284">
         <f>'Page 4'!$E$44</f>
         <v>0</v>
       </c>
-      <c r="AZ40" s="277">
+      <c r="AZ40" s="284">
         <f>'Page 4'!$E$45</f>
         <v>0</v>
       </c>
-      <c r="BA40" s="277">
+      <c r="BA40" s="284">
         <f>'Page 4'!$E$46</f>
         <v>0</v>
       </c>
-      <c r="BB40" s="277">
+      <c r="BB40" s="284">
         <f>'Page 4'!$F$41</f>
         <v>0</v>
       </c>
-      <c r="BC40" s="277">
+      <c r="BC40" s="284">
         <f>'Page 4'!$F$42</f>
         <v>0</v>
       </c>
-      <c r="BD40" s="277">
+      <c r="BD40" s="284">
         <f>'Page 4'!$F$43</f>
         <v>0</v>
       </c>
-      <c r="BE40" s="277">
+      <c r="BE40" s="284">
         <f>'Page 4'!$F$44</f>
         <v>0</v>
       </c>
-      <c r="BF40" s="277">
+      <c r="BF40" s="284">
         <f>'Page 4'!$F$45</f>
         <v>0</v>
       </c>
-      <c r="BG40" s="277">
+      <c r="BG40" s="284">
         <f>'Page 4'!$F$46</f>
         <v>0</v>
       </c>
-      <c r="BH40" s="259">
+      <c r="BH40" s="264">
         <f>'Page 4'!$G$41</f>
         <v>0</v>
       </c>
-      <c r="BI40" s="259">
+      <c r="BI40" s="264">
         <f>'Page 4'!$G$42</f>
         <v>0</v>
       </c>
-      <c r="BJ40" s="259">
+      <c r="BJ40" s="264">
         <f>'Page 4'!$G$43</f>
         <v>0</v>
       </c>
-      <c r="BK40" s="259">
+      <c r="BK40" s="264">
         <f>'Page 4'!$G$44</f>
         <v>0</v>
       </c>
-      <c r="BL40" s="259">
+      <c r="BL40" s="264">
         <f>'Page 4'!$G$45</f>
         <v>0</v>
       </c>
-      <c r="BM40" s="259">
+      <c r="BM40" s="264">
         <f>'Page 4'!$G$46</f>
         <v>0</v>
       </c>
-      <c r="BN40" s="315">
+      <c r="BN40" s="322">
         <f>'Page 4'!$C$39</f>
         <v>0</v>
       </c>
-      <c r="BO40" s="315">
+      <c r="BO40" s="322">
         <f>'Page 4'!$D$39</f>
         <v>0</v>
       </c>
-      <c r="BP40" s="316">
+      <c r="BP40" s="323">
         <f>'Page 4'!$E$39</f>
         <v>0</v>
       </c>
-      <c r="BQ40" s="316">
+      <c r="BQ40" s="323">
         <f>'Page 4'!$F$39</f>
         <v>0</v>
       </c>
-      <c r="BR40" s="316">
+      <c r="BR40" s="323">
         <f>'Page 4'!$G$39</f>
         <v>0</v>
       </c>
-      <c r="BS40" s="316">
+      <c r="BS40" s="323">
         <f>'Page 4'!$C$47</f>
         <v>0</v>
       </c>
-      <c r="BT40" s="316">
+      <c r="BT40" s="323">
         <f>'Page 4'!$D$47</f>
         <v>0</v>
       </c>
-      <c r="BU40" s="316">
+      <c r="BU40" s="323">
         <f>'Page 4'!$E$47</f>
         <v>0</v>
       </c>
-      <c r="BV40" s="316">
+      <c r="BV40" s="323">
         <f>'Page 4'!$F$47</f>
         <v>0</v>
       </c>
-      <c r="BW40" s="316">
+      <c r="BW40" s="323">
         <f>'Page 4'!$G$47</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A42" s="42" t="s">
+    <row r="42" spans="1:75" x14ac:dyDescent="0.35">
+      <c r="A42" s="47" t="s">
         <v>2512</v>
       </c>
     </row>
-    <row r="43" spans="1:75" ht="15" x14ac:dyDescent="0.25">
-      <c r="A43" s="253" t="s">
+    <row r="43" spans="1:75" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A43" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B43" s="253" t="s">
+      <c r="B43" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C43" s="254" t="s">
+      <c r="C43" s="259" t="s">
         <v>2513</v>
       </c>
-      <c r="D43" s="254" t="s">
+      <c r="D43" s="259" t="s">
         <v>2514</v>
       </c>
-      <c r="E43" s="254" t="s">
+      <c r="E43" s="259" t="s">
         <v>2515</v>
       </c>
-      <c r="F43" s="254" t="s">
+      <c r="F43" s="259" t="s">
         <v>2516</v>
       </c>
-      <c r="G43" s="254" t="s">
+      <c r="G43" s="259" t="s">
         <v>2517</v>
       </c>
-      <c r="H43" s="254" t="s">
+      <c r="H43" s="259" t="s">
         <v>2518</v>
       </c>
-      <c r="I43" s="254" t="s">
+      <c r="I43" s="259" t="s">
         <v>2519</v>
       </c>
-      <c r="J43" s="254" t="s">
+      <c r="J43" s="259" t="s">
         <v>2520</v>
       </c>
-      <c r="K43" s="254" t="s">
+      <c r="K43" s="259" t="s">
         <v>2521</v>
       </c>
-      <c r="L43" s="254" t="s">
+      <c r="L43" s="259" t="s">
         <v>2522</v>
       </c>
-      <c r="M43" s="254" t="s">
+      <c r="M43" s="259" t="s">
         <v>2523</v>
       </c>
-      <c r="N43" s="254" t="s">
+      <c r="N43" s="259" t="s">
         <v>2524</v>
       </c>
-      <c r="O43" s="254" t="s">
+      <c r="O43" s="259" t="s">
         <v>2525</v>
       </c>
-      <c r="P43" s="254" t="s">
+      <c r="P43" s="259" t="s">
         <v>2526</v>
       </c>
-      <c r="Q43" s="254" t="s">
+      <c r="Q43" s="259" t="s">
         <v>2527</v>
       </c>
-      <c r="R43" s="254" t="s">
+      <c r="R43" s="259" t="s">
         <v>2528</v>
       </c>
-      <c r="S43" s="254" t="s">
+      <c r="S43" s="259" t="s">
         <v>2529</v>
       </c>
-      <c r="T43" s="254" t="s">
+      <c r="T43" s="259" t="s">
         <v>2530</v>
       </c>
-      <c r="U43" s="254" t="s">
+      <c r="U43" s="259" t="s">
         <v>2531</v>
       </c>
-      <c r="V43" s="254" t="s">
+      <c r="V43" s="259" t="s">
         <v>2532</v>
       </c>
-      <c r="W43" s="254" t="s">
+      <c r="W43" s="259" t="s">
         <v>2533</v>
       </c>
-      <c r="X43" s="254" t="s">
+      <c r="X43" s="259" t="s">
         <v>2534</v>
       </c>
-      <c r="Y43" s="254" t="s">
+      <c r="Y43" s="259" t="s">
         <v>2535</v>
       </c>
-      <c r="Z43" s="254" t="s">
+      <c r="Z43" s="259" t="s">
         <v>2536</v>
       </c>
-      <c r="AA43" s="254" t="s">
+      <c r="AA43" s="259" t="s">
         <v>2537</v>
       </c>
-      <c r="AB43" s="254" t="s">
+      <c r="AB43" s="259" t="s">
         <v>2538</v>
       </c>
-      <c r="AC43" s="254" t="s">
+      <c r="AC43" s="259" t="s">
         <v>2539</v>
       </c>
-      <c r="AD43" s="254" t="s">
+      <c r="AD43" s="259" t="s">
         <v>2540</v>
       </c>
-      <c r="AE43" s="254" t="s">
+      <c r="AE43" s="259" t="s">
         <v>2541</v>
       </c>
-      <c r="AF43" s="254" t="s">
+      <c r="AF43" s="259" t="s">
         <v>2542</v>
       </c>
-      <c r="AG43" s="254" t="s">
+      <c r="AG43" s="259" t="s">
         <v>2543</v>
       </c>
-      <c r="AH43" s="254" t="s">
+      <c r="AH43" s="259" t="s">
         <v>2544</v>
       </c>
-      <c r="AI43" s="254" t="s">
+      <c r="AI43" s="259" t="s">
         <v>2545</v>
       </c>
-      <c r="AJ43" s="254" t="s">
+      <c r="AJ43" s="259" t="s">
         <v>2546</v>
       </c>
-      <c r="AK43" s="254" t="s">
+      <c r="AK43" s="259" t="s">
         <v>2547</v>
       </c>
-      <c r="AL43" s="254" t="s">
+      <c r="AL43" s="259" t="s">
         <v>2548</v>
       </c>
-      <c r="AM43" s="254" t="s">
+      <c r="AM43" s="259" t="s">
         <v>2549</v>
       </c>
-      <c r="AN43" s="254" t="s">
+      <c r="AN43" s="259" t="s">
         <v>2550</v>
       </c>
-      <c r="AO43" s="254" t="s">
+      <c r="AO43" s="259" t="s">
         <v>2551</v>
       </c>
-      <c r="AP43" s="254" t="s">
+      <c r="AP43" s="259" t="s">
         <v>2552</v>
       </c>
-      <c r="AQ43" s="254" t="s">
+      <c r="AQ43" s="259" t="s">
         <v>2553</v>
       </c>
-      <c r="AR43" s="254" t="s">
+      <c r="AR43" s="259" t="s">
         <v>2554</v>
       </c>
-      <c r="AS43" s="254" t="s">
+      <c r="AS43" s="259" t="s">
         <v>2555</v>
       </c>
-      <c r="AT43" s="254" t="s">
+      <c r="AT43" s="259" t="s">
         <v>2556</v>
       </c>
-      <c r="AU43" s="254" t="s">
+      <c r="AU43" s="259" t="s">
         <v>2557</v>
       </c>
-      <c r="AV43" s="254" t="s">
+      <c r="AV43" s="259" t="s">
         <v>2558</v>
       </c>
-      <c r="AW43" s="254" t="s">
+      <c r="AW43" s="259" t="s">
         <v>2559</v>
       </c>
-      <c r="AX43" s="254" t="s">
+      <c r="AX43" s="259" t="s">
         <v>2560</v>
       </c>
-      <c r="AY43" s="254" t="s">
+      <c r="AY43" s="259" t="s">
         <v>2561</v>
       </c>
-      <c r="AZ43" s="254" t="s">
+      <c r="AZ43" s="259" t="s">
         <v>2562</v>
       </c>
-      <c r="BA43" s="254" t="s">
+      <c r="BA43" s="259" t="s">
         <v>2563</v>
       </c>
-      <c r="BB43" s="254" t="s">
+      <c r="BB43" s="259" t="s">
         <v>2564</v>
       </c>
-      <c r="BC43" s="254" t="s">
+      <c r="BC43" s="259" t="s">
         <v>2565</v>
       </c>
     </row>
-    <row r="44" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A44" s="267" t="str">
+    <row r="44" spans="1:75" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A44" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B44" s="26" t="str">
+      <c r="B44" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C44" s="277">
+      <c r="C44" s="284">
         <f>'Page 4'!$C$49</f>
         <v>0</v>
       </c>
-      <c r="D44" s="277">
+      <c r="D44" s="284">
         <f>'Page 4'!$C$50</f>
         <v>0</v>
       </c>
-      <c r="E44" s="277">
+      <c r="E44" s="284">
         <f>'Page 4'!$C$51</f>
         <v>0</v>
       </c>
-      <c r="F44" s="277">
+      <c r="F44" s="284">
         <f>'Page 4'!$C$52</f>
         <v>0</v>
       </c>
-      <c r="G44" s="277">
+      <c r="G44" s="284">
         <f>'Page 4'!$C$53</f>
         <v>0</v>
       </c>
-      <c r="H44" s="277">
+      <c r="H44" s="284">
         <f>'Page 4'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="I44" s="277">
+      <c r="I44" s="284">
         <f>'Page 4'!$D$49</f>
         <v>0</v>
       </c>
-      <c r="J44" s="277">
+      <c r="J44" s="284">
         <f>'Page 4'!$D$50</f>
         <v>0</v>
       </c>
-      <c r="K44" s="277">
+      <c r="K44" s="284">
         <f>'Page 4'!$D$51</f>
         <v>0</v>
       </c>
-      <c r="L44" s="277">
+      <c r="L44" s="284">
         <f>'Page 4'!$D$52</f>
         <v>0</v>
       </c>
-      <c r="M44" s="277">
+      <c r="M44" s="284">
         <f>'Page 4'!$D$53</f>
         <v>0</v>
       </c>
-      <c r="N44" s="277">
+      <c r="N44" s="284">
         <f>'Page 4'!$D$54</f>
         <v>0</v>
       </c>
-      <c r="O44" s="277">
+      <c r="O44" s="284">
         <f>'Page 4'!$E$49</f>
         <v>0</v>
       </c>
-      <c r="P44" s="277">
+      <c r="P44" s="284">
         <f>'Page 4'!$E$50</f>
         <v>0</v>
       </c>
-      <c r="Q44" s="277">
+      <c r="Q44" s="284">
         <f>'Page 4'!$E$51</f>
         <v>0</v>
       </c>
-      <c r="R44" s="277">
+      <c r="R44" s="284">
         <f>'Page 4'!$E$52</f>
         <v>0</v>
       </c>
-      <c r="S44" s="277">
+      <c r="S44" s="284">
         <f>'Page 4'!$E$53</f>
         <v>0</v>
       </c>
-      <c r="T44" s="277">
+      <c r="T44" s="284">
         <f>'Page 4'!$E$54</f>
         <v>0</v>
       </c>
-      <c r="U44" s="277">
+      <c r="U44" s="284">
         <f>'Page 4'!$F$49</f>
         <v>0</v>
       </c>
-      <c r="V44" s="277">
+      <c r="V44" s="284">
         <f>'Page 4'!$F$50</f>
         <v>0</v>
       </c>
-      <c r="W44" s="277">
+      <c r="W44" s="284">
         <f>'Page 4'!$F$51</f>
         <v>0</v>
       </c>
-      <c r="X44" s="277">
+      <c r="X44" s="284">
         <f>'Page 4'!$F$52</f>
         <v>0</v>
       </c>
-      <c r="Y44" s="277">
+      <c r="Y44" s="284">
         <f>'Page 4'!$F$53</f>
         <v>0</v>
       </c>
-      <c r="Z44" s="277">
+      <c r="Z44" s="284">
         <f>'Page 4'!$F$54</f>
         <v>0</v>
       </c>
-      <c r="AA44" s="259">
+      <c r="AA44" s="264">
         <f>'Page 4'!$G$49</f>
         <v>0</v>
       </c>
-      <c r="AB44" s="259">
+      <c r="AB44" s="264">
         <f>'Page 4'!$G$50</f>
         <v>0</v>
       </c>
-      <c r="AC44" s="259">
+      <c r="AC44" s="264">
         <f>'Page 4'!$G$51</f>
         <v>0</v>
       </c>
-      <c r="AD44" s="259">
+      <c r="AD44" s="264">
         <f>'Page 4'!$G$52</f>
         <v>0</v>
       </c>
-      <c r="AE44" s="259">
+      <c r="AE44" s="264">
         <f>'Page 4'!$G$53</f>
         <v>0</v>
       </c>
-      <c r="AF44" s="259">
+      <c r="AF44" s="264">
         <f>'Page 4'!$G$54</f>
         <v>0</v>
       </c>
-      <c r="AG44" s="259">
+      <c r="AG44" s="264">
         <f>'Page 4'!$C$55</f>
         <v>0</v>
       </c>
-      <c r="AH44" s="259">
+      <c r="AH44" s="264">
         <f>'Page 4'!$C$56</f>
         <v>0</v>
       </c>
-      <c r="AI44" s="259">
+      <c r="AI44" s="264">
         <f>'Page 4'!$C$57</f>
         <v>0</v>
       </c>
-      <c r="AJ44" s="259">
+      <c r="AJ44" s="264">
         <f>'Page 4'!$D$55</f>
         <v>0</v>
       </c>
-      <c r="AK44" s="259">
+      <c r="AK44" s="264">
         <f>'Page 4'!$D$56</f>
         <v>0</v>
       </c>
-      <c r="AL44" s="259">
+      <c r="AL44" s="264">
         <f>'Page 4'!$D$57</f>
         <v>0</v>
       </c>
-      <c r="AM44" s="259">
+      <c r="AM44" s="264">
         <f>'Page 4'!$E$55</f>
         <v>0</v>
       </c>
-      <c r="AN44" s="259">
+      <c r="AN44" s="264">
         <f>'Page 4'!$E$56</f>
         <v>0</v>
       </c>
-      <c r="AO44" s="259">
+      <c r="AO44" s="264">
         <f>'Page 4'!$E$57</f>
         <v>0</v>
       </c>
-      <c r="AP44" s="259">
+      <c r="AP44" s="264">
         <f>'Page 4'!$F$55</f>
         <v>0</v>
       </c>
-      <c r="AQ44" s="259">
+      <c r="AQ44" s="264">
         <f>'Page 4'!$F$56</f>
         <v>0</v>
       </c>
-      <c r="AR44" s="259">
+      <c r="AR44" s="264">
         <f>'Page 4'!$F$57</f>
         <v>0</v>
       </c>
-      <c r="AS44" s="259">
+      <c r="AS44" s="264">
         <f>'Page 4'!$G$55</f>
         <v>0</v>
       </c>
-      <c r="AT44" s="259">
+      <c r="AT44" s="264">
         <f>'Page 4'!$G$56</f>
         <v>0</v>
       </c>
-      <c r="AU44" s="259">
+      <c r="AU44" s="264">
         <f>'Page 4'!$G$57</f>
         <v>0</v>
       </c>
-      <c r="AV44" s="277">
+      <c r="AV44" s="284">
         <f>'Page 4'!$F$62</f>
         <v>0</v>
       </c>
-      <c r="AW44" s="277">
+      <c r="AW44" s="284">
         <f>'Page 4'!$F$63</f>
         <v>0</v>
       </c>
-      <c r="AX44" s="277">
+      <c r="AX44" s="284">
         <f>'Page 4'!$F$64</f>
         <v>0</v>
       </c>
-      <c r="AY44" s="259">
+      <c r="AY44" s="264">
         <f>'Page 4'!$F$65</f>
         <v>0</v>
       </c>
-      <c r="AZ44" s="277">
+      <c r="AZ44" s="284">
         <f>'Page 4'!$F$68</f>
         <v>0</v>
       </c>
-      <c r="BA44" s="277">
+      <c r="BA44" s="284">
         <f>'Page 4'!$F$69</f>
         <v>0</v>
       </c>
-      <c r="BB44" s="277">
+      <c r="BB44" s="284">
         <f>'Page 4'!$F$70</f>
         <v>0</v>
       </c>
-      <c r="BC44" s="259">
+      <c r="BC44" s="264">
         <f>'Page 4'!$F$71</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A46" s="42" t="s">
+    <row r="46" spans="1:75" x14ac:dyDescent="0.35">
+      <c r="A46" s="47" t="s">
         <v>2566</v>
       </c>
     </row>
-    <row r="47" spans="1:75" ht="15" x14ac:dyDescent="0.25">
-      <c r="A47" s="253" t="s">
+    <row r="47" spans="1:75" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A47" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B47" s="253" t="s">
+      <c r="B47" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C47" s="254" t="s">
+      <c r="C47" s="259" t="s">
         <v>2248</v>
       </c>
-      <c r="D47" s="254" t="s">
+      <c r="D47" s="259" t="s">
         <v>2251</v>
       </c>
-      <c r="E47" s="254" t="s">
+      <c r="E47" s="259" t="s">
         <v>2253</v>
       </c>
-      <c r="F47" s="254" t="s">
+      <c r="F47" s="259" t="s">
         <v>2300</v>
       </c>
-      <c r="G47" s="254" t="s">
+      <c r="G47" s="259" t="s">
         <v>2302</v>
       </c>
-      <c r="H47" s="254" t="s">
+      <c r="H47" s="259" t="s">
         <v>2303</v>
       </c>
-      <c r="I47" s="254" t="s">
+      <c r="I47" s="259" t="s">
         <v>2305</v>
       </c>
-      <c r="J47" s="254" t="s">
+      <c r="J47" s="259" t="s">
         <v>2306</v>
       </c>
-      <c r="K47" s="254" t="s">
+      <c r="K47" s="259" t="s">
         <v>2343</v>
       </c>
-      <c r="L47" s="254" t="s">
+      <c r="L47" s="259" t="s">
         <v>2344</v>
       </c>
-      <c r="M47" s="254" t="s">
+      <c r="M47" s="259" t="s">
         <v>2348</v>
       </c>
-      <c r="N47" s="254" t="s">
+      <c r="N47" s="259" t="s">
         <v>2349</v>
       </c>
-      <c r="O47" s="254" t="s">
+      <c r="O47" s="259" t="s">
         <v>2567</v>
       </c>
-      <c r="P47" s="254" t="s">
+      <c r="P47" s="259" t="s">
         <v>2388</v>
       </c>
-      <c r="Q47" s="254" t="s">
+      <c r="Q47" s="259" t="s">
         <v>2389</v>
       </c>
-      <c r="R47" s="254" t="s">
+      <c r="R47" s="259" t="s">
         <v>2568</v>
       </c>
-      <c r="S47" s="254" t="s">
+      <c r="S47" s="259" t="s">
         <v>2444</v>
       </c>
-      <c r="T47" s="254" t="s">
+      <c r="T47" s="259" t="s">
         <v>2408</v>
       </c>
-      <c r="U47" s="254" t="s">
+      <c r="U47" s="259" t="s">
         <v>2409</v>
       </c>
-      <c r="V47" s="254" t="s">
+      <c r="V47" s="259" t="s">
         <v>2422</v>
       </c>
-      <c r="W47" s="254" t="s">
+      <c r="W47" s="259" t="s">
         <v>2569</v>
       </c>
-      <c r="X47" s="254" t="s">
+      <c r="X47" s="259" t="s">
         <v>2570</v>
       </c>
-      <c r="Y47" s="254" t="s">
+      <c r="Y47" s="259" t="s">
         <v>2178</v>
       </c>
-      <c r="Z47" s="254" t="s">
+      <c r="Z47" s="259" t="s">
         <v>2261</v>
       </c>
-      <c r="AA47" s="254" t="s">
+      <c r="AA47" s="259" t="s">
         <v>2264</v>
       </c>
-      <c r="AB47" s="254" t="s">
+      <c r="AB47" s="259" t="s">
         <v>2266</v>
       </c>
-      <c r="AC47" s="254" t="s">
+      <c r="AC47" s="259" t="s">
         <v>2310</v>
       </c>
-      <c r="AD47" s="254" t="s">
+      <c r="AD47" s="259" t="s">
         <v>2312</v>
       </c>
-      <c r="AE47" s="254" t="s">
+      <c r="AE47" s="259" t="s">
         <v>2313</v>
       </c>
-      <c r="AF47" s="254" t="s">
+      <c r="AF47" s="259" t="s">
         <v>2315</v>
       </c>
-      <c r="AG47" s="254" t="s">
+      <c r="AG47" s="259" t="s">
         <v>2316</v>
       </c>
-      <c r="AH47" s="254" t="s">
+      <c r="AH47" s="259" t="s">
         <v>2355</v>
       </c>
-      <c r="AI47" s="254" t="s">
+      <c r="AI47" s="259" t="s">
         <v>2356</v>
       </c>
-      <c r="AJ47" s="254" t="s">
+      <c r="AJ47" s="259" t="s">
         <v>2360</v>
       </c>
-      <c r="AK47" s="254" t="s">
+      <c r="AK47" s="259" t="s">
         <v>2361</v>
       </c>
-      <c r="AL47" s="254" t="s">
+      <c r="AL47" s="259" t="s">
         <v>2571</v>
       </c>
-      <c r="AM47" s="254" t="s">
+      <c r="AM47" s="259" t="s">
         <v>2393</v>
       </c>
-      <c r="AN47" s="254" t="s">
+      <c r="AN47" s="259" t="s">
         <v>2394</v>
       </c>
-      <c r="AO47" s="254" t="s">
+      <c r="AO47" s="259" t="s">
         <v>2572</v>
       </c>
-      <c r="AP47" s="254" t="s">
+      <c r="AP47" s="259" t="s">
         <v>2445</v>
       </c>
-      <c r="AQ47" s="254" t="s">
+      <c r="AQ47" s="259" t="s">
         <v>2411</v>
       </c>
-      <c r="AR47" s="254" t="s">
+      <c r="AR47" s="259" t="s">
         <v>2412</v>
       </c>
-      <c r="AS47" s="254" t="s">
+      <c r="AS47" s="259" t="s">
         <v>2427</v>
       </c>
-      <c r="AT47" s="254" t="s">
+      <c r="AT47" s="259" t="s">
         <v>2573</v>
       </c>
-      <c r="AU47" s="254" t="s">
+      <c r="AU47" s="259" t="s">
         <v>2574</v>
       </c>
-      <c r="AV47" s="254" t="s">
+      <c r="AV47" s="259" t="s">
         <v>3579</v>
       </c>
     </row>
-    <row r="48" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A48" s="267" t="str">
+    <row r="48" spans="1:75" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A48" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B48" s="26" t="str">
+      <c r="B48" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C48" s="279">
+      <c r="C48" s="286">
         <f>'Page 5'!$D$7</f>
         <v>0</v>
       </c>
-      <c r="D48" s="279">
+      <c r="D48" s="286">
         <f>'Page 5'!$D$8</f>
         <v>0</v>
       </c>
-      <c r="E48" s="279">
+      <c r="E48" s="286">
         <f>'Page 5'!$D$9</f>
         <v>0</v>
       </c>
-      <c r="F48" s="279">
+      <c r="F48" s="286">
         <f>'Page 5'!$D$10</f>
         <v>0</v>
       </c>
-      <c r="G48" s="279">
+      <c r="G48" s="286">
         <f>'Page 5'!$D$11</f>
         <v>0</v>
       </c>
-      <c r="H48" s="279">
+      <c r="H48" s="286">
         <f>'Page 5'!$D$12</f>
         <v>0</v>
       </c>
-      <c r="I48" s="279">
+      <c r="I48" s="286">
         <f>'Page 5'!$D$13</f>
         <v>0</v>
       </c>
-      <c r="J48" s="279">
+      <c r="J48" s="286">
         <f>'Page 5'!$D$14</f>
         <v>0</v>
       </c>
-      <c r="K48" s="279">
+      <c r="K48" s="286">
         <f>'Page 5'!$D$15</f>
         <v>0</v>
       </c>
-      <c r="L48" s="279">
+      <c r="L48" s="286">
         <f>'Page 5'!$D$16</f>
         <v>0</v>
       </c>
-      <c r="M48" s="279">
+      <c r="M48" s="286">
         <f>'Page 5'!$D$17</f>
         <v>0</v>
       </c>
-      <c r="N48" s="279">
+      <c r="N48" s="286">
         <f>'Page 5'!$D$18</f>
         <v>0</v>
       </c>
-      <c r="O48" s="279">
+      <c r="O48" s="286">
         <f>'Page 5'!$D$19</f>
         <v>0</v>
       </c>
-      <c r="P48" s="279">
+      <c r="P48" s="286">
         <f>'Page 5'!$D$20</f>
         <v>0</v>
       </c>
-      <c r="Q48" s="279">
+      <c r="Q48" s="286">
         <f>'Page 5'!$D$21</f>
         <v>0</v>
       </c>
-      <c r="R48" s="279">
+      <c r="R48" s="286">
         <f>'Page 5'!$D$22</f>
         <v>0</v>
       </c>
-      <c r="S48" s="279">
+      <c r="S48" s="286">
         <f>'Page 5'!$D$23</f>
         <v>0</v>
       </c>
-      <c r="T48" s="279">
+      <c r="T48" s="286">
         <f>'Page 5'!$D$24</f>
         <v>0</v>
       </c>
-      <c r="U48" s="279">
+      <c r="U48" s="286">
         <f>'Page 5'!$D$25</f>
         <v>0</v>
       </c>
-      <c r="V48" s="279">
+      <c r="V48" s="286">
         <f>'Page 5'!$D$26</f>
         <v>0</v>
       </c>
-      <c r="W48" s="279">
+      <c r="W48" s="286">
         <f>'Page 5'!$D$27</f>
         <v>0</v>
       </c>
-      <c r="X48" s="279">
+      <c r="X48" s="286">
         <f>'Page 5'!$D$28</f>
         <v>0</v>
       </c>
-      <c r="Y48" s="277">
+      <c r="Y48" s="284">
         <f>'Page 5'!$E$6</f>
         <v>0</v>
       </c>
-      <c r="Z48" s="277">
+      <c r="Z48" s="284">
         <f>'Page 5'!$E$7</f>
         <v>0</v>
       </c>
-      <c r="AA48" s="277">
+      <c r="AA48" s="284">
         <f>'Page 5'!$E$8</f>
         <v>0</v>
       </c>
-      <c r="AB48" s="277">
+      <c r="AB48" s="284">
         <f>'Page 5'!$E$9</f>
         <v>0</v>
       </c>
-      <c r="AC48" s="277">
+      <c r="AC48" s="284">
         <f>'Page 5'!$E$10</f>
         <v>0</v>
       </c>
-      <c r="AD48" s="277">
+      <c r="AD48" s="284">
         <f>'Page 5'!$E$11</f>
         <v>0</v>
       </c>
-      <c r="AE48" s="277">
+      <c r="AE48" s="284">
         <f>'Page 5'!$E$12</f>
         <v>0</v>
       </c>
-      <c r="AF48" s="277">
+      <c r="AF48" s="284">
         <f>'Page 5'!$E$13</f>
         <v>0</v>
       </c>
-      <c r="AG48" s="277">
+      <c r="AG48" s="284">
         <f>'Page 5'!$E$14</f>
         <v>0</v>
       </c>
-      <c r="AH48" s="277">
+      <c r="AH48" s="284">
         <f>'Page 5'!$E$15</f>
         <v>0</v>
       </c>
-      <c r="AI48" s="277">
+      <c r="AI48" s="284">
         <f>'Page 5'!$E$16</f>
         <v>0</v>
       </c>
-      <c r="AJ48" s="277">
+      <c r="AJ48" s="284">
         <f>'Page 5'!$E$17</f>
         <v>0</v>
       </c>
-      <c r="AK48" s="277">
+      <c r="AK48" s="284">
         <f>'Page 5'!$E$18</f>
         <v>0</v>
       </c>
-      <c r="AL48" s="277">
+      <c r="AL48" s="284">
         <f>'Page 5'!$E$19</f>
         <v>0</v>
       </c>
-      <c r="AM48" s="277">
+      <c r="AM48" s="284">
         <f>'Page 5'!$E$20</f>
         <v>0</v>
       </c>
-      <c r="AN48" s="277">
+      <c r="AN48" s="284">
         <f>'Page 5'!$E$21</f>
         <v>0</v>
       </c>
-      <c r="AO48" s="277">
+      <c r="AO48" s="284">
         <f>'Page 5'!$E$22</f>
         <v>0</v>
       </c>
-      <c r="AP48" s="277">
+      <c r="AP48" s="284">
         <f>'Page 5'!$E$23</f>
         <v>0</v>
       </c>
-      <c r="AQ48" s="277">
+      <c r="AQ48" s="284">
         <f>'Page 5'!$E$24</f>
         <v>0</v>
       </c>
-      <c r="AR48" s="277">
+      <c r="AR48" s="284">
         <f>'Page 5'!$E$25</f>
         <v>0</v>
       </c>
-      <c r="AS48" s="277">
+      <c r="AS48" s="284">
         <f>'Page 5'!$E$26</f>
         <v>0</v>
       </c>
-      <c r="AT48" s="277">
+      <c r="AT48" s="284">
         <f>'Page 5'!$E$27</f>
         <v>0</v>
       </c>
-      <c r="AU48" s="277">
+      <c r="AU48" s="284">
         <f>'Page 5'!$E$28</f>
         <v>0</v>
       </c>
-      <c r="AV48" s="259">
+      <c r="AV48" s="264">
         <f>'Page 5'!$E$29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:51" x14ac:dyDescent="0.35">
+      <c r="A50" s="47" t="s">
         <v>2579</v>
       </c>
     </row>
-    <row r="51" spans="1:51" ht="15" x14ac:dyDescent="0.25">
-      <c r="A51" s="253" t="s">
+    <row r="51" spans="1:51" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A51" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B51" s="253" t="s">
+      <c r="B51" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C51" s="254" t="s">
+      <c r="C51" s="259" t="s">
         <v>2817</v>
       </c>
-      <c r="D51" s="254" t="s">
+      <c r="D51" s="259" t="s">
         <v>2818</v>
       </c>
-      <c r="E51" s="254" t="s">
+      <c r="E51" s="259" t="s">
         <v>2819</v>
       </c>
-      <c r="F51" s="254" t="s">
+      <c r="F51" s="259" t="s">
         <v>2820</v>
       </c>
-      <c r="G51" s="254" t="s">
+      <c r="G51" s="259" t="s">
         <v>2821</v>
       </c>
-      <c r="H51" s="254" t="s">
+      <c r="H51" s="259" t="s">
         <v>2822</v>
       </c>
-      <c r="I51" s="254" t="s">
+      <c r="I51" s="259" t="s">
         <v>2580</v>
       </c>
-      <c r="J51" s="254" t="s">
+      <c r="J51" s="259" t="s">
         <v>2581</v>
       </c>
-      <c r="K51" s="254" t="s">
+      <c r="K51" s="259" t="s">
         <v>2582</v>
       </c>
-      <c r="L51" s="254" t="s">
+      <c r="L51" s="259" t="s">
         <v>2583</v>
       </c>
-      <c r="M51" s="254" t="s">
+      <c r="M51" s="259" t="s">
         <v>2584</v>
       </c>
-      <c r="N51" s="254" t="s">
+      <c r="N51" s="259" t="s">
         <v>2585</v>
       </c>
-      <c r="O51" s="254" t="s">
+      <c r="O51" s="259" t="s">
         <v>2586</v>
       </c>
-      <c r="P51" s="254" t="s">
+      <c r="P51" s="259" t="s">
         <v>2587</v>
       </c>
-      <c r="Q51" s="254" t="s">
+      <c r="Q51" s="259" t="s">
         <v>2588</v>
       </c>
-      <c r="R51" s="254" t="s">
+      <c r="R51" s="259" t="s">
         <v>2589</v>
       </c>
-      <c r="S51" s="254" t="s">
+      <c r="S51" s="259" t="s">
         <v>2590</v>
       </c>
-      <c r="T51" s="254" t="s">
+      <c r="T51" s="259" t="s">
         <v>2591</v>
       </c>
-      <c r="U51" s="254" t="s">
+      <c r="U51" s="259" t="s">
         <v>2592</v>
       </c>
-      <c r="V51" s="254" t="s">
+      <c r="V51" s="259" t="s">
         <v>2593</v>
       </c>
-      <c r="W51" s="254" t="s">
+      <c r="W51" s="259" t="s">
         <v>2594</v>
       </c>
-      <c r="X51" s="254" t="s">
+      <c r="X51" s="259" t="s">
         <v>2595</v>
       </c>
-      <c r="Y51" s="254" t="s">
+      <c r="Y51" s="259" t="s">
         <v>2596</v>
       </c>
-      <c r="Z51" s="254" t="s">
+      <c r="Z51" s="259" t="s">
         <v>2597</v>
       </c>
-      <c r="AA51" s="254" t="s">
+      <c r="AA51" s="259" t="s">
         <v>2598</v>
       </c>
-      <c r="AB51" s="254" t="s">
+      <c r="AB51" s="259" t="s">
         <v>2599</v>
       </c>
-      <c r="AC51" s="254" t="s">
+      <c r="AC51" s="259" t="s">
         <v>2600</v>
       </c>
-      <c r="AD51" s="254" t="s">
+      <c r="AD51" s="259" t="s">
         <v>2601</v>
       </c>
-      <c r="AE51" s="254" t="s">
+      <c r="AE51" s="259" t="s">
         <v>2602</v>
       </c>
-      <c r="AF51" s="254" t="s">
+      <c r="AF51" s="259" t="s">
         <v>2603</v>
       </c>
-      <c r="AG51" s="254" t="s">
+      <c r="AG51" s="259" t="s">
         <v>2604</v>
       </c>
-      <c r="AH51" s="254" t="s">
+      <c r="AH51" s="259" t="s">
         <v>2605</v>
       </c>
-      <c r="AI51" s="254" t="s">
+      <c r="AI51" s="259" t="s">
         <v>2606</v>
       </c>
-      <c r="AJ51" s="254" t="s">
+      <c r="AJ51" s="259" t="s">
         <v>2607</v>
       </c>
-      <c r="AK51" s="254" t="s">
+      <c r="AK51" s="259" t="s">
         <v>2608</v>
       </c>
-      <c r="AL51" s="254" t="s">
+      <c r="AL51" s="259" t="s">
         <v>2609</v>
       </c>
-      <c r="AM51" s="254" t="s">
+      <c r="AM51" s="259" t="s">
         <v>2610</v>
       </c>
-      <c r="AN51" s="254" t="s">
+      <c r="AN51" s="259" t="s">
         <v>2611</v>
       </c>
-      <c r="AO51" s="254" t="s">
+      <c r="AO51" s="259" t="s">
         <v>2612</v>
       </c>
-      <c r="AP51" s="254" t="s">
+      <c r="AP51" s="259" t="s">
         <v>2613</v>
       </c>
-      <c r="AQ51" s="254" t="s">
+      <c r="AQ51" s="259" t="s">
         <v>2614</v>
       </c>
     </row>
-    <row r="52" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A52" s="267" t="str">
+    <row r="52" spans="1:51" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A52" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B52" s="26" t="str">
+      <c r="B52" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C52" s="279" t="str">
+      <c r="C52" s="286" t="str">
         <f>'Page 5'!$A$35</f>
         <v>None</v>
       </c>
-      <c r="D52" s="279" t="str">
+      <c r="D52" s="286" t="str">
         <f>'Page 5'!$A$36</f>
         <v>None</v>
       </c>
-      <c r="E52" s="279" t="str">
+      <c r="E52" s="286" t="str">
         <f>'Page 5'!$A$37</f>
         <v>None</v>
       </c>
-      <c r="F52" s="279" t="str">
+      <c r="F52" s="286" t="str">
         <f>'Page 5'!$A$38</f>
         <v>None</v>
       </c>
-      <c r="G52" s="279" t="str">
+      <c r="G52" s="286" t="str">
         <f>'Page 5'!$A$39</f>
         <v>None</v>
       </c>
-      <c r="H52" s="324" t="s">
+      <c r="H52" s="331" t="s">
         <v>1692</v>
       </c>
-      <c r="I52" s="277">
+      <c r="I52" s="284">
         <f>'Page 5'!$B$35</f>
         <v>0</v>
       </c>
-      <c r="J52" s="277">
+      <c r="J52" s="284">
         <f>'Page 5'!$B$36</f>
         <v>0</v>
       </c>
-      <c r="K52" s="277">
+      <c r="K52" s="284">
         <f>'Page 5'!$B$37</f>
         <v>0</v>
       </c>
-      <c r="L52" s="277">
+      <c r="L52" s="284">
         <f>'Page 5'!$B$38</f>
         <v>0</v>
       </c>
-      <c r="M52" s="277">
+      <c r="M52" s="284">
         <f>'Page 5'!$B$39</f>
         <v>0</v>
       </c>
-      <c r="N52" s="277">
+      <c r="N52" s="284">
         <f>'Page 5'!$B$40</f>
         <v>0</v>
       </c>
-      <c r="O52" s="255">
+      <c r="O52" s="260">
         <f>'Page 5'!$B$41</f>
         <v>0</v>
       </c>
-      <c r="P52" s="277">
+      <c r="P52" s="284">
         <f>'Page 5'!$C$35</f>
         <v>0</v>
       </c>
-      <c r="Q52" s="277">
+      <c r="Q52" s="284">
         <f>'Page 5'!$C$36</f>
         <v>0</v>
       </c>
-      <c r="R52" s="277">
+      <c r="R52" s="284">
         <f>'Page 5'!$C$37</f>
         <v>0</v>
       </c>
-      <c r="S52" s="277">
+      <c r="S52" s="284">
         <f>'Page 5'!$C$38</f>
         <v>0</v>
       </c>
-      <c r="T52" s="277">
+      <c r="T52" s="284">
         <f>'Page 5'!$C$39</f>
         <v>0</v>
       </c>
-      <c r="U52" s="277">
+      <c r="U52" s="284">
         <f>'Page 5'!$C$40</f>
         <v>0</v>
       </c>
-      <c r="V52" s="259">
+      <c r="V52" s="264">
         <f>'Page 5'!$C$41</f>
         <v>0</v>
       </c>
-      <c r="W52" s="277">
+      <c r="W52" s="284">
         <f>'Page 5'!$D$35</f>
         <v>0</v>
       </c>
-      <c r="X52" s="277">
+      <c r="X52" s="284">
         <f>'Page 5'!$D$36</f>
         <v>0</v>
       </c>
-      <c r="Y52" s="277">
+      <c r="Y52" s="284">
         <f>'Page 5'!$D$37</f>
         <v>0</v>
       </c>
-      <c r="Z52" s="277">
+      <c r="Z52" s="284">
         <f>'Page 5'!$D$38</f>
         <v>0</v>
       </c>
-      <c r="AA52" s="277">
+      <c r="AA52" s="284">
         <f>'Page 5'!$D$39</f>
         <v>0</v>
       </c>
-      <c r="AB52" s="277">
+      <c r="AB52" s="284">
         <f>'Page 5'!$D$40</f>
         <v>0</v>
       </c>
-      <c r="AC52" s="259">
+      <c r="AC52" s="264">
         <f>'Page 5'!$D$41</f>
         <v>0</v>
       </c>
-      <c r="AD52" s="278">
+      <c r="AD52" s="285">
         <f>'Page 5'!$E$35</f>
         <v>0</v>
       </c>
-      <c r="AE52" s="278">
+      <c r="AE52" s="285">
         <f>'Page 5'!$E$36</f>
         <v>0</v>
       </c>
-      <c r="AF52" s="278">
+      <c r="AF52" s="285">
         <f>'Page 5'!$E$37</f>
         <v>0</v>
       </c>
-      <c r="AG52" s="278">
+      <c r="AG52" s="285">
         <f>'Page 5'!$E$38</f>
         <v>0</v>
       </c>
-      <c r="AH52" s="278">
+      <c r="AH52" s="285">
         <f>'Page 5'!$E$39</f>
         <v>0</v>
       </c>
-      <c r="AI52" s="278">
+      <c r="AI52" s="285">
         <f>'Page 5'!$E$40</f>
         <v>0</v>
       </c>
-      <c r="AJ52" s="259">
+      <c r="AJ52" s="264">
         <f>'Page 5'!$E$41</f>
         <v>0</v>
       </c>
-      <c r="AK52" s="277">
+      <c r="AK52" s="284">
         <f>'Page 5'!$F$35</f>
         <v>0</v>
       </c>
-      <c r="AL52" s="277">
+      <c r="AL52" s="284">
         <f>'Page 5'!$F$36</f>
         <v>0</v>
       </c>
-      <c r="AM52" s="277">
+      <c r="AM52" s="284">
         <f>'Page 5'!$F$37</f>
         <v>0</v>
       </c>
-      <c r="AN52" s="277">
+      <c r="AN52" s="284">
         <f>'Page 5'!$F$38</f>
         <v>0</v>
       </c>
-      <c r="AO52" s="277">
+      <c r="AO52" s="284">
         <f>'Page 5'!$F$39</f>
         <v>0</v>
       </c>
-      <c r="AP52" s="277">
+      <c r="AP52" s="284">
         <f>'Page 5'!$F$40</f>
         <v>0</v>
       </c>
-      <c r="AQ52" s="259">
+      <c r="AQ52" s="264">
         <f>'Page 5'!$F$41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:51" x14ac:dyDescent="0.35">
+      <c r="A54" s="47" t="s">
         <v>2615</v>
       </c>
     </row>
-    <row r="55" spans="1:51" ht="15" x14ac:dyDescent="0.25">
-      <c r="A55" s="253" t="s">
+    <row r="55" spans="1:51" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A55" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B55" s="253" t="s">
+      <c r="B55" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C55" s="254" t="s">
+      <c r="C55" s="259" t="s">
         <v>2823</v>
       </c>
-      <c r="D55" s="254" t="s">
+      <c r="D55" s="259" t="s">
         <v>2824</v>
       </c>
-      <c r="E55" s="254" t="s">
+      <c r="E55" s="259" t="s">
         <v>2825</v>
       </c>
-      <c r="F55" s="254" t="s">
+      <c r="F55" s="259" t="s">
         <v>2826</v>
       </c>
-      <c r="G55" s="254" t="s">
+      <c r="G55" s="259" t="s">
         <v>2827</v>
       </c>
-      <c r="H55" s="254" t="s">
+      <c r="H55" s="259" t="s">
         <v>2828</v>
       </c>
-      <c r="I55" s="254" t="s">
+      <c r="I55" s="259" t="s">
         <v>2616</v>
       </c>
-      <c r="J55" s="254" t="s">
+      <c r="J55" s="259" t="s">
         <v>2617</v>
       </c>
-      <c r="K55" s="254" t="s">
+      <c r="K55" s="259" t="s">
         <v>2618</v>
       </c>
-      <c r="L55" s="254" t="s">
+      <c r="L55" s="259" t="s">
         <v>2619</v>
       </c>
-      <c r="M55" s="254" t="s">
+      <c r="M55" s="259" t="s">
         <v>2620</v>
       </c>
-      <c r="N55" s="254" t="s">
+      <c r="N55" s="259" t="s">
         <v>2621</v>
       </c>
-      <c r="O55" s="254" t="s">
+      <c r="O55" s="259" t="s">
         <v>2622</v>
       </c>
-      <c r="P55" s="254" t="s">
+      <c r="P55" s="259" t="s">
         <v>2623</v>
       </c>
-      <c r="Q55" s="254" t="s">
+      <c r="Q55" s="259" t="s">
         <v>2624</v>
       </c>
-      <c r="R55" s="254" t="s">
+      <c r="R55" s="259" t="s">
         <v>2625</v>
       </c>
-      <c r="S55" s="254" t="s">
+      <c r="S55" s="259" t="s">
         <v>2626</v>
       </c>
-      <c r="T55" s="254" t="s">
+      <c r="T55" s="259" t="s">
         <v>2627</v>
       </c>
-      <c r="U55" s="254" t="s">
+      <c r="U55" s="259" t="s">
         <v>2628</v>
       </c>
-      <c r="V55" s="254" t="s">
+      <c r="V55" s="259" t="s">
         <v>2629</v>
       </c>
-      <c r="W55" s="254" t="s">
+      <c r="W55" s="259" t="s">
         <v>2630</v>
       </c>
-      <c r="X55" s="254" t="s">
+      <c r="X55" s="259" t="s">
         <v>2631</v>
       </c>
-      <c r="Y55" s="254" t="s">
+      <c r="Y55" s="259" t="s">
         <v>2632</v>
       </c>
-      <c r="Z55" s="254" t="s">
+      <c r="Z55" s="259" t="s">
         <v>2633</v>
       </c>
-      <c r="AA55" s="254" t="s">
+      <c r="AA55" s="259" t="s">
         <v>2634</v>
       </c>
-      <c r="AB55" s="254" t="s">
+      <c r="AB55" s="259" t="s">
         <v>2635</v>
       </c>
-      <c r="AC55" s="254" t="s">
+      <c r="AC55" s="259" t="s">
         <v>2636</v>
       </c>
-      <c r="AD55" s="254" t="s">
+      <c r="AD55" s="259" t="s">
         <v>2637</v>
       </c>
-      <c r="AE55" s="254" t="s">
+      <c r="AE55" s="259" t="s">
         <v>2638</v>
       </c>
-      <c r="AF55" s="254" t="s">
+      <c r="AF55" s="259" t="s">
         <v>2639</v>
       </c>
-      <c r="AG55" s="254" t="s">
+      <c r="AG55" s="259" t="s">
         <v>2640</v>
       </c>
-      <c r="AH55" s="254" t="s">
+      <c r="AH55" s="259" t="s">
         <v>2641</v>
       </c>
-      <c r="AI55" s="254" t="s">
+      <c r="AI55" s="259" t="s">
         <v>2642</v>
       </c>
-      <c r="AJ55" s="254" t="s">
+      <c r="AJ55" s="259" t="s">
         <v>2643</v>
       </c>
-      <c r="AK55" s="254" t="s">
+      <c r="AK55" s="259" t="s">
         <v>2644</v>
       </c>
-      <c r="AL55" s="254" t="s">
+      <c r="AL55" s="259" t="s">
         <v>2645</v>
       </c>
-      <c r="AM55" s="254" t="s">
+      <c r="AM55" s="259" t="s">
         <v>2646</v>
       </c>
-      <c r="AN55" s="254" t="s">
+      <c r="AN55" s="259" t="s">
         <v>2647</v>
       </c>
-      <c r="AO55" s="254" t="s">
+      <c r="AO55" s="259" t="s">
         <v>2648</v>
       </c>
-      <c r="AP55" s="254" t="s">
+      <c r="AP55" s="259" t="s">
         <v>2649</v>
       </c>
-      <c r="AQ55" s="254" t="s">
+      <c r="AQ55" s="259" t="s">
         <v>2650</v>
       </c>
     </row>
-    <row r="56" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A56" s="267" t="str">
+    <row r="56" spans="1:51" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A56" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B56" s="26" t="str">
+      <c r="B56" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C56" s="279" t="str">
+      <c r="C56" s="286" t="str">
         <f>'Page 5'!$A$46</f>
         <v>None</v>
       </c>
-      <c r="D56" s="279" t="str">
+      <c r="D56" s="286" t="str">
         <f>'Page 5'!$A$47</f>
         <v>None</v>
       </c>
-      <c r="E56" s="279" t="str">
+      <c r="E56" s="286" t="str">
         <f>'Page 5'!$A$48</f>
         <v>None</v>
       </c>
-      <c r="F56" s="279" t="str">
+      <c r="F56" s="286" t="str">
         <f>'Page 5'!$A$49</f>
         <v>None</v>
       </c>
-      <c r="G56" s="279" t="str">
+      <c r="G56" s="286" t="str">
         <f>'Page 5'!$A$50</f>
         <v>None</v>
       </c>
-      <c r="H56" s="324" t="s">
+      <c r="H56" s="331" t="s">
         <v>1692</v>
       </c>
-      <c r="I56" s="277">
+      <c r="I56" s="284">
         <f>'Page 5'!$B$46</f>
         <v>0</v>
       </c>
-      <c r="J56" s="277">
+      <c r="J56" s="284">
         <f>'Page 5'!$B$47</f>
         <v>0</v>
       </c>
-      <c r="K56" s="277">
+      <c r="K56" s="284">
         <f>'Page 5'!$B$48</f>
         <v>0</v>
       </c>
-      <c r="L56" s="277">
+      <c r="L56" s="284">
         <f>'Page 5'!$B$49</f>
         <v>0</v>
       </c>
-      <c r="M56" s="277">
+      <c r="M56" s="284">
         <f>'Page 5'!$B$50</f>
         <v>0</v>
       </c>
-      <c r="N56" s="277">
+      <c r="N56" s="284">
         <f>'Page 5'!$B$51</f>
         <v>0</v>
       </c>
-      <c r="O56" s="259">
+      <c r="O56" s="264">
         <f>'Page 5'!$B$52</f>
         <v>0</v>
       </c>
-      <c r="P56" s="277">
+      <c r="P56" s="284">
         <f>'Page 5'!$C$46</f>
         <v>0</v>
       </c>
-      <c r="Q56" s="277">
+      <c r="Q56" s="284">
         <f>'Page 5'!$C$47</f>
         <v>0</v>
       </c>
-      <c r="R56" s="277">
+      <c r="R56" s="284">
         <f>'Page 5'!$C$48</f>
         <v>0</v>
       </c>
-      <c r="S56" s="277">
+      <c r="S56" s="284">
         <f>'Page 5'!$C$49</f>
         <v>0</v>
       </c>
-      <c r="T56" s="277">
+      <c r="T56" s="284">
         <f>'Page 5'!$C$50</f>
         <v>0</v>
       </c>
-      <c r="U56" s="277">
+      <c r="U56" s="284">
         <f>'Page 5'!$C$51</f>
         <v>0</v>
       </c>
-      <c r="V56" s="259">
+      <c r="V56" s="264">
         <f>'Page 5'!$C$52</f>
         <v>0</v>
       </c>
-      <c r="W56" s="277">
+      <c r="W56" s="284">
         <f>'Page 5'!$D$46</f>
         <v>0</v>
       </c>
-      <c r="X56" s="277">
+      <c r="X56" s="284">
         <f>'Page 5'!$D$47</f>
         <v>0</v>
       </c>
-      <c r="Y56" s="277">
+      <c r="Y56" s="284">
         <f>'Page 5'!$D$48</f>
         <v>0</v>
       </c>
-      <c r="Z56" s="277">
+      <c r="Z56" s="284">
         <f>'Page 5'!$D$49</f>
         <v>0</v>
       </c>
-      <c r="AA56" s="277">
+      <c r="AA56" s="284">
         <f>'Page 5'!$D$50</f>
         <v>0</v>
       </c>
-      <c r="AB56" s="277">
+      <c r="AB56" s="284">
         <f>'Page 5'!$D$51</f>
         <v>0</v>
       </c>
-      <c r="AC56" s="259">
+      <c r="AC56" s="264">
         <f>'Page 5'!$D$52</f>
         <v>0</v>
       </c>
-      <c r="AD56" s="278">
+      <c r="AD56" s="285">
         <f>'Page 5'!$E$46</f>
         <v>0</v>
       </c>
-      <c r="AE56" s="278">
+      <c r="AE56" s="285">
         <f>'Page 5'!$E$47</f>
         <v>0</v>
       </c>
-      <c r="AF56" s="278">
+      <c r="AF56" s="285">
         <f>'Page 5'!$E$48</f>
         <v>0</v>
       </c>
-      <c r="AG56" s="278">
+      <c r="AG56" s="285">
         <f>'Page 5'!$E$49</f>
         <v>0</v>
       </c>
-      <c r="AH56" s="278">
+      <c r="AH56" s="285">
         <f>'Page 5'!$E$50</f>
         <v>0</v>
       </c>
-      <c r="AI56" s="278">
+      <c r="AI56" s="285">
         <f>'Page 5'!$E$51</f>
         <v>0</v>
       </c>
-      <c r="AJ56" s="259">
+      <c r="AJ56" s="264">
         <f>'Page 5'!$E$52</f>
         <v>0</v>
       </c>
-      <c r="AK56" s="277">
+      <c r="AK56" s="284">
         <f>'Page 5'!$F$46</f>
         <v>0</v>
       </c>
-      <c r="AL56" s="277">
+      <c r="AL56" s="284">
         <f>'Page 5'!$F$47</f>
         <v>0</v>
       </c>
-      <c r="AM56" s="277">
+      <c r="AM56" s="284">
         <f>'Page 5'!$F$48</f>
         <v>0</v>
       </c>
-      <c r="AN56" s="277">
+      <c r="AN56" s="284">
         <f>'Page 5'!$F$49</f>
         <v>0</v>
       </c>
-      <c r="AO56" s="277">
+      <c r="AO56" s="284">
         <f>'Page 5'!$F$50</f>
         <v>0</v>
       </c>
-      <c r="AP56" s="277">
+      <c r="AP56" s="284">
         <f>'Page 5'!$F$51</f>
         <v>0</v>
       </c>
-      <c r="AQ56" s="259">
+      <c r="AQ56" s="264">
         <f>'Page 5'!$F$52</f>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A58" s="42" t="s">
+    <row r="58" spans="1:51" x14ac:dyDescent="0.35">
+      <c r="A58" s="47" t="s">
         <v>2651</v>
       </c>
     </row>
-    <row r="59" spans="1:51" ht="15" x14ac:dyDescent="0.25">
-      <c r="A59" s="253" t="s">
+    <row r="59" spans="1:51" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A59" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B59" s="253" t="s">
+      <c r="B59" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C59" s="254" t="s">
+      <c r="C59" s="259" t="s">
         <v>2829</v>
       </c>
-      <c r="D59" s="254" t="s">
+      <c r="D59" s="259" t="s">
         <v>2830</v>
       </c>
-      <c r="E59" s="254" t="s">
+      <c r="E59" s="259" t="s">
         <v>2831</v>
       </c>
-      <c r="F59" s="254" t="s">
+      <c r="F59" s="259" t="s">
         <v>2832</v>
       </c>
-      <c r="G59" s="254" t="s">
+      <c r="G59" s="259" t="s">
         <v>2833</v>
       </c>
-      <c r="H59" s="254" t="s">
+      <c r="H59" s="259" t="s">
         <v>2834</v>
       </c>
-      <c r="I59" s="254" t="s">
+      <c r="I59" s="259" t="s">
         <v>2652</v>
       </c>
-      <c r="J59" s="254" t="s">
+      <c r="J59" s="259" t="s">
         <v>2653</v>
       </c>
-      <c r="K59" s="254" t="s">
+      <c r="K59" s="259" t="s">
         <v>2654</v>
       </c>
-      <c r="L59" s="254" t="s">
+      <c r="L59" s="259" t="s">
         <v>2655</v>
       </c>
-      <c r="M59" s="254" t="s">
+      <c r="M59" s="259" t="s">
         <v>2656</v>
       </c>
-      <c r="N59" s="254" t="s">
+      <c r="N59" s="259" t="s">
         <v>2657</v>
       </c>
-      <c r="O59" s="254" t="s">
+      <c r="O59" s="259" t="s">
         <v>2658</v>
       </c>
-      <c r="P59" s="254" t="s">
+      <c r="P59" s="259" t="s">
         <v>2659</v>
       </c>
-      <c r="Q59" s="254" t="s">
+      <c r="Q59" s="259" t="s">
         <v>2660</v>
       </c>
-      <c r="R59" s="254" t="s">
+      <c r="R59" s="259" t="s">
         <v>2661</v>
       </c>
-      <c r="S59" s="254" t="s">
+      <c r="S59" s="259" t="s">
         <v>2662</v>
       </c>
-      <c r="T59" s="254" t="s">
+      <c r="T59" s="259" t="s">
         <v>2663</v>
       </c>
-      <c r="U59" s="254" t="s">
+      <c r="U59" s="259" t="s">
         <v>2664</v>
       </c>
-      <c r="V59" s="254" t="s">
+      <c r="V59" s="259" t="s">
         <v>2665</v>
       </c>
-      <c r="W59" s="254" t="s">
+      <c r="W59" s="259" t="s">
         <v>2666</v>
       </c>
-      <c r="X59" s="254" t="s">
+      <c r="X59" s="259" t="s">
         <v>2667</v>
       </c>
-      <c r="Y59" s="254" t="s">
+      <c r="Y59" s="259" t="s">
         <v>2668</v>
       </c>
-      <c r="Z59" s="254" t="s">
+      <c r="Z59" s="259" t="s">
         <v>2669</v>
       </c>
-      <c r="AA59" s="254" t="s">
+      <c r="AA59" s="259" t="s">
         <v>2670</v>
       </c>
-      <c r="AB59" s="254" t="s">
+      <c r="AB59" s="259" t="s">
         <v>2671</v>
       </c>
-      <c r="AC59" s="254" t="s">
+      <c r="AC59" s="259" t="s">
         <v>2672</v>
       </c>
-      <c r="AD59" s="254" t="s">
+      <c r="AD59" s="259" t="s">
         <v>2673</v>
       </c>
-      <c r="AE59" s="254" t="s">
+      <c r="AE59" s="259" t="s">
         <v>2674</v>
       </c>
-      <c r="AF59" s="254" t="s">
+      <c r="AF59" s="259" t="s">
         <v>2675</v>
       </c>
-      <c r="AG59" s="254" t="s">
+      <c r="AG59" s="259" t="s">
         <v>2676</v>
       </c>
-      <c r="AH59" s="254" t="s">
+      <c r="AH59" s="259" t="s">
         <v>2677</v>
       </c>
-      <c r="AI59" s="254" t="s">
+      <c r="AI59" s="259" t="s">
         <v>2678</v>
       </c>
-      <c r="AJ59" s="254" t="s">
+      <c r="AJ59" s="259" t="s">
         <v>2679</v>
       </c>
-      <c r="AK59" s="254" t="s">
+      <c r="AK59" s="259" t="s">
         <v>2680</v>
       </c>
-      <c r="AL59" s="254" t="s">
+      <c r="AL59" s="259" t="s">
         <v>2681</v>
       </c>
-      <c r="AM59" s="254" t="s">
+      <c r="AM59" s="259" t="s">
         <v>2682</v>
       </c>
-      <c r="AN59" s="254" t="s">
+      <c r="AN59" s="259" t="s">
         <v>2683</v>
       </c>
-      <c r="AO59" s="254" t="s">
+      <c r="AO59" s="259" t="s">
         <v>2684</v>
       </c>
-      <c r="AP59" s="254" t="s">
+      <c r="AP59" s="259" t="s">
         <v>2685</v>
       </c>
-      <c r="AQ59" s="254" t="s">
+      <c r="AQ59" s="259" t="s">
         <v>2686</v>
       </c>
     </row>
-    <row r="60" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A60" s="267" t="str">
+    <row r="60" spans="1:51" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A60" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B60" s="26" t="str">
+      <c r="B60" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C60" s="279" t="str">
+      <c r="C60" s="286" t="str">
         <f>'Page 5'!$A$57</f>
         <v>None</v>
       </c>
-      <c r="D60" s="279" t="str">
+      <c r="D60" s="286" t="str">
         <f>'Page 5'!$A$58</f>
         <v>None</v>
       </c>
-      <c r="E60" s="279" t="str">
+      <c r="E60" s="286" t="str">
         <f>'Page 5'!$A$59</f>
         <v>None</v>
       </c>
-      <c r="F60" s="279" t="str">
+      <c r="F60" s="286" t="str">
         <f>'Page 5'!$A$60</f>
         <v>None</v>
       </c>
-      <c r="G60" s="279" t="str">
+      <c r="G60" s="286" t="str">
         <f>'Page 5'!$A$61</f>
         <v>None</v>
       </c>
-      <c r="H60" s="324" t="s">
+      <c r="H60" s="331" t="s">
         <v>1692</v>
       </c>
-      <c r="I60" s="277">
+      <c r="I60" s="284">
         <f>'Page 5'!$B$57</f>
         <v>0</v>
       </c>
-      <c r="J60" s="277">
+      <c r="J60" s="284">
         <f>'Page 5'!$B$58</f>
         <v>0</v>
       </c>
-      <c r="K60" s="277">
+      <c r="K60" s="284">
         <f>'Page 5'!$B$59</f>
         <v>0</v>
       </c>
-      <c r="L60" s="277">
+      <c r="L60" s="284">
         <f>'Page 5'!$B$60</f>
         <v>0</v>
       </c>
-      <c r="M60" s="277">
+      <c r="M60" s="284">
         <f>'Page 5'!$B$61</f>
         <v>0</v>
       </c>
-      <c r="N60" s="277">
+      <c r="N60" s="284">
         <f>'Page 5'!$B$62</f>
         <v>0</v>
       </c>
-      <c r="O60" s="259">
+      <c r="O60" s="264">
         <f>'Page 5'!$B$63</f>
         <v>0</v>
       </c>
-      <c r="P60" s="277">
+      <c r="P60" s="284">
         <f>'Page 5'!$C$57</f>
         <v>0</v>
       </c>
-      <c r="Q60" s="277">
+      <c r="Q60" s="284">
         <f>'Page 5'!$C$58</f>
         <v>0</v>
       </c>
-      <c r="R60" s="277">
+      <c r="R60" s="284">
         <f>'Page 5'!$C$59</f>
         <v>0</v>
       </c>
-      <c r="S60" s="277">
+      <c r="S60" s="284">
         <f>'Page 5'!$C$60</f>
         <v>0</v>
       </c>
-      <c r="T60" s="277">
+      <c r="T60" s="284">
         <f>'Page 5'!$C$61</f>
         <v>0</v>
       </c>
-      <c r="U60" s="277">
+      <c r="U60" s="284">
         <f>'Page 5'!$C$62</f>
         <v>0</v>
       </c>
-      <c r="V60" s="259">
+      <c r="V60" s="264">
         <f>'Page 5'!$C$63</f>
         <v>0</v>
       </c>
-      <c r="W60" s="277">
+      <c r="W60" s="284">
         <f>'Page 5'!$D$57</f>
         <v>0</v>
       </c>
-      <c r="X60" s="277">
+      <c r="X60" s="284">
         <f>'Page 5'!$D$58</f>
         <v>0</v>
       </c>
-      <c r="Y60" s="277">
+      <c r="Y60" s="284">
         <f>'Page 5'!$D$59</f>
         <v>0</v>
       </c>
-      <c r="Z60" s="277">
+      <c r="Z60" s="284">
         <f>'Page 5'!$D$60</f>
         <v>0</v>
       </c>
-      <c r="AA60" s="277">
+      <c r="AA60" s="284">
         <f>'Page 5'!$D$61</f>
         <v>0</v>
       </c>
-      <c r="AB60" s="277">
+      <c r="AB60" s="284">
         <f>'Page 5'!$D$62</f>
         <v>0</v>
       </c>
-      <c r="AC60" s="259">
+      <c r="AC60" s="264">
         <f>'Page 5'!$D$63</f>
         <v>0</v>
       </c>
-      <c r="AD60" s="278">
+      <c r="AD60" s="285">
         <f>'Page 5'!$E$57</f>
         <v>0</v>
       </c>
-      <c r="AE60" s="278">
+      <c r="AE60" s="285">
         <f>'Page 5'!$E$58</f>
         <v>0</v>
       </c>
-      <c r="AF60" s="278">
+      <c r="AF60" s="285">
         <f>'Page 5'!$E$59</f>
         <v>0</v>
       </c>
-      <c r="AG60" s="278">
+      <c r="AG60" s="285">
         <f>'Page 5'!$E$60</f>
         <v>0</v>
       </c>
-      <c r="AH60" s="278">
+      <c r="AH60" s="285">
         <f>'Page 5'!$E$61</f>
         <v>0</v>
       </c>
-      <c r="AI60" s="278">
+      <c r="AI60" s="285">
         <f>'Page 5'!$E$62</f>
         <v>0</v>
       </c>
-      <c r="AJ60" s="259">
+      <c r="AJ60" s="264">
         <f>'Page 5'!$E$63</f>
         <v>0</v>
       </c>
-      <c r="AK60" s="277">
+      <c r="AK60" s="284">
         <f>'Page 5'!$F$57</f>
         <v>0</v>
       </c>
-      <c r="AL60" s="277">
+      <c r="AL60" s="284">
         <f>'Page 5'!$F$58</f>
         <v>0</v>
       </c>
-      <c r="AM60" s="277">
+      <c r="AM60" s="284">
         <f>'Page 5'!$F$59</f>
         <v>0</v>
       </c>
-      <c r="AN60" s="277">
+      <c r="AN60" s="284">
         <f>'Page 5'!$F$60</f>
         <v>0</v>
       </c>
-      <c r="AO60" s="277">
+      <c r="AO60" s="284">
         <f>'Page 5'!$F$61</f>
         <v>0</v>
       </c>
-      <c r="AP60" s="277">
+      <c r="AP60" s="284">
         <f>'Page 5'!$F$62</f>
         <v>0</v>
       </c>
-      <c r="AQ60" s="259">
+      <c r="AQ60" s="264">
         <f>'Page 5'!$F$63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A62" s="42" t="s">
+    <row r="62" spans="1:51" x14ac:dyDescent="0.35">
+      <c r="A62" s="47" t="s">
         <v>2687</v>
       </c>
     </row>
-    <row r="63" spans="1:51" ht="15" x14ac:dyDescent="0.25">
-      <c r="A63" s="253" t="s">
+    <row r="63" spans="1:51" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A63" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B63" s="253" t="s">
+      <c r="B63" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C63" s="254" t="s">
+      <c r="C63" s="259" t="s">
         <v>2835</v>
       </c>
-      <c r="D63" s="254" t="s">
+      <c r="D63" s="259" t="s">
         <v>2836</v>
       </c>
-      <c r="E63" s="254" t="s">
+      <c r="E63" s="259" t="s">
         <v>2837</v>
       </c>
-      <c r="F63" s="254" t="s">
+      <c r="F63" s="259" t="s">
         <v>2838</v>
       </c>
-      <c r="G63" s="254"/>
-      <c r="H63" s="254" t="s">
+      <c r="G63" s="259"/>
+      <c r="H63" s="259" t="s">
         <v>2839</v>
       </c>
-      <c r="I63" s="254" t="s">
+      <c r="I63" s="259" t="s">
         <v>2688</v>
       </c>
-      <c r="J63" s="254" t="s">
+      <c r="J63" s="259" t="s">
         <v>2689</v>
       </c>
-      <c r="K63" s="254" t="s">
+      <c r="K63" s="259" t="s">
         <v>2690</v>
       </c>
-      <c r="L63" s="254" t="s">
+      <c r="L63" s="259" t="s">
         <v>2691</v>
       </c>
-      <c r="M63" s="254" t="s">
+      <c r="M63" s="259" t="s">
         <v>2692</v>
       </c>
-      <c r="N63" s="254" t="s">
+      <c r="N63" s="259" t="s">
         <v>2693</v>
       </c>
-      <c r="O63" s="254" t="s">
+      <c r="O63" s="259" t="s">
         <v>2694</v>
       </c>
-      <c r="P63" s="254" t="s">
+      <c r="P63" s="259" t="s">
         <v>2695</v>
       </c>
-      <c r="Q63" s="254" t="s">
+      <c r="Q63" s="259" t="s">
         <v>2696</v>
       </c>
-      <c r="R63" s="254" t="s">
+      <c r="R63" s="259" t="s">
         <v>2697</v>
       </c>
-      <c r="S63" s="254" t="s">
+      <c r="S63" s="259" t="s">
         <v>2698</v>
       </c>
-      <c r="T63" s="254" t="s">
+      <c r="T63" s="259" t="s">
         <v>2699</v>
       </c>
-      <c r="U63" s="254" t="s">
+      <c r="U63" s="259" t="s">
         <v>2700</v>
       </c>
-      <c r="V63" s="254" t="s">
+      <c r="V63" s="259" t="s">
         <v>2701</v>
       </c>
-      <c r="W63" s="254" t="s">
+      <c r="W63" s="259" t="s">
         <v>2702</v>
       </c>
-      <c r="X63" s="254" t="s">
+      <c r="X63" s="259" t="s">
         <v>2703</v>
       </c>
-      <c r="Y63" s="254" t="s">
+      <c r="Y63" s="259" t="s">
         <v>2704</v>
       </c>
-      <c r="Z63" s="254" t="s">
+      <c r="Z63" s="259" t="s">
         <v>2705</v>
       </c>
-      <c r="AA63" s="254" t="s">
+      <c r="AA63" s="259" t="s">
         <v>2706</v>
       </c>
-      <c r="AB63" s="254" t="s">
+      <c r="AB63" s="259" t="s">
         <v>2707</v>
       </c>
-      <c r="AC63" s="254" t="s">
+      <c r="AC63" s="259" t="s">
         <v>2708</v>
       </c>
-      <c r="AD63" s="254" t="s">
+      <c r="AD63" s="259" t="s">
         <v>2709</v>
       </c>
-      <c r="AE63" s="254" t="s">
+      <c r="AE63" s="259" t="s">
         <v>2710</v>
       </c>
-      <c r="AF63" s="254" t="s">
+      <c r="AF63" s="259" t="s">
         <v>2711</v>
       </c>
-      <c r="AG63" s="254" t="s">
+      <c r="AG63" s="259" t="s">
         <v>2712</v>
       </c>
-      <c r="AH63" s="254" t="s">
+      <c r="AH63" s="259" t="s">
         <v>2713</v>
       </c>
-      <c r="AI63" s="254" t="s">
+      <c r="AI63" s="259" t="s">
         <v>2714</v>
       </c>
-      <c r="AJ63" s="254" t="s">
+      <c r="AJ63" s="259" t="s">
         <v>2715</v>
       </c>
-      <c r="AK63" s="254" t="s">
+      <c r="AK63" s="259" t="s">
         <v>2716</v>
       </c>
-      <c r="AL63" s="254" t="s">
+      <c r="AL63" s="259" t="s">
         <v>2717</v>
       </c>
-      <c r="AM63" s="254" t="s">
+      <c r="AM63" s="259" t="s">
         <v>2718</v>
       </c>
-      <c r="AN63" s="254" t="s">
+      <c r="AN63" s="259" t="s">
         <v>2719</v>
       </c>
-      <c r="AO63" s="254" t="s">
+      <c r="AO63" s="259" t="s">
         <v>2720</v>
       </c>
-      <c r="AP63" s="254" t="s">
+      <c r="AP63" s="259" t="s">
         <v>2721</v>
       </c>
-      <c r="AQ63" s="254" t="s">
+      <c r="AQ63" s="259" t="s">
         <v>2722</v>
       </c>
-      <c r="AR63" s="254" t="s">
+      <c r="AR63" s="259" t="s">
         <v>2723</v>
       </c>
-      <c r="AS63" s="254" t="s">
+      <c r="AS63" s="259" t="s">
         <v>2724</v>
       </c>
-      <c r="AT63" s="254" t="s">
+      <c r="AT63" s="259" t="s">
         <v>2725</v>
       </c>
-      <c r="AU63" s="254" t="s">
+      <c r="AU63" s="259" t="s">
         <v>2726</v>
       </c>
-      <c r="AV63" s="254" t="s">
+      <c r="AV63" s="259" t="s">
         <v>2727</v>
       </c>
-      <c r="AW63" s="254" t="s">
+      <c r="AW63" s="259" t="s">
         <v>3590</v>
       </c>
-      <c r="AX63" s="254" t="s">
+      <c r="AX63" s="259" t="s">
         <v>3591</v>
       </c>
-      <c r="AY63" s="254" t="s">
+      <c r="AY63" s="259" t="s">
         <v>3592</v>
       </c>
     </row>
-    <row r="64" spans="1:51" x14ac:dyDescent="0.2">
-      <c r="A64" s="267" t="str">
+    <row r="64" spans="1:51" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A64" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B64" s="26" t="str">
+      <c r="B64" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C64" s="275" t="str">
+      <c r="C64" s="282" t="str">
         <f>'Page 6'!$A$7</f>
         <v>None</v>
       </c>
-      <c r="D64" s="275" t="str">
+      <c r="D64" s="282" t="str">
         <f>'Page 6'!$A$8</f>
         <v>None</v>
       </c>
-      <c r="E64" s="275" t="str">
+      <c r="E64" s="282" t="str">
         <f>'Page 6'!$A$9</f>
         <v>None</v>
       </c>
-      <c r="F64" s="275" t="str">
+      <c r="F64" s="282" t="str">
         <f>'Page 6'!$A$10</f>
         <v>None</v>
       </c>
-      <c r="G64" s="276"/>
-      <c r="H64" s="324" t="s">
+      <c r="G64" s="283"/>
+      <c r="H64" s="331" t="s">
         <v>1692</v>
       </c>
-      <c r="I64" s="277">
+      <c r="I64" s="284">
         <f>'Page 6'!$B$7</f>
         <v>0</v>
       </c>
-      <c r="J64" s="277">
+      <c r="J64" s="284">
         <f>'Page 6'!$B$8</f>
         <v>0</v>
       </c>
-      <c r="K64" s="277">
+      <c r="K64" s="284">
         <f>'Page 6'!$B$9</f>
         <v>0</v>
       </c>
-      <c r="L64" s="277">
+      <c r="L64" s="284">
         <f>'Page 6'!$B$10</f>
         <v>0</v>
       </c>
-      <c r="M64" s="277">
+      <c r="M64" s="284">
         <f>'Page 6'!$B$11</f>
         <v>0</v>
       </c>
-      <c r="N64" s="259">
+      <c r="N64" s="264">
         <f>'Page 6'!$B$12</f>
         <v>0</v>
       </c>
-      <c r="O64" s="277">
+      <c r="O64" s="284">
         <f>'Page 6'!$C$7</f>
         <v>0</v>
       </c>
-      <c r="P64" s="277">
+      <c r="P64" s="284">
         <f>'Page 6'!$C$8</f>
         <v>0</v>
       </c>
-      <c r="Q64" s="277">
+      <c r="Q64" s="284">
         <f>'Page 6'!$C$9</f>
         <v>0</v>
       </c>
-      <c r="R64" s="277">
+      <c r="R64" s="284">
         <f>'Page 6'!$C$10</f>
         <v>0</v>
       </c>
-      <c r="S64" s="277">
+      <c r="S64" s="284">
         <f>'Page 6'!$C$11</f>
         <v>0</v>
       </c>
-      <c r="T64" s="259">
+      <c r="T64" s="264">
         <f>'Page 6'!$C$12</f>
         <v>0</v>
       </c>
-      <c r="U64" s="277">
+      <c r="U64" s="284">
         <f>'Page 6'!$D$7</f>
         <v>0</v>
       </c>
-      <c r="V64" s="277">
+      <c r="V64" s="284">
         <f>'Page 6'!$D$8</f>
         <v>0</v>
       </c>
-      <c r="W64" s="277">
+      <c r="W64" s="284">
         <f>'Page 6'!$D$9</f>
         <v>0</v>
       </c>
-      <c r="X64" s="277">
+      <c r="X64" s="284">
         <f>'Page 6'!$D$10</f>
         <v>0</v>
       </c>
-      <c r="Y64" s="277">
+      <c r="Y64" s="284">
         <f>'Page 6'!$D$11</f>
         <v>0</v>
       </c>
-      <c r="Z64" s="259">
+      <c r="Z64" s="264">
         <f>'Page 6'!$D$12</f>
         <v>0</v>
       </c>
-      <c r="AA64" s="277">
+      <c r="AA64" s="284">
         <f>'Page 6'!$E$7</f>
         <v>0</v>
       </c>
-      <c r="AB64" s="277">
+      <c r="AB64" s="284">
         <f>'Page 6'!$E$8</f>
         <v>0</v>
       </c>
-      <c r="AC64" s="277">
+      <c r="AC64" s="284">
         <f>'Page 6'!$E$9</f>
         <v>0</v>
       </c>
-      <c r="AD64" s="277">
+      <c r="AD64" s="284">
         <f>'Page 6'!$E$10</f>
         <v>0</v>
       </c>
-      <c r="AE64" s="277">
+      <c r="AE64" s="284">
         <f>'Page 6'!$E$11</f>
         <v>0</v>
       </c>
-      <c r="AF64" s="259">
+      <c r="AF64" s="264">
         <f>'Page 6'!$E$12</f>
         <v>0</v>
       </c>
-      <c r="AG64" s="277">
+      <c r="AG64" s="284">
         <f>'Page 6'!$F$7</f>
         <v>0</v>
       </c>
-      <c r="AH64" s="277">
+      <c r="AH64" s="284">
         <f>'Page 6'!$F$8</f>
         <v>0</v>
       </c>
-      <c r="AI64" s="277">
+      <c r="AI64" s="284">
         <f>'Page 6'!$F$9</f>
         <v>0</v>
       </c>
-      <c r="AJ64" s="277">
+      <c r="AJ64" s="284">
         <f>'Page 6'!$F$10</f>
         <v>0</v>
       </c>
-      <c r="AK64" s="277">
+      <c r="AK64" s="284">
         <f>'Page 6'!$F$11</f>
         <v>0</v>
       </c>
-      <c r="AL64" s="259">
+      <c r="AL64" s="264">
         <f>'Page 6'!$F$12</f>
         <v>0</v>
       </c>
-      <c r="AM64" s="277">
+      <c r="AM64" s="284">
         <f>'Page 6'!$B$17</f>
         <v>0</v>
       </c>
-      <c r="AN64" s="277">
+      <c r="AN64" s="284">
         <f>'Page 6'!$C$17</f>
         <v>0</v>
       </c>
-      <c r="AO64" s="277">
+      <c r="AO64" s="284">
         <f>'Page 6'!$D$17</f>
         <v>0</v>
       </c>
-      <c r="AP64" s="277">
+      <c r="AP64" s="284">
         <f>'Page 6'!$E$17</f>
         <v>0</v>
       </c>
-      <c r="AQ64" s="277">
+      <c r="AQ64" s="284">
         <f>'Page 6'!$F$17</f>
         <v>0</v>
       </c>
-      <c r="AR64" s="277">
+      <c r="AR64" s="284">
         <f>'Page 6'!$B$22</f>
         <v>0</v>
       </c>
-      <c r="AS64" s="277">
+      <c r="AS64" s="284">
         <f>'Page 6'!$C$22</f>
         <v>0</v>
       </c>
-      <c r="AT64" s="277">
+      <c r="AT64" s="284">
         <f>'Page 6'!$D$22</f>
         <v>0</v>
       </c>
-      <c r="AU64" s="277">
+      <c r="AU64" s="284">
         <f>'Page 6'!$E$22</f>
         <v>0</v>
       </c>
-      <c r="AV64" s="277">
+      <c r="AV64" s="284">
         <f>'Page 6'!$F$22</f>
         <v>0</v>
       </c>
-      <c r="AW64" s="277">
+      <c r="AW64" s="284">
         <f>'Page 6'!B25</f>
         <v>0</v>
       </c>
-      <c r="AX64" s="277">
+      <c r="AX64" s="284">
         <f>'Page 6'!C25</f>
         <v>0</v>
       </c>
-      <c r="AY64" s="277">
+      <c r="AY64" s="284">
         <f>'Page 6'!D25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="A66" s="42" t="s">
+    <row r="66" spans="1:55" x14ac:dyDescent="0.35">
+      <c r="A66" s="47" t="s">
         <v>2728</v>
       </c>
     </row>
-    <row r="67" spans="1:55" ht="15" x14ac:dyDescent="0.25">
-      <c r="A67" s="253" t="s">
+    <row r="67" spans="1:55" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A67" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B67" s="253" t="s">
+      <c r="B67" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C67" s="254" t="s">
+      <c r="C67" s="259" t="s">
         <v>2729</v>
       </c>
-      <c r="D67" s="254" t="s">
+      <c r="D67" s="259" t="s">
         <v>2730</v>
       </c>
-      <c r="E67" s="254" t="s">
+      <c r="E67" s="259" t="s">
         <v>2731</v>
       </c>
-      <c r="F67" s="254" t="s">
+      <c r="F67" s="259" t="s">
         <v>2732</v>
       </c>
-      <c r="G67" s="254" t="s">
+      <c r="G67" s="259" t="s">
         <v>2733</v>
       </c>
-      <c r="H67" s="254" t="s">
+      <c r="H67" s="259" t="s">
         <v>2734</v>
       </c>
-      <c r="I67" s="254" t="s">
+      <c r="I67" s="259" t="s">
         <v>2735</v>
       </c>
-      <c r="J67" s="254" t="s">
+      <c r="J67" s="259" t="s">
         <v>2736</v>
       </c>
-      <c r="K67" s="254" t="s">
+      <c r="K67" s="259" t="s">
         <v>2737</v>
       </c>
-      <c r="L67" s="254" t="s">
+      <c r="L67" s="259" t="s">
         <v>2738</v>
       </c>
-      <c r="M67" s="254" t="s">
+      <c r="M67" s="259" t="s">
         <v>2739</v>
       </c>
-      <c r="N67" s="254" t="s">
+      <c r="N67" s="259" t="s">
         <v>2740</v>
       </c>
-      <c r="O67" s="254" t="s">
+      <c r="O67" s="259" t="s">
         <v>2741</v>
       </c>
-      <c r="P67" s="254" t="s">
+      <c r="P67" s="259" t="s">
         <v>2742</v>
       </c>
-      <c r="Q67" s="254" t="s">
+      <c r="Q67" s="259" t="s">
         <v>2743</v>
       </c>
-      <c r="R67" s="254" t="s">
+      <c r="R67" s="259" t="s">
         <v>2744</v>
       </c>
-      <c r="S67" s="254" t="s">
+      <c r="S67" s="259" t="s">
         <v>2745</v>
       </c>
-      <c r="T67" s="254" t="s">
+      <c r="T67" s="259" t="s">
         <v>2746</v>
       </c>
-      <c r="U67" s="254" t="s">
+      <c r="U67" s="259" t="s">
         <v>2747</v>
       </c>
-      <c r="V67" s="254" t="s">
+      <c r="V67" s="259" t="s">
         <v>2748</v>
       </c>
-      <c r="W67" s="254" t="s">
+      <c r="W67" s="259" t="s">
         <v>2749</v>
       </c>
-      <c r="X67" s="254" t="s">
+      <c r="X67" s="259" t="s">
         <v>2750</v>
       </c>
-      <c r="Y67" s="254" t="s">
+      <c r="Y67" s="259" t="s">
         <v>2751</v>
       </c>
-      <c r="Z67" s="254" t="s">
+      <c r="Z67" s="259" t="s">
         <v>2752</v>
       </c>
-      <c r="AA67" s="254" t="s">
+      <c r="AA67" s="259" t="s">
         <v>2753</v>
       </c>
-      <c r="AB67" s="254" t="s">
+      <c r="AB67" s="259" t="s">
         <v>2754</v>
       </c>
-      <c r="AC67" s="254" t="s">
+      <c r="AC67" s="259" t="s">
         <v>2755</v>
       </c>
-      <c r="AD67" s="254" t="s">
+      <c r="AD67" s="259" t="s">
         <v>2756</v>
       </c>
-      <c r="AE67" s="254" t="s">
+      <c r="AE67" s="259" t="s">
         <v>2757</v>
       </c>
-      <c r="AF67" s="254" t="s">
+      <c r="AF67" s="259" t="s">
         <v>2758</v>
       </c>
-      <c r="AG67" s="254" t="s">
+      <c r="AG67" s="259" t="s">
         <v>2759</v>
       </c>
-      <c r="AH67" s="254" t="s">
+      <c r="AH67" s="259" t="s">
         <v>2760</v>
       </c>
-      <c r="AI67" s="254" t="s">
+      <c r="AI67" s="259" t="s">
         <v>2761</v>
       </c>
-      <c r="AJ67" s="254" t="s">
+      <c r="AJ67" s="259" t="s">
         <v>2762</v>
       </c>
-      <c r="AK67" s="254" t="s">
+      <c r="AK67" s="259" t="s">
         <v>2763</v>
       </c>
-      <c r="AL67" s="254" t="s">
+      <c r="AL67" s="259" t="s">
         <v>2764</v>
       </c>
-      <c r="AM67" s="254" t="s">
+      <c r="AM67" s="259" t="s">
         <v>2765</v>
       </c>
-      <c r="AN67" s="254" t="s">
+      <c r="AN67" s="259" t="s">
         <v>2766</v>
       </c>
-      <c r="AO67" s="254" t="s">
+      <c r="AO67" s="259" t="s">
         <v>2767</v>
       </c>
-      <c r="AP67" s="254" t="s">
+      <c r="AP67" s="259" t="s">
         <v>2768</v>
       </c>
-      <c r="AQ67" s="254" t="s">
+      <c r="AQ67" s="259" t="s">
         <v>2769</v>
       </c>
-      <c r="AR67" s="254" t="s">
+      <c r="AR67" s="259" t="s">
         <v>2770</v>
       </c>
-      <c r="AS67" s="254" t="s">
+      <c r="AS67" s="259" t="s">
         <v>2771</v>
       </c>
-      <c r="AT67" s="254" t="s">
+      <c r="AT67" s="259" t="s">
         <v>2772</v>
       </c>
-      <c r="AU67" s="254" t="s">
+      <c r="AU67" s="259" t="s">
         <v>2773</v>
       </c>
-      <c r="AV67" s="254" t="s">
+      <c r="AV67" s="259" t="s">
         <v>2774</v>
       </c>
-      <c r="AW67" s="254" t="s">
+      <c r="AW67" s="259" t="s">
         <v>2775</v>
       </c>
-      <c r="AX67" s="254" t="s">
+      <c r="AX67" s="259" t="s">
         <v>2776</v>
       </c>
-      <c r="AY67" s="254" t="s">
+      <c r="AY67" s="259" t="s">
         <v>2777</v>
       </c>
-      <c r="AZ67" s="254" t="s">
+      <c r="AZ67" s="259" t="s">
         <v>2778</v>
       </c>
-      <c r="BA67" s="254" t="s">
+      <c r="BA67" s="259" t="s">
         <v>2779</v>
       </c>
-      <c r="BB67" s="254" t="s">
+      <c r="BB67" s="259" t="s">
         <v>2780</v>
       </c>
-      <c r="BC67" s="254" t="s">
+      <c r="BC67" s="259" t="s">
         <v>2781</v>
       </c>
     </row>
-    <row r="68" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="A68" s="267" t="str">
+    <row r="68" spans="1:55" ht="13.15" x14ac:dyDescent="0.4">
+      <c r="A68" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B68" s="26" t="str">
+      <c r="B68" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C68" s="277">
+      <c r="C68" s="284">
         <f>'Page 6'!$B$31</f>
         <v>0</v>
       </c>
-      <c r="D68" s="277">
+      <c r="D68" s="284">
         <f>'Page 6'!$B$32</f>
         <v>0</v>
       </c>
-      <c r="E68" s="277">
+      <c r="E68" s="284">
         <f>'Page 6'!$B$33</f>
         <v>0</v>
       </c>
-      <c r="F68" s="277">
+      <c r="F68" s="284">
         <f>'Page 6'!$B$34</f>
         <v>0</v>
       </c>
-      <c r="G68" s="277">
+      <c r="G68" s="284">
         <f>'Page 6'!$B$35</f>
         <v>0</v>
       </c>
-      <c r="H68" s="277">
+      <c r="H68" s="284">
         <f>'Page 6'!$B$36</f>
         <v>0</v>
       </c>
-      <c r="I68" s="277">
+      <c r="I68" s="284">
         <f>'Page 6'!$B$37</f>
         <v>0</v>
       </c>
-      <c r="J68" s="259">
+      <c r="J68" s="264">
         <f>'Page 6'!$B$38</f>
         <v>0</v>
       </c>
-      <c r="K68" s="277">
+      <c r="K68" s="284">
         <f>'Page 6'!$C$31</f>
         <v>0</v>
       </c>
-      <c r="L68" s="277">
+      <c r="L68" s="284">
         <f>'Page 6'!$C$32</f>
         <v>0</v>
       </c>
-      <c r="M68" s="277">
+      <c r="M68" s="284">
         <f>'Page 6'!$C$33</f>
         <v>0</v>
       </c>
-      <c r="N68" s="277">
+      <c r="N68" s="284">
         <f>'Page 6'!$C$34</f>
         <v>0</v>
       </c>
-      <c r="O68" s="277">
+      <c r="O68" s="284">
         <f>'Page 6'!$C$35</f>
         <v>0</v>
       </c>
-      <c r="P68" s="277">
+      <c r="P68" s="284">
         <f>'Page 6'!$C$36</f>
         <v>0</v>
       </c>
-      <c r="Q68" s="277">
+      <c r="Q68" s="284">
         <f>'Page 6'!$C$37</f>
         <v>0</v>
       </c>
-      <c r="R68" s="259">
+      <c r="R68" s="264">
         <f>'Page 6'!$C$38</f>
         <v>0</v>
       </c>
-      <c r="S68" s="277">
+      <c r="S68" s="284">
         <f>'Page 6'!$D$31</f>
         <v>0</v>
       </c>
-      <c r="T68" s="277">
+      <c r="T68" s="284">
         <f>'Page 6'!$D$32</f>
         <v>0</v>
       </c>
-      <c r="U68" s="277">
+      <c r="U68" s="284">
         <f>'Page 6'!$D$33</f>
         <v>0</v>
       </c>
-      <c r="V68" s="277">
+      <c r="V68" s="284">
         <f>'Page 6'!$D$34</f>
         <v>0</v>
       </c>
-      <c r="W68" s="277">
+      <c r="W68" s="284">
         <f>'Page 6'!$D$35</f>
         <v>0</v>
       </c>
-      <c r="X68" s="277">
+      <c r="X68" s="284">
         <f>'Page 6'!$D$36</f>
         <v>0</v>
       </c>
-      <c r="Y68" s="277">
+      <c r="Y68" s="284">
         <f>'Page 6'!$D$37</f>
         <v>0</v>
       </c>
-      <c r="Z68" s="259">
+      <c r="Z68" s="264">
         <f>'Page 6'!$D$38</f>
         <v>0</v>
       </c>
-      <c r="AA68" s="277">
+      <c r="AA68" s="284">
         <f>'Page 6'!$E$31</f>
         <v>0</v>
       </c>
-      <c r="AB68" s="277">
+      <c r="AB68" s="284">
         <f>'Page 6'!$E$32</f>
         <v>0</v>
       </c>
-      <c r="AC68" s="277">
+      <c r="AC68" s="284">
         <f>'Page 6'!$E$33</f>
         <v>0</v>
       </c>
-      <c r="AD68" s="277">
+      <c r="AD68" s="284">
         <f>'Page 6'!$E$34</f>
         <v>0</v>
       </c>
-      <c r="AE68" s="277">
+      <c r="AE68" s="284">
         <f>'Page 6'!$E$35</f>
         <v>0</v>
       </c>
-      <c r="AF68" s="277">
+      <c r="AF68" s="284">
         <f>'Page 6'!$E$36</f>
         <v>0</v>
       </c>
-      <c r="AG68" s="277">
+      <c r="AG68" s="284">
         <f>'Page 6'!$E$37</f>
         <v>0</v>
       </c>
-      <c r="AH68" s="259">
+      <c r="AH68" s="264">
         <f>'Page 6'!$E$38</f>
         <v>0</v>
       </c>
-      <c r="AI68" s="277">
+      <c r="AI68" s="284">
         <f>'Page 6'!$F$31</f>
         <v>0</v>
       </c>
-      <c r="AJ68" s="277">
+      <c r="AJ68" s="284">
         <f>'Page 6'!$F$32</f>
         <v>0</v>
       </c>
-      <c r="AK68" s="277">
+      <c r="AK68" s="284">
         <f>'Page 6'!$F$33</f>
         <v>0</v>
       </c>
-      <c r="AL68" s="277">
+      <c r="AL68" s="284">
         <f>'Page 6'!$F$34</f>
         <v>0</v>
       </c>
-      <c r="AM68" s="277">
+      <c r="AM68" s="284">
         <f>'Page 6'!$F$35</f>
         <v>0</v>
       </c>
-      <c r="AN68" s="277">
+      <c r="AN68" s="284">
         <f>'Page 6'!$F$36</f>
         <v>0</v>
       </c>
-      <c r="AO68" s="277">
+      <c r="AO68" s="284">
         <f>'Page 6'!$F$37</f>
         <v>0</v>
       </c>
-      <c r="AP68" s="259">
+      <c r="AP68" s="264">
         <f>'Page 6'!$F$38</f>
         <v>0</v>
       </c>
-      <c r="AQ68" s="277">
+      <c r="AQ68" s="284">
         <f>'Page 6'!$C$42</f>
         <v>0</v>
       </c>
-      <c r="AR68" s="277">
+      <c r="AR68" s="284">
         <f>'Page 6'!$C$43</f>
         <v>0</v>
       </c>
-      <c r="AS68" s="277">
+      <c r="AS68" s="284">
         <f>'Page 6'!$C$44</f>
         <v>0</v>
       </c>
-      <c r="AT68" s="277">
+      <c r="AT68" s="284">
         <f>'Page 6'!$C$45</f>
         <v>0</v>
       </c>
-      <c r="AU68" s="277">
+      <c r="AU68" s="284">
         <f>'Page 6'!$C$46</f>
         <v>0</v>
       </c>
-      <c r="AV68" s="277">
+      <c r="AV68" s="284">
         <f>'Page 6'!$D$42</f>
         <v>0</v>
       </c>
-      <c r="AW68" s="277">
+      <c r="AW68" s="284">
         <f>'Page 6'!$D$43</f>
         <v>0</v>
       </c>
-      <c r="AX68" s="277">
+      <c r="AX68" s="284">
         <f>'Page 6'!$D$44</f>
         <v>0</v>
       </c>
-      <c r="AY68" s="277">
+      <c r="AY68" s="284">
         <f>'Page 6'!$D$45</f>
         <v>0</v>
       </c>
-      <c r="AZ68" s="277">
+      <c r="AZ68" s="284">
         <f>'Page 6'!$D$46</f>
         <v>0</v>
       </c>
-      <c r="BA68" s="277">
+      <c r="BA68" s="284">
         <f>'Page 6'!$E$47</f>
         <v>0</v>
       </c>
-      <c r="BB68" s="277">
+      <c r="BB68" s="284">
         <f>'Page 6'!$E$48</f>
         <v>0</v>
       </c>
-      <c r="BC68" s="277">
+      <c r="BC68" s="284">
         <f>'Page 6'!$E$49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="A70" s="42" t="s">
+    <row r="70" spans="1:55" x14ac:dyDescent="0.35">
+      <c r="A70" s="47" t="s">
         <v>2794</v>
       </c>
     </row>
-    <row r="71" spans="1:55" ht="15" x14ac:dyDescent="0.25">
-      <c r="A71" s="253" t="s">
+    <row r="71" spans="1:55" ht="14.25" x14ac:dyDescent="0.45">
+      <c r="A71" s="258" t="s">
         <v>2578</v>
       </c>
-      <c r="B71" s="253" t="s">
+      <c r="B71" s="258" t="s">
         <v>1989</v>
       </c>
-      <c r="C71" s="254" t="s">
+      <c r="C71" s="259" t="s">
         <v>2796</v>
       </c>
-      <c r="D71" s="254" t="s">
+      <c r="D71" s="259" t="s">
         <v>2797</v>
       </c>
-      <c r="E71" s="254" t="s">
+      <c r="E71" s="259" t="s">
         <v>2798</v>
       </c>
-      <c r="F71" s="254" t="s">
+      <c r="F71" s="259" t="s">
         <v>2782</v>
       </c>
-      <c r="G71" s="254" t="s">
+      <c r="G71" s="259" t="s">
         <v>2783</v>
       </c>
-      <c r="H71" s="254" t="s">
+      <c r="H71" s="259" t="s">
         <v>2784</v>
       </c>
-      <c r="I71" s="254" t="s">
+      <c r="I71" s="259" t="s">
         <v>2785</v>
       </c>
-      <c r="J71" s="254" t="s">
+      <c r="J71" s="259" t="s">
         <v>2786</v>
       </c>
-      <c r="K71" s="254" t="s">
+      <c r="K71" s="259" t="s">
         <v>2787</v>
       </c>
-      <c r="L71" s="254" t="s">
+      <c r="L71" s="259" t="s">
         <v>2788</v>
       </c>
-      <c r="M71" s="254" t="s">
+      <c r="M71" s="259" t="s">
         <v>2789</v>
       </c>
-      <c r="N71" s="254" t="s">
+      <c r="N71" s="259" t="s">
         <v>2790</v>
       </c>
-      <c r="O71" s="254" t="s">
+      <c r="O71" s="259" t="s">
         <v>2791</v>
       </c>
-      <c r="P71" s="254" t="s">
+      <c r="P71" s="259" t="s">
         <v>2792</v>
       </c>
-      <c r="Q71" s="254" t="s">
+      <c r="Q71" s="259" t="s">
         <v>2793</v>
       </c>
-      <c r="R71" s="254" t="s">
+      <c r="R71" s="259" t="s">
         <v>2795</v>
       </c>
     </row>
-    <row r="72" spans="1:55" x14ac:dyDescent="0.2">
-      <c r="A72" s="267" t="str">
+    <row r="72" spans="1:55" x14ac:dyDescent="0.35">
+      <c r="A72" s="272" t="str">
         <f>'Page 1'!$F$12</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="B72" s="26" t="str">
+      <c r="B72" s="28" t="str">
         <f>'Page 1'!$F$17</f>
         <v>YEAR</v>
       </c>
-      <c r="C72" s="279" t="str">
+      <c r="C72" s="286" t="str">
         <f>'Page 1'!$F$15</f>
         <v>MONTH</v>
       </c>
-      <c r="D72" s="279" t="str">
+      <c r="D72" s="286" t="str">
         <f>'Page 1'!$D$15</f>
         <v>No</v>
       </c>
-      <c r="E72" s="279">
+      <c r="E72" s="286">
         <f>'Page 1'!$D$17</f>
         <v>12</v>
       </c>
-      <c r="F72" s="279" t="str">
+      <c r="F72" s="286" t="str">
         <f>'Page 1'!$C$12</f>
         <v>Select name of local government</v>
       </c>
-      <c r="G72" s="279">
+      <c r="G72" s="286">
         <f>'Page 6'!$C$57</f>
         <v>0</v>
       </c>
-      <c r="H72" s="279">
+      <c r="H72" s="286">
         <f>'Page 6'!$A$59</f>
         <v>0</v>
       </c>
-      <c r="I72" s="287">
+      <c r="I72" s="294">
         <f>'Page 6'!$B$59</f>
         <v>0</v>
       </c>
-      <c r="J72" s="279">
+      <c r="J72" s="286">
         <f>'Page 6'!$F$58</f>
         <v>0</v>
       </c>
-      <c r="K72" s="279">
+      <c r="K72" s="286">
         <f>'Page 6'!$A$61</f>
         <v>0</v>
       </c>
-      <c r="L72" s="279">
+      <c r="L72" s="286">
         <f>'Page 6'!$D$61</f>
         <v>0</v>
       </c>
-      <c r="M72" s="279">
+      <c r="M72" s="286">
         <f>'Page 6'!$A$63</f>
         <v>0</v>
       </c>
-      <c r="N72" s="288">
+      <c r="N72" s="295">
         <f>'Page 6'!$C$63</f>
         <v>0</v>
       </c>
-      <c r="O72" s="279">
+      <c r="O72" s="286">
         <f>'Page 6'!$E$63</f>
         <v>0</v>
       </c>
-      <c r="P72" s="279">
+      <c r="P72" s="286">
         <f>'Page 6'!$A$65</f>
         <v>0</v>
       </c>
-      <c r="Q72" s="279">
+      <c r="Q72" s="286">
         <f>'Page 6'!$C$65</f>
         <v>0</v>
       </c>
-      <c r="R72" s="279">
+      <c r="R72" s="286">
         <f>'Page 6'!$F$51</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B U D A A B Q S w M E F A A C A A g A G X y O X K B T H v i l A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + / D o I w G M R f h X S n L R j / h H y U w V U S E 6 J x b U q F R v g w U C z v 5 u A j + Q p i F H V z u O H u f s P d / X q D Z K g r 7 6 L b z j Q Y k 4 B y 4 m l U T W 6 w i E l v j / 6 K J A K 2 U p 1 k o b 0 R x i 4 a u j w m p b X n i D H n H H U z 2 r Q F C z k P 2 C H d Z K r U t S Q f 2 P y H f Y O d l a g 0 E b B / j R E h D e a j l g v K g U 0 h p A a / Q D j u f b Y / I a z 7 y v a t F h r 9 X Q Z s s s D e H 8 Q D U E s D B B Q A A g A I A B l 8 j l w P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A Z f I 5 c K I p H u A 4 A A A A R A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A K 0 5 N L s n M z 1 M I h t C G 1 g B Q S w E C L Q A U A A I A C A A Z f I 5 c o F M e + K U A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A G X y O X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 Q A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A Z f I 5 c K I p H u A 4 A A A A R A A A A E w A A A A A A A A A A A A A A A A D i A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A 9 A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 6 X A Q A A A A A A A H U B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A V / b g S w Q I k 0 a 8 c z u t 7 O W U 1 g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A C k e a 5 I v L o x q 8 m P G C F 7 G S h 7 C X E o L n k / 6 A D U 7 p v u 8 E J 4 0 w A A A A A O g A A A A A I A A C A A A A C T Z m i 6 d U K q k l E 7 U S e p S V 8 P N Y I z p S o e + t 7 Y C C a A Y P v r p 1 A A A A B Q 1 E o o L m f M K c w A I U y H m 7 D Y Z y p F E A E q k Y J y C r a P M T V B P p + 0 b E F n G H r N 0 Z L J D N G l F S v w m / A U R k / P 9 i L 3 s x 6 J Z P 9 9 u L x R K M P W 3 Z j + P W n J J c + / 9 E A A A A D I X v 6 8 8 1 c s U A Y z 9 9 I K K 0 F 6 v q u y S t Y u d W t 8 F 6 f d 5 R 2 A H o l O i Q 8 d h l i o Z 0 C 2 W 7 x E v j 7 Q Y u a p A e f c 8 t + N 3 U Y m I h w U < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8A65E77-F854-4ED4-BD95-0065A52330ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>43</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="51" baseType="lpstr">