--- v0 (2025-10-16)
+++ v1 (2026-04-04)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\meagan.cutler\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://gadca-my.sharepoint.com/personal/em_persaud_dca_ga_gov/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC51F2BA-F551-4206-A68F-F8578B320381}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{3ACFA299-C451-49D3-84B8-B9ED1F7642A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F39461C2-4E61-4325-8F02-349C9AEFC0CC}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{714FDEFB-52E1-4FFE-8490-F50ABC6840C1}"/>
   </bookViews>
   <sheets>
     <sheet name="Select List" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Select List'!$A$1:$V$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -2001,51 +2000,51 @@
   <si>
     <t>Selected for funding under the General Set Aside</t>
   </si>
   <si>
     <t>Selected for funding under the Nonprofit Set Aside</t>
   </si>
   <si>
     <t>DCA will set aside 15% of the available 9% Credits for non-profit sponsored Applications.</t>
   </si>
   <si>
     <t>Not selected for funding</t>
   </si>
   <si>
     <t>Not selected for funding due to Nonprofit Set Aside</t>
   </si>
   <si>
     <t>If the non-profit set aside is not met after the above award determinations, DCA will select the highest-scoring eligible non-profit sponsored Applications from the New Affordability competition in the following pools order until the set aside percentage is reached:
 o Rural Pool
 o Other Metro Pool
 o Atlanta Metro Pool</t>
   </si>
   <si>
     <t>Withdrawn by Applicant</t>
   </si>
   <si>
-    <t>Published 9/17/2025. List may be subject to updates. Email Allocation@dca.ga.gov with any questions or concerns.</t>
+    <t>Published 12/1/2025. List may be subject to updates. Email Allocation@dca.ga.gov with any questions or concerns.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$$-409]#,##0"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2452,51 +2451,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="164">
+  <cellXfs count="161">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2747,179 +2746,166 @@
     <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="11" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="11" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="11" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Bad" xfId="3" builtinId="27"/>
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="DCA 2025">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="49A942"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="1B3A4D"/>
       </a:accent2>
       <a:accent3>
@@ -3179,54 +3165,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E81ED78-2A3F-444E-A264-D76D12994357}">
+  <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:V91"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E96" sqref="E96"/>
+    <sheetView tabSelected="1" topLeftCell="A77" zoomScale="79" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A92" sqref="A92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="27.5546875" style="93" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="60.5546875" style="93" customWidth="1"/>
     <col min="3" max="3" width="18.33203125" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.6640625" style="115" customWidth="1"/>
     <col min="5" max="5" width="19.77734375" style="106" customWidth="1"/>
     <col min="6" max="6" width="34.33203125" style="106" customWidth="1"/>
     <col min="7" max="7" width="15.109375" style="105" customWidth="1"/>
     <col min="8" max="8" width="12.109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="19.5546875" style="106" customWidth="1"/>
     <col min="10" max="10" width="63" style="5" customWidth="1"/>
     <col min="11" max="11" width="44.5546875" style="28" customWidth="1"/>
     <col min="12" max="12" width="16.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.5546875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="26.88671875" style="106" customWidth="1"/>
     <col min="15" max="16" width="11.5546875" style="5" customWidth="1"/>
     <col min="17" max="17" width="11.5546875" style="107" customWidth="1"/>
     <col min="18" max="18" width="9.44140625" style="5" customWidth="1"/>
     <col min="19" max="19" width="18.33203125" style="106" customWidth="1"/>
     <col min="20" max="20" width="25.21875" style="5" customWidth="1"/>
     <col min="21" max="21" width="20.77734375" style="106" customWidth="1"/>
     <col min="22" max="22" width="43.109375" style="106" bestFit="1" customWidth="1"/>
@@ -3280,54 +3267,54 @@
         <v>14</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22" s="13" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="143" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="131" t="s">
+      <c r="B2" s="148" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D2" s="7">
         <v>81.5</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="9">
         <v>1080000</v>
       </c>
       <c r="H2" s="6"/>
       <c r="I2" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J2" s="10"/>
       <c r="K2" s="8" t="s">
         <v>28</v>
       </c>
@@ -3344,52 +3331,52 @@
         <v>31</v>
       </c>
       <c r="P2" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Q2" s="6">
         <v>42</v>
       </c>
       <c r="R2" s="6">
         <v>42</v>
       </c>
       <c r="S2" s="8" t="s">
         <v>33</v>
       </c>
       <c r="T2" s="8" t="s">
         <v>34</v>
       </c>
       <c r="U2" s="8" t="s">
         <v>35</v>
       </c>
       <c r="V2" s="12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:22" s="13" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="129"/>
-      <c r="B3" s="133"/>
+      <c r="A3" s="144"/>
+      <c r="B3" s="149"/>
       <c r="C3" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="15">
         <v>80</v>
       </c>
       <c r="E3" s="16" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>38</v>
       </c>
       <c r="G3" s="17">
         <v>1215000</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>39</v>
       </c>
       <c r="I3" s="16" t="s">
         <v>40</v>
       </c>
       <c r="J3" s="18"/>
       <c r="K3" s="16" t="s">
         <v>41</v>
       </c>
@@ -3406,54 +3393,54 @@
         <v>44</v>
       </c>
       <c r="P3" s="19" t="s">
         <v>45</v>
       </c>
       <c r="Q3" s="14">
         <v>60</v>
       </c>
       <c r="R3" s="14">
         <v>60</v>
       </c>
       <c r="S3" s="16" t="s">
         <v>46</v>
       </c>
       <c r="T3" s="16" t="s">
         <v>34</v>
       </c>
       <c r="U3" s="16" t="s">
         <v>47</v>
       </c>
       <c r="V3" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A4" s="126" t="s">
+      <c r="A4" s="142" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="130" t="s">
+      <c r="B4" s="150" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="22">
         <v>79</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="23" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="24">
         <v>1102547</v>
       </c>
       <c r="H4" s="21"/>
       <c r="I4" s="23" t="s">
         <v>40</v>
       </c>
       <c r="J4" s="25"/>
       <c r="K4" s="23" t="s">
         <v>54</v>
       </c>
@@ -3470,52 +3457,52 @@
         <v>57</v>
       </c>
       <c r="P4" s="26" t="s">
         <v>58</v>
       </c>
       <c r="Q4" s="21">
         <v>87</v>
       </c>
       <c r="R4" s="21">
         <v>88</v>
       </c>
       <c r="S4" s="23" t="s">
         <v>59</v>
       </c>
       <c r="T4" s="23" t="s">
         <v>60</v>
       </c>
       <c r="U4" s="23" t="s">
         <v>61</v>
       </c>
       <c r="V4" s="27" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A5" s="127"/>
-      <c r="B5" s="131"/>
+      <c r="A5" s="143"/>
+      <c r="B5" s="148"/>
       <c r="C5" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="30">
         <v>78</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>63</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>64</v>
       </c>
       <c r="G5" s="32">
         <v>896008</v>
       </c>
       <c r="H5" s="29"/>
       <c r="I5" s="31" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="33"/>
       <c r="K5" s="31" t="s">
         <v>65</v>
       </c>
       <c r="L5" s="31" t="s">
         <v>66</v>
@@ -3530,52 +3517,52 @@
         <v>68</v>
       </c>
       <c r="P5" s="34" t="s">
         <v>69</v>
       </c>
       <c r="Q5" s="29">
         <v>63</v>
       </c>
       <c r="R5" s="29">
         <v>64</v>
       </c>
       <c r="S5" s="31" t="s">
         <v>59</v>
       </c>
       <c r="T5" s="31" t="s">
         <v>60</v>
       </c>
       <c r="U5" s="31" t="s">
         <v>61</v>
       </c>
       <c r="V5" s="35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A6" s="127"/>
-      <c r="B6" s="131"/>
+      <c r="A6" s="143"/>
+      <c r="B6" s="148"/>
       <c r="C6" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="37">
         <v>76</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>71</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>72</v>
       </c>
       <c r="G6" s="39"/>
       <c r="H6" s="36"/>
       <c r="I6" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="40"/>
       <c r="K6" s="38" t="s">
         <v>73</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>74</v>
       </c>
       <c r="M6" s="38" t="s">
@@ -3588,52 +3575,52 @@
         <v>76</v>
       </c>
       <c r="P6" s="41" t="s">
         <v>77</v>
       </c>
       <c r="Q6" s="36">
         <v>35</v>
       </c>
       <c r="R6" s="36">
         <v>36</v>
       </c>
       <c r="S6" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T6" s="38" t="s">
         <v>60</v>
       </c>
       <c r="U6" s="38" t="s">
         <v>78</v>
       </c>
       <c r="V6" s="42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A7" s="127"/>
-      <c r="B7" s="131"/>
+      <c r="A7" s="143"/>
+      <c r="B7" s="148"/>
       <c r="C7" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="44">
         <v>72</v>
       </c>
       <c r="E7" s="45" t="s">
         <v>80</v>
       </c>
       <c r="F7" s="45" t="s">
         <v>81</v>
       </c>
       <c r="G7" s="46"/>
       <c r="H7" s="43" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="47"/>
       <c r="K7" s="45" t="s">
         <v>82</v>
       </c>
       <c r="L7" s="45" t="s">
         <v>83</v>
@@ -3648,52 +3635,52 @@
         <v>85</v>
       </c>
       <c r="P7" s="48" t="s">
         <v>86</v>
       </c>
       <c r="Q7" s="43">
         <v>52</v>
       </c>
       <c r="R7" s="43">
         <v>53</v>
       </c>
       <c r="S7" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T7" s="45" t="s">
         <v>60</v>
       </c>
       <c r="U7" s="45" t="s">
         <v>87</v>
       </c>
       <c r="V7" s="49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A8" s="129"/>
-      <c r="B8" s="133"/>
+      <c r="A8" s="144"/>
+      <c r="B8" s="149"/>
       <c r="C8" s="50" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="51">
         <v>72</v>
       </c>
       <c r="E8" s="52" t="s">
         <v>89</v>
       </c>
       <c r="F8" s="52" t="s">
         <v>90</v>
       </c>
       <c r="G8" s="53"/>
       <c r="H8" s="50" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="52" t="s">
         <v>91</v>
       </c>
       <c r="J8" s="54"/>
       <c r="K8" s="52" t="s">
         <v>92</v>
       </c>
       <c r="L8" s="52" t="s">
         <v>93</v>
@@ -3708,54 +3695,54 @@
         <v>95</v>
       </c>
       <c r="P8" s="55" t="s">
         <v>96</v>
       </c>
       <c r="Q8" s="50">
         <v>39</v>
       </c>
       <c r="R8" s="50">
         <v>40</v>
       </c>
       <c r="S8" s="52" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="52" t="s">
         <v>60</v>
       </c>
       <c r="U8" s="52" t="s">
         <v>87</v>
       </c>
       <c r="V8" s="56" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A9" s="126" t="s">
+      <c r="A9" s="142" t="s">
         <v>97</v>
       </c>
-      <c r="B9" s="130" t="s">
+      <c r="B9" s="150" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="58">
         <v>78</v>
       </c>
       <c r="E9" s="59" t="s">
         <v>99</v>
       </c>
       <c r="F9" s="59" t="s">
         <v>100</v>
       </c>
       <c r="G9" s="60">
         <v>1224848</v>
       </c>
       <c r="H9" s="57"/>
       <c r="I9" s="59" t="s">
         <v>91</v>
       </c>
       <c r="J9" s="61"/>
       <c r="K9" s="59" t="s">
         <v>101</v>
       </c>
@@ -3772,52 +3759,52 @@
         <v>104</v>
       </c>
       <c r="P9" s="62" t="s">
         <v>105</v>
       </c>
       <c r="Q9" s="57">
         <v>56</v>
       </c>
       <c r="R9" s="57">
         <v>56</v>
       </c>
       <c r="S9" s="59" t="s">
         <v>59</v>
       </c>
       <c r="T9" s="59" t="s">
         <v>34</v>
       </c>
       <c r="U9" s="59" t="s">
         <v>106</v>
       </c>
       <c r="V9" s="63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A10" s="127"/>
-      <c r="B10" s="131"/>
+      <c r="A10" s="143"/>
+      <c r="B10" s="148"/>
       <c r="C10" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D10" s="37">
         <v>75</v>
       </c>
       <c r="E10" s="38" t="s">
         <v>108</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>109</v>
       </c>
       <c r="G10" s="39"/>
       <c r="H10" s="36"/>
       <c r="I10" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J10" s="40"/>
       <c r="K10" s="38" t="s">
         <v>110</v>
       </c>
       <c r="L10" s="38" t="s">
         <v>111</v>
       </c>
       <c r="M10" s="38" t="s">
@@ -3830,52 +3817,52 @@
         <v>113</v>
       </c>
       <c r="P10" s="41" t="s">
         <v>114</v>
       </c>
       <c r="Q10" s="36">
         <v>64</v>
       </c>
       <c r="R10" s="36">
         <v>72</v>
       </c>
       <c r="S10" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T10" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U10" s="38" t="s">
         <v>115</v>
       </c>
       <c r="V10" s="42" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A11" s="129"/>
-      <c r="B11" s="133"/>
+      <c r="A11" s="144"/>
+      <c r="B11" s="149"/>
       <c r="C11" s="64" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="65">
         <v>72</v>
       </c>
       <c r="E11" s="66" t="s">
         <v>117</v>
       </c>
       <c r="F11" s="66" t="s">
         <v>118</v>
       </c>
       <c r="G11" s="67"/>
       <c r="H11" s="64" t="s">
         <v>39</v>
       </c>
       <c r="I11" s="66" t="s">
         <v>40</v>
       </c>
       <c r="J11" s="68"/>
       <c r="K11" s="66" t="s">
         <v>119</v>
       </c>
       <c r="L11" s="66" t="s">
         <v>120</v>
@@ -3890,54 +3877,54 @@
         <v>122</v>
       </c>
       <c r="P11" s="69" t="s">
         <v>123</v>
       </c>
       <c r="Q11" s="64">
         <v>30</v>
       </c>
       <c r="R11" s="64">
         <v>30</v>
       </c>
       <c r="S11" s="66" t="s">
         <v>124</v>
       </c>
       <c r="T11" s="66" t="s">
         <v>60</v>
       </c>
       <c r="U11" s="66" t="s">
         <v>125</v>
       </c>
       <c r="V11" s="70" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A12" s="138" t="s">
+      <c r="A12" s="151" t="s">
         <v>127</v>
       </c>
-      <c r="B12" s="139" t="s">
+      <c r="B12" s="152" t="s">
         <v>128</v>
       </c>
       <c r="C12" s="71" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="72">
         <v>71.5</v>
       </c>
       <c r="E12" s="73" t="s">
         <v>129</v>
       </c>
       <c r="F12" s="73" t="s">
         <v>130</v>
       </c>
       <c r="G12" s="74">
         <v>1270000</v>
       </c>
       <c r="H12" s="71" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="73" t="s">
         <v>91</v>
       </c>
       <c r="J12" s="75"/>
       <c r="K12" s="73" t="s">
@@ -3956,52 +3943,52 @@
         <v>134</v>
       </c>
       <c r="P12" s="76" t="s">
         <v>135</v>
       </c>
       <c r="Q12" s="71">
         <v>120</v>
       </c>
       <c r="R12" s="71">
         <v>150</v>
       </c>
       <c r="S12" s="73" t="s">
         <v>136</v>
       </c>
       <c r="T12" s="73" t="s">
         <v>60</v>
       </c>
       <c r="U12" s="73" t="s">
         <v>137</v>
       </c>
       <c r="V12" s="77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A13" s="127"/>
-      <c r="B13" s="131"/>
+      <c r="A13" s="143"/>
+      <c r="B13" s="148"/>
       <c r="C13" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="44">
         <v>68</v>
       </c>
       <c r="E13" s="45" t="s">
         <v>139</v>
       </c>
       <c r="F13" s="45" t="s">
         <v>140</v>
       </c>
       <c r="G13" s="46"/>
       <c r="H13" s="43"/>
       <c r="I13" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J13" s="47"/>
       <c r="K13" s="45" t="s">
         <v>141</v>
       </c>
       <c r="L13" s="45" t="s">
         <v>142</v>
       </c>
       <c r="M13" s="45" t="s">
@@ -4014,52 +4001,52 @@
         <v>144</v>
       </c>
       <c r="P13" s="48" t="s">
         <v>145</v>
       </c>
       <c r="Q13" s="43">
         <v>84</v>
       </c>
       <c r="R13" s="43">
         <v>84</v>
       </c>
       <c r="S13" s="45" t="s">
         <v>33</v>
       </c>
       <c r="T13" s="45" t="s">
         <v>60</v>
       </c>
       <c r="U13" s="45" t="s">
         <v>146</v>
       </c>
       <c r="V13" s="49" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A14" s="127"/>
-      <c r="B14" s="131"/>
+      <c r="A14" s="143"/>
+      <c r="B14" s="148"/>
       <c r="C14" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D14" s="37">
         <v>69</v>
       </c>
       <c r="E14" s="38" t="s">
         <v>148</v>
       </c>
       <c r="F14" s="38" t="s">
         <v>149</v>
       </c>
       <c r="G14" s="39"/>
       <c r="H14" s="36"/>
       <c r="I14" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J14" s="40"/>
       <c r="K14" s="38" t="s">
         <v>150</v>
       </c>
       <c r="L14" s="38" t="s">
         <v>151</v>
       </c>
       <c r="M14" s="38" t="s">
@@ -4072,52 +4059,52 @@
         <v>153</v>
       </c>
       <c r="P14" s="41" t="s">
         <v>154</v>
       </c>
       <c r="Q14" s="36">
         <v>88</v>
       </c>
       <c r="R14" s="36">
         <v>88</v>
       </c>
       <c r="S14" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T14" s="38" t="s">
         <v>60</v>
       </c>
       <c r="U14" s="38" t="s">
         <v>155</v>
       </c>
       <c r="V14" s="42" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="15" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A15" s="127"/>
-      <c r="B15" s="131"/>
+      <c r="A15" s="143"/>
+      <c r="B15" s="148"/>
       <c r="C15" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="44">
         <v>69</v>
       </c>
       <c r="E15" s="45" t="s">
         <v>157</v>
       </c>
       <c r="F15" s="45" t="s">
         <v>158</v>
       </c>
       <c r="G15" s="46"/>
       <c r="H15" s="43"/>
       <c r="I15" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J15" s="47"/>
       <c r="K15" s="45" t="s">
         <v>159</v>
       </c>
       <c r="L15" s="45" t="s">
         <v>160</v>
       </c>
       <c r="M15" s="45" t="s">
@@ -4130,52 +4117,52 @@
         <v>162</v>
       </c>
       <c r="P15" s="48" t="s">
         <v>163</v>
       </c>
       <c r="Q15" s="43">
         <v>98</v>
       </c>
       <c r="R15" s="43">
         <v>98</v>
       </c>
       <c r="S15" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T15" s="45" t="s">
         <v>60</v>
       </c>
       <c r="U15" s="45" t="s">
         <v>155</v>
       </c>
       <c r="V15" s="49" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="16" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A16" s="129"/>
-      <c r="B16" s="133"/>
+      <c r="A16" s="144"/>
+      <c r="B16" s="149"/>
       <c r="C16" s="50" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="51">
         <v>66</v>
       </c>
       <c r="E16" s="52" t="s">
         <v>165</v>
       </c>
       <c r="F16" s="52" t="s">
         <v>166</v>
       </c>
       <c r="G16" s="53"/>
       <c r="H16" s="50"/>
       <c r="I16" s="52" t="s">
         <v>40</v>
       </c>
       <c r="J16" s="54"/>
       <c r="K16" s="52" t="s">
         <v>167</v>
       </c>
       <c r="L16" s="52" t="s">
         <v>168</v>
       </c>
       <c r="M16" s="52" t="s">
@@ -4188,54 +4175,54 @@
         <v>170</v>
       </c>
       <c r="P16" s="55" t="s">
         <v>171</v>
       </c>
       <c r="Q16" s="50">
         <v>50</v>
       </c>
       <c r="R16" s="50">
         <v>50</v>
       </c>
       <c r="S16" s="52" t="s">
         <v>33</v>
       </c>
       <c r="T16" s="52" t="s">
         <v>60</v>
       </c>
       <c r="U16" s="52" t="s">
         <v>172</v>
       </c>
       <c r="V16" s="56" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A17" s="126" t="s">
+      <c r="A17" s="142" t="s">
         <v>174</v>
       </c>
-      <c r="B17" s="130" t="s">
+      <c r="B17" s="150" t="s">
         <v>175</v>
       </c>
       <c r="C17" s="78" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="79">
         <v>79</v>
       </c>
       <c r="E17" s="80" t="s">
         <v>176</v>
       </c>
       <c r="F17" s="80" t="s">
         <v>177</v>
       </c>
       <c r="G17" s="81">
         <v>1052913</v>
       </c>
       <c r="H17" s="78"/>
       <c r="I17" s="80" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="82"/>
       <c r="K17" s="80" t="s">
         <v>178</v>
       </c>
@@ -4252,354 +4239,358 @@
         <v>181</v>
       </c>
       <c r="P17" s="83" t="s">
         <v>182</v>
       </c>
       <c r="Q17" s="78">
         <v>60</v>
       </c>
       <c r="R17" s="78">
         <v>60</v>
       </c>
       <c r="S17" s="80" t="s">
         <v>33</v>
       </c>
       <c r="T17" s="80" t="s">
         <v>60</v>
       </c>
       <c r="U17" s="80" t="s">
         <v>183</v>
       </c>
       <c r="V17" s="84" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="18" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A18" s="127"/>
-[...1 lines deleted...]
-      <c r="C18" s="36" t="s">
+      <c r="A18" s="143"/>
+      <c r="B18" s="148"/>
+      <c r="C18" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="44">
+        <v>76.5</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="G18" s="46">
+        <v>1270000</v>
+      </c>
+      <c r="H18" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="47"/>
+      <c r="K18" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="L18" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="M18" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="O18" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="P18" s="48" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q18" s="43">
+        <v>95</v>
+      </c>
+      <c r="R18" s="43">
+        <v>96</v>
+      </c>
+      <c r="S18" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="T18" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="U18" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="V18" s="49" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
+      <c r="A19" s="143"/>
+      <c r="B19" s="148"/>
+      <c r="C19" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="37">
         <v>75</v>
       </c>
-      <c r="E18" s="38" t="s">
+      <c r="E19" s="38" t="s">
         <v>185</v>
       </c>
-      <c r="F18" s="38" t="s">
+      <c r="F19" s="38" t="s">
         <v>186</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G19" s="39">
         <v>1145000</v>
       </c>
-      <c r="H18" s="36"/>
-      <c r="I18" s="38" t="s">
+      <c r="H19" s="36"/>
+      <c r="I19" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="J18" s="85" t="s">
+      <c r="J19" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="K18" s="38" t="s">
+      <c r="K19" s="38" t="s">
         <v>187</v>
       </c>
-      <c r="L18" s="38" t="s">
+      <c r="L19" s="38" t="s">
         <v>160</v>
       </c>
-      <c r="M18" s="38" t="s">
+      <c r="M19" s="38" t="s">
         <v>161</v>
       </c>
-      <c r="N18" s="38" t="s">
+      <c r="N19" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="O18" s="38" t="s">
+      <c r="O19" s="38" t="s">
         <v>188</v>
       </c>
-      <c r="P18" s="41" t="s">
+      <c r="P19" s="41" t="s">
         <v>189</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q19" s="36">
         <v>66</v>
       </c>
-      <c r="R18" s="36">
+      <c r="R19" s="36">
         <v>72</v>
       </c>
-      <c r="S18" s="38" t="s">
+      <c r="S19" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="T18" s="38" t="s">
+      <c r="T19" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="U18" s="38" t="s">
+      <c r="U19" s="38" t="s">
         <v>190</v>
       </c>
-      <c r="V18" s="86" t="s">
+      <c r="V19" s="86" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="19" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C19" s="29" t="s">
+    <row r="20" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
+      <c r="A20" s="153"/>
+      <c r="B20" s="154"/>
+      <c r="C20" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D20" s="30">
         <v>75</v>
       </c>
-      <c r="E19" s="31" t="s">
+      <c r="E20" s="31" t="s">
         <v>192</v>
       </c>
-      <c r="F19" s="31" t="s">
+      <c r="F20" s="31" t="s">
         <v>193</v>
       </c>
-      <c r="G19" s="32">
+      <c r="G20" s="32">
         <v>752814</v>
       </c>
-      <c r="H19" s="29"/>
-      <c r="I19" s="31" t="s">
+      <c r="H20" s="29"/>
+      <c r="I20" s="31" t="s">
         <v>91</v>
       </c>
-      <c r="J19" s="87" t="s">
+      <c r="J20" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="K19" s="31" t="s">
+      <c r="K20" s="31" t="s">
         <v>194</v>
       </c>
-      <c r="L19" s="31" t="s">
+      <c r="L20" s="31" t="s">
         <v>195</v>
       </c>
-      <c r="M19" s="31" t="s">
+      <c r="M20" s="31" t="s">
         <v>196</v>
       </c>
-      <c r="N19" s="31" t="s">
+      <c r="N20" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="O19" s="31" t="s">
+      <c r="O20" s="31" t="s">
         <v>197</v>
       </c>
-      <c r="P19" s="34" t="s">
+      <c r="P20" s="34" t="s">
         <v>198</v>
       </c>
-      <c r="Q19" s="29">
+      <c r="Q20" s="29">
         <v>56</v>
       </c>
-      <c r="R19" s="29">
+      <c r="R20" s="29">
         <v>56</v>
       </c>
-      <c r="S19" s="31" t="s">
+      <c r="S20" s="31" t="s">
         <v>136</v>
       </c>
-      <c r="T19" s="31" t="s">
+      <c r="T20" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="U19" s="31" t="s">
+      <c r="U20" s="31" t="s">
         <v>199</v>
       </c>
-      <c r="V19" s="35" t="s">
+      <c r="V20" s="35" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="20" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="I20" s="38" t="s">
+    <row r="21" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
+      <c r="A21" s="143"/>
+      <c r="B21" s="148"/>
+      <c r="C21" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="37">
+        <v>73</v>
+      </c>
+      <c r="E21" s="38" t="s">
+        <v>217</v>
+      </c>
+      <c r="F21" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="G21" s="39">
+        <v>1145000</v>
+      </c>
+      <c r="H21" s="36"/>
+      <c r="I21" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="J20" s="88" t="s">
-[...11 lines deleted...]
-      <c r="N20" s="38" t="s">
+      <c r="J21" s="40"/>
+      <c r="K21" s="38" t="s">
+        <v>219</v>
+      </c>
+      <c r="L21" s="38" t="s">
+        <v>220</v>
+      </c>
+      <c r="M21" s="38" t="s">
+        <v>221</v>
+      </c>
+      <c r="N21" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="O20" s="38" t="s">
-[...11 lines deleted...]
-      <c r="S20" s="38" t="s">
+      <c r="O21" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="P21" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="Q21" s="36">
+        <v>65</v>
+      </c>
+      <c r="R21" s="36">
+        <v>65</v>
+      </c>
+      <c r="S21" s="38" t="s">
         <v>59</v>
       </c>
-      <c r="T20" s="38" t="s">
+      <c r="T21" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="U20" s="38" t="s">
-[...63 lines deleted...]
-        <v>216</v>
+      <c r="U21" s="38" t="s">
+        <v>155</v>
+      </c>
+      <c r="V21" s="42" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="22" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A22" s="127"/>
-      <c r="B22" s="131"/>
+      <c r="A22" s="143"/>
+      <c r="B22" s="148"/>
       <c r="C22" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="37">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E22" s="38" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="F22" s="38" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="G22" s="39"/>
       <c r="H22" s="36"/>
       <c r="I22" s="38" t="s">
         <v>91</v>
       </c>
-      <c r="J22" s="40"/>
+      <c r="J22" s="88" t="s">
+        <v>203</v>
+      </c>
       <c r="K22" s="38" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="L22" s="38" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="M22" s="38" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="N22" s="38" t="s">
         <v>11</v>
       </c>
       <c r="O22" s="38" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>207</v>
+      </c>
+      <c r="P22" s="41">
+        <v>-81.116889</v>
       </c>
       <c r="Q22" s="36">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="R22" s="36">
-        <v>65</v>
+        <v>110</v>
       </c>
       <c r="S22" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T22" s="38" t="s">
         <v>60</v>
       </c>
       <c r="U22" s="38" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="V22" s="42" t="s">
-        <v>164</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A23" s="127"/>
-      <c r="B23" s="131"/>
+      <c r="A23" s="143"/>
+      <c r="B23" s="148"/>
       <c r="C23" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="44">
         <v>73</v>
       </c>
       <c r="E23" s="45" t="s">
         <v>224</v>
       </c>
       <c r="F23" s="45" t="s">
         <v>225</v>
       </c>
       <c r="G23" s="46"/>
       <c r="H23" s="43"/>
       <c r="I23" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="47"/>
       <c r="K23" s="45" t="s">
         <v>226</v>
       </c>
       <c r="L23" s="45" t="s">
         <v>29</v>
       </c>
       <c r="M23" s="45" t="s">
@@ -4612,52 +4603,52 @@
         <v>227</v>
       </c>
       <c r="P23" s="48" t="s">
         <v>228</v>
       </c>
       <c r="Q23" s="43">
         <v>66</v>
       </c>
       <c r="R23" s="43">
         <v>66</v>
       </c>
       <c r="S23" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T23" s="45" t="s">
         <v>60</v>
       </c>
       <c r="U23" s="45" t="s">
         <v>137</v>
       </c>
       <c r="V23" s="49" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A24" s="127"/>
-      <c r="B24" s="131"/>
+      <c r="A24" s="143"/>
+      <c r="B24" s="148"/>
       <c r="C24" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D24" s="37">
         <v>72</v>
       </c>
       <c r="E24" s="38" t="s">
         <v>229</v>
       </c>
       <c r="F24" s="38" t="s">
         <v>230</v>
       </c>
       <c r="G24" s="39"/>
       <c r="H24" s="36"/>
       <c r="I24" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J24" s="40"/>
       <c r="K24" s="38" t="s">
         <v>231</v>
       </c>
       <c r="L24" s="38" t="s">
         <v>29</v>
       </c>
       <c r="M24" s="38" t="s">
@@ -4670,52 +4661,52 @@
         <v>232</v>
       </c>
       <c r="P24" s="41" t="s">
         <v>233</v>
       </c>
       <c r="Q24" s="36">
         <v>96</v>
       </c>
       <c r="R24" s="36">
         <v>96</v>
       </c>
       <c r="S24" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T24" s="38" t="s">
         <v>234</v>
       </c>
       <c r="U24" s="38" t="s">
         <v>137</v>
       </c>
       <c r="V24" s="42" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="25" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A25" s="127"/>
-      <c r="B25" s="131"/>
+      <c r="A25" s="143"/>
+      <c r="B25" s="148"/>
       <c r="C25" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D25" s="44">
         <v>71</v>
       </c>
       <c r="E25" s="45" t="s">
         <v>235</v>
       </c>
       <c r="F25" s="45" t="s">
         <v>236</v>
       </c>
       <c r="G25" s="46"/>
       <c r="H25" s="43"/>
       <c r="I25" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J25" s="47"/>
       <c r="K25" s="45" t="s">
         <v>237</v>
       </c>
       <c r="L25" s="45" t="s">
         <v>238</v>
       </c>
       <c r="M25" s="45" t="s">
@@ -4728,52 +4719,52 @@
         <v>240</v>
       </c>
       <c r="P25" s="48" t="s">
         <v>241</v>
       </c>
       <c r="Q25" s="43">
         <v>36</v>
       </c>
       <c r="R25" s="43">
         <v>36</v>
       </c>
       <c r="S25" s="45" t="s">
         <v>33</v>
       </c>
       <c r="T25" s="45" t="s">
         <v>60</v>
       </c>
       <c r="U25" s="45" t="s">
         <v>199</v>
       </c>
       <c r="V25" s="49" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A26" s="127"/>
-      <c r="B26" s="131"/>
+      <c r="A26" s="143"/>
+      <c r="B26" s="148"/>
       <c r="C26" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D26" s="37">
         <v>69</v>
       </c>
       <c r="E26" s="38" t="s">
         <v>242</v>
       </c>
       <c r="F26" s="38" t="s">
         <v>243</v>
       </c>
       <c r="G26" s="39"/>
       <c r="H26" s="36"/>
       <c r="I26" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J26" s="89"/>
       <c r="K26" s="38" t="s">
         <v>244</v>
       </c>
       <c r="L26" s="38" t="s">
         <v>245</v>
       </c>
       <c r="M26" s="38" t="s">
@@ -4786,52 +4777,52 @@
         <v>247</v>
       </c>
       <c r="P26" s="41" t="s">
         <v>248</v>
       </c>
       <c r="Q26" s="36">
         <v>70</v>
       </c>
       <c r="R26" s="36">
         <v>80</v>
       </c>
       <c r="S26" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T26" s="38" t="s">
         <v>60</v>
       </c>
       <c r="U26" s="38" t="s">
         <v>190</v>
       </c>
       <c r="V26" s="42" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="27" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A27" s="129"/>
-      <c r="B27" s="133"/>
+      <c r="A27" s="144"/>
+      <c r="B27" s="149"/>
       <c r="C27" s="64" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="65">
         <v>69</v>
       </c>
       <c r="E27" s="66" t="s">
         <v>249</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>250</v>
       </c>
       <c r="G27" s="67"/>
       <c r="H27" s="64"/>
       <c r="I27" s="66" t="s">
         <v>27</v>
       </c>
       <c r="J27" s="68"/>
       <c r="K27" s="66" t="s">
         <v>251</v>
       </c>
       <c r="L27" s="66" t="s">
         <v>252</v>
       </c>
       <c r="M27" s="66" t="s">
@@ -4844,54 +4835,54 @@
         <v>254</v>
       </c>
       <c r="P27" s="69" t="s">
         <v>255</v>
       </c>
       <c r="Q27" s="64">
         <v>64</v>
       </c>
       <c r="R27" s="64">
         <v>65</v>
       </c>
       <c r="S27" s="66" t="s">
         <v>136</v>
       </c>
       <c r="T27" s="66" t="s">
         <v>60</v>
       </c>
       <c r="U27" s="66" t="s">
         <v>256</v>
       </c>
       <c r="V27" s="70" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A28" s="126" t="s">
+      <c r="A28" s="142" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="130" t="s">
+      <c r="B28" s="150" t="s">
         <v>258</v>
       </c>
       <c r="C28" s="21" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="22">
         <v>89</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>259</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>260</v>
       </c>
       <c r="G28" s="24">
         <v>1115900</v>
       </c>
       <c r="H28" s="21"/>
       <c r="I28" s="23" t="s">
         <v>40</v>
       </c>
       <c r="J28" s="25"/>
       <c r="K28" s="23" t="s">
         <v>261</v>
       </c>
@@ -4908,52 +4899,52 @@
         <v>264</v>
       </c>
       <c r="P28" s="26" t="s">
         <v>265</v>
       </c>
       <c r="Q28" s="21">
         <v>48</v>
       </c>
       <c r="R28" s="21">
         <v>48</v>
       </c>
       <c r="S28" s="23" t="s">
         <v>59</v>
       </c>
       <c r="T28" s="23" t="s">
         <v>34</v>
       </c>
       <c r="U28" s="23" t="s">
         <v>266</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="29" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A29" s="127"/>
-      <c r="B29" s="131"/>
+      <c r="A29" s="143"/>
+      <c r="B29" s="148"/>
       <c r="C29" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="44">
         <v>89</v>
       </c>
       <c r="E29" s="45" t="s">
         <v>268</v>
       </c>
       <c r="F29" s="45" t="s">
         <v>269</v>
       </c>
       <c r="G29" s="46">
         <v>1215000</v>
       </c>
       <c r="H29" s="43" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J29" s="47"/>
       <c r="K29" s="45" t="s">
         <v>270</v>
       </c>
@@ -4970,52 +4961,52 @@
         <v>273</v>
       </c>
       <c r="P29" s="48" t="s">
         <v>274</v>
       </c>
       <c r="Q29" s="43">
         <v>50</v>
       </c>
       <c r="R29" s="43">
         <v>50</v>
       </c>
       <c r="S29" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T29" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U29" s="45" t="s">
         <v>275</v>
       </c>
       <c r="V29" s="49" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="30" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A30" s="127"/>
-      <c r="B30" s="131"/>
+      <c r="A30" s="143"/>
+      <c r="B30" s="148"/>
       <c r="C30" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="37">
         <v>86</v>
       </c>
       <c r="E30" s="38" t="s">
         <v>277</v>
       </c>
       <c r="F30" s="38" t="s">
         <v>278</v>
       </c>
       <c r="G30" s="39">
         <v>1215000</v>
       </c>
       <c r="H30" s="36"/>
       <c r="I30" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J30" s="40"/>
       <c r="K30" s="38" t="s">
         <v>279</v>
       </c>
       <c r="L30" s="38" t="s">
         <v>280</v>
@@ -5030,52 +5021,52 @@
         <v>282</v>
       </c>
       <c r="P30" s="41" t="s">
         <v>283</v>
       </c>
       <c r="Q30" s="36">
         <v>48</v>
       </c>
       <c r="R30" s="36">
         <v>48</v>
       </c>
       <c r="S30" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T30" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U30" s="38" t="s">
         <v>266</v>
       </c>
       <c r="V30" s="42" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="31" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A31" s="127"/>
-      <c r="B31" s="131"/>
+      <c r="A31" s="143"/>
+      <c r="B31" s="148"/>
       <c r="C31" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="44">
         <v>86</v>
       </c>
       <c r="E31" s="45" t="s">
         <v>284</v>
       </c>
       <c r="F31" s="45" t="s">
         <v>285</v>
       </c>
       <c r="G31" s="46">
         <v>1215000</v>
       </c>
       <c r="H31" s="43"/>
       <c r="I31" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J31" s="47"/>
       <c r="K31" s="45" t="s">
         <v>270</v>
       </c>
       <c r="L31" s="45" t="s">
         <v>238</v>
@@ -5090,52 +5081,52 @@
         <v>286</v>
       </c>
       <c r="P31" s="48" t="s">
         <v>287</v>
       </c>
       <c r="Q31" s="43">
         <v>52</v>
       </c>
       <c r="R31" s="43">
         <v>53</v>
       </c>
       <c r="S31" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T31" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U31" s="45" t="s">
         <v>288</v>
       </c>
       <c r="V31" s="49" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="32" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A32" s="127"/>
-      <c r="B32" s="131"/>
+      <c r="A32" s="143"/>
+      <c r="B32" s="148"/>
       <c r="C32" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="37">
         <v>86</v>
       </c>
       <c r="E32" s="38" t="s">
         <v>290</v>
       </c>
       <c r="F32" s="38" t="s">
         <v>291</v>
       </c>
       <c r="G32" s="39">
         <v>1147600</v>
       </c>
       <c r="H32" s="36"/>
       <c r="I32" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J32" s="40"/>
       <c r="K32" s="38" t="s">
         <v>292</v>
       </c>
       <c r="L32" s="38" t="s">
         <v>293</v>
@@ -5150,52 +5141,52 @@
         <v>295</v>
       </c>
       <c r="P32" s="41" t="s">
         <v>296</v>
       </c>
       <c r="Q32" s="36">
         <v>44</v>
       </c>
       <c r="R32" s="36">
         <v>44</v>
       </c>
       <c r="S32" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T32" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U32" s="38" t="s">
         <v>297</v>
       </c>
       <c r="V32" s="42" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A33" s="127"/>
-      <c r="B33" s="131"/>
+      <c r="A33" s="143"/>
+      <c r="B33" s="148"/>
       <c r="C33" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="44">
         <v>86</v>
       </c>
       <c r="E33" s="45" t="s">
         <v>299</v>
       </c>
       <c r="F33" s="45" t="s">
         <v>300</v>
       </c>
       <c r="G33" s="46">
         <v>1215000</v>
       </c>
       <c r="H33" s="43"/>
       <c r="I33" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J33" s="47"/>
       <c r="K33" s="45" t="s">
         <v>301</v>
       </c>
       <c r="L33" s="45" t="s">
         <v>302</v>
@@ -5210,52 +5201,52 @@
         <v>304</v>
       </c>
       <c r="P33" s="48" t="s">
         <v>305</v>
       </c>
       <c r="Q33" s="43">
         <v>44</v>
       </c>
       <c r="R33" s="43">
         <v>44</v>
       </c>
       <c r="S33" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T33" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U33" s="45" t="s">
         <v>297</v>
       </c>
       <c r="V33" s="49" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A34" s="127"/>
-      <c r="B34" s="131"/>
+      <c r="A34" s="143"/>
+      <c r="B34" s="148"/>
       <c r="C34" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="37">
         <v>84.5</v>
       </c>
       <c r="E34" s="38" t="s">
         <v>306</v>
       </c>
       <c r="F34" s="38" t="s">
         <v>307</v>
       </c>
       <c r="G34" s="39">
         <v>1215000</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J34" s="40"/>
       <c r="K34" s="38" t="s">
         <v>308</v>
       </c>
       <c r="L34" s="38" t="s">
         <v>309</v>
@@ -5270,172 +5261,174 @@
         <v>311</v>
       </c>
       <c r="P34" s="41" t="s">
         <v>312</v>
       </c>
       <c r="Q34" s="36">
         <v>72</v>
       </c>
       <c r="R34" s="36">
         <v>72</v>
       </c>
       <c r="S34" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T34" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U34" s="38" t="s">
         <v>313</v>
       </c>
       <c r="V34" s="42" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="35" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A35" s="128"/>
-[...1 lines deleted...]
-      <c r="C35" s="29" t="s">
+      <c r="A35" s="143"/>
+      <c r="B35" s="148"/>
+      <c r="C35" s="36" t="s">
         <v>315</v>
       </c>
-      <c r="D35" s="30">
+      <c r="D35" s="37">
+        <v>84</v>
+      </c>
+      <c r="E35" s="38" t="s">
+        <v>326</v>
+      </c>
+      <c r="F35" s="38" t="s">
+        <v>327</v>
+      </c>
+      <c r="G35" s="39">
+        <v>1215000</v>
+      </c>
+      <c r="H35" s="36"/>
+      <c r="I35" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="J35" s="40"/>
+      <c r="K35" s="38" t="s">
+        <v>270</v>
+      </c>
+      <c r="L35" s="38" t="s">
+        <v>328</v>
+      </c>
+      <c r="M35" s="38" t="s">
+        <v>329</v>
+      </c>
+      <c r="N35" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="O35" s="38" t="s">
+        <v>330</v>
+      </c>
+      <c r="P35" s="41" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q35" s="36">
+        <v>44</v>
+      </c>
+      <c r="R35" s="36">
+        <v>44</v>
+      </c>
+      <c r="S35" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="T35" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="U35" s="38" t="s">
+        <v>288</v>
+      </c>
+      <c r="V35" s="42" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="36" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
+      <c r="A36" s="153"/>
+      <c r="B36" s="154"/>
+      <c r="C36" s="29" t="s">
+        <v>315</v>
+      </c>
+      <c r="D36" s="30">
         <v>83</v>
       </c>
-      <c r="E35" s="31" t="s">
+      <c r="E36" s="31" t="s">
         <v>316</v>
       </c>
-      <c r="F35" s="31" t="s">
+      <c r="F36" s="31" t="s">
         <v>317</v>
       </c>
-      <c r="G35" s="32">
+      <c r="G36" s="32">
         <v>1215000</v>
       </c>
-      <c r="H35" s="29" t="s">
+      <c r="H36" s="29" t="s">
         <v>39</v>
       </c>
-      <c r="I35" s="31" t="s">
+      <c r="I36" s="31" t="s">
         <v>40</v>
       </c>
-      <c r="J35" s="33"/>
-      <c r="K35" s="31" t="s">
+      <c r="J36" s="33"/>
+      <c r="K36" s="31" t="s">
         <v>318</v>
       </c>
-      <c r="L35" s="31" t="s">
+      <c r="L36" s="31" t="s">
         <v>319</v>
       </c>
-      <c r="M35" s="31" t="s">
+      <c r="M36" s="31" t="s">
         <v>320</v>
       </c>
-      <c r="N35" s="31" t="s">
+      <c r="N36" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="O35" s="31" t="s">
+      <c r="O36" s="31" t="s">
         <v>321</v>
       </c>
-      <c r="P35" s="34" t="s">
+      <c r="P36" s="34" t="s">
         <v>322</v>
       </c>
-      <c r="Q35" s="29">
+      <c r="Q36" s="29">
         <v>48</v>
       </c>
-      <c r="R35" s="29">
+      <c r="R36" s="29">
         <v>48</v>
       </c>
-      <c r="S35" s="31" t="s">
+      <c r="S36" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="T35" s="31" t="s">
+      <c r="T36" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="U35" s="31" t="s">
+      <c r="U36" s="31" t="s">
         <v>323</v>
       </c>
-      <c r="V35" s="35" t="s">
+      <c r="V36" s="35" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="36" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-[...56 lines deleted...]
-    </row>
     <row r="37" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A37" s="127"/>
-      <c r="B37" s="131"/>
+      <c r="A37" s="143"/>
+      <c r="B37" s="148"/>
       <c r="C37" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="44">
         <v>83.5</v>
       </c>
       <c r="E37" s="45" t="s">
         <v>332</v>
       </c>
       <c r="F37" s="45" t="s">
         <v>333</v>
       </c>
       <c r="G37" s="46"/>
       <c r="H37" s="43"/>
       <c r="I37" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J37" s="47"/>
       <c r="K37" s="45" t="s">
         <v>334</v>
       </c>
       <c r="L37" s="45" t="s">
         <v>335</v>
       </c>
       <c r="M37" s="45" t="s">
@@ -5448,52 +5441,52 @@
         <v>337</v>
       </c>
       <c r="P37" s="48" t="s">
         <v>338</v>
       </c>
       <c r="Q37" s="43">
         <v>64</v>
       </c>
       <c r="R37" s="43">
         <v>64</v>
       </c>
       <c r="S37" s="45" t="s">
         <v>124</v>
       </c>
       <c r="T37" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U37" s="45" t="s">
         <v>339</v>
       </c>
       <c r="V37" s="49" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A38" s="127"/>
-      <c r="B38" s="131"/>
+      <c r="A38" s="143"/>
+      <c r="B38" s="148"/>
       <c r="C38" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="37">
         <v>83</v>
       </c>
       <c r="E38" s="38" t="s">
         <v>341</v>
       </c>
       <c r="F38" s="38" t="s">
         <v>342</v>
       </c>
       <c r="G38" s="39"/>
       <c r="H38" s="36"/>
       <c r="I38" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J38" s="40"/>
       <c r="K38" s="38" t="s">
         <v>343</v>
       </c>
       <c r="L38" s="38" t="s">
         <v>160</v>
       </c>
       <c r="M38" s="38" t="s">
@@ -5506,52 +5499,52 @@
         <v>344</v>
       </c>
       <c r="P38" s="41" t="s">
         <v>345</v>
       </c>
       <c r="Q38" s="36">
         <v>46</v>
       </c>
       <c r="R38" s="36">
         <v>46</v>
       </c>
       <c r="S38" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T38" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U38" s="38" t="s">
         <v>346</v>
       </c>
       <c r="V38" s="86" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="39" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A39" s="127"/>
-      <c r="B39" s="131"/>
+      <c r="A39" s="143"/>
+      <c r="B39" s="148"/>
       <c r="C39" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="44">
         <v>82.5</v>
       </c>
       <c r="E39" s="45" t="s">
         <v>348</v>
       </c>
       <c r="F39" s="45" t="s">
         <v>349</v>
       </c>
       <c r="G39" s="46"/>
       <c r="H39" s="43"/>
       <c r="I39" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J39" s="47"/>
       <c r="K39" s="45" t="s">
         <v>350</v>
       </c>
       <c r="L39" s="45" t="s">
         <v>351</v>
       </c>
       <c r="M39" s="45" t="s">
@@ -5564,52 +5557,52 @@
         <v>353</v>
       </c>
       <c r="P39" s="48" t="s">
         <v>354</v>
       </c>
       <c r="Q39" s="43">
         <v>48</v>
       </c>
       <c r="R39" s="43">
         <v>48</v>
       </c>
       <c r="S39" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T39" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U39" s="45" t="s">
         <v>355</v>
       </c>
       <c r="V39" s="49" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="40" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A40" s="127"/>
-      <c r="B40" s="131"/>
+      <c r="A40" s="143"/>
+      <c r="B40" s="148"/>
       <c r="C40" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="37">
         <v>82.5</v>
       </c>
       <c r="E40" s="38" t="s">
         <v>357</v>
       </c>
       <c r="F40" s="38" t="s">
         <v>358</v>
       </c>
       <c r="G40" s="39"/>
       <c r="H40" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I40" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J40" s="40"/>
       <c r="K40" s="38" t="s">
         <v>359</v>
       </c>
       <c r="L40" s="38" t="s">
         <v>360</v>
@@ -5624,52 +5617,52 @@
         <v>362</v>
       </c>
       <c r="P40" s="41" t="s">
         <v>363</v>
       </c>
       <c r="Q40" s="36">
         <v>48</v>
       </c>
       <c r="R40" s="36">
         <v>54</v>
       </c>
       <c r="S40" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T40" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U40" s="38" t="s">
         <v>364</v>
       </c>
       <c r="V40" s="42" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="41" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A41" s="127"/>
-      <c r="B41" s="131"/>
+      <c r="A41" s="143"/>
+      <c r="B41" s="148"/>
       <c r="C41" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="44">
         <v>82.5</v>
       </c>
       <c r="E41" s="45" t="s">
         <v>366</v>
       </c>
       <c r="F41" s="45" t="s">
         <v>367</v>
       </c>
       <c r="G41" s="46"/>
       <c r="H41" s="43" t="s">
         <v>39</v>
       </c>
       <c r="I41" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J41" s="47"/>
       <c r="K41" s="45" t="s">
         <v>270</v>
       </c>
       <c r="L41" s="45" t="s">
         <v>368</v>
@@ -5684,52 +5677,52 @@
         <v>370</v>
       </c>
       <c r="P41" s="48" t="s">
         <v>371</v>
       </c>
       <c r="Q41" s="43">
         <v>48</v>
       </c>
       <c r="R41" s="43">
         <v>48</v>
       </c>
       <c r="S41" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T41" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U41" s="45" t="s">
         <v>275</v>
       </c>
       <c r="V41" s="49" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="42" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A42" s="127"/>
-      <c r="B42" s="131"/>
+      <c r="A42" s="143"/>
+      <c r="B42" s="148"/>
       <c r="C42" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="37">
         <v>82</v>
       </c>
       <c r="E42" s="38" t="s">
         <v>372</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>373</v>
       </c>
       <c r="G42" s="39"/>
       <c r="H42" s="36"/>
       <c r="I42" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J42" s="40"/>
       <c r="K42" s="38" t="s">
         <v>374</v>
       </c>
       <c r="L42" s="38" t="s">
         <v>238</v>
       </c>
       <c r="M42" s="38" t="s">
@@ -5742,52 +5735,52 @@
         <v>375</v>
       </c>
       <c r="P42" s="41" t="s">
         <v>376</v>
       </c>
       <c r="Q42" s="36">
         <v>40</v>
       </c>
       <c r="R42" s="36">
         <v>40</v>
       </c>
       <c r="S42" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T42" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U42" s="38" t="s">
         <v>346</v>
       </c>
       <c r="V42" s="42" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="43" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A43" s="127"/>
-      <c r="B43" s="131"/>
+      <c r="A43" s="143"/>
+      <c r="B43" s="148"/>
       <c r="C43" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="44">
         <v>82</v>
       </c>
       <c r="E43" s="45" t="s">
         <v>377</v>
       </c>
       <c r="F43" s="45" t="s">
         <v>378</v>
       </c>
       <c r="G43" s="46"/>
       <c r="H43" s="43"/>
       <c r="I43" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J43" s="47"/>
       <c r="K43" s="45" t="s">
         <v>379</v>
       </c>
       <c r="L43" s="45" t="s">
         <v>380</v>
       </c>
       <c r="M43" s="45" t="s">
@@ -5800,52 +5793,52 @@
         <v>382</v>
       </c>
       <c r="P43" s="48" t="s">
         <v>383</v>
       </c>
       <c r="Q43" s="43">
         <v>64</v>
       </c>
       <c r="R43" s="43">
         <v>64</v>
       </c>
       <c r="S43" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T43" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U43" s="45" t="s">
         <v>384</v>
       </c>
       <c r="V43" s="49" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="44" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A44" s="127"/>
-      <c r="B44" s="131"/>
+      <c r="A44" s="143"/>
+      <c r="B44" s="148"/>
       <c r="C44" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D44" s="37">
         <v>82</v>
       </c>
       <c r="E44" s="38" t="s">
         <v>386</v>
       </c>
       <c r="F44" s="38" t="s">
         <v>387</v>
       </c>
       <c r="G44" s="39"/>
       <c r="H44" s="36"/>
       <c r="I44" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J44" s="40"/>
       <c r="K44" s="38" t="s">
         <v>388</v>
       </c>
       <c r="L44" s="38" t="s">
         <v>360</v>
       </c>
       <c r="M44" s="38" t="s">
@@ -5858,52 +5851,52 @@
         <v>389</v>
       </c>
       <c r="P44" s="41" t="s">
         <v>390</v>
       </c>
       <c r="Q44" s="36">
         <v>52</v>
       </c>
       <c r="R44" s="36">
         <v>52</v>
       </c>
       <c r="S44" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T44" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U44" s="38" t="s">
         <v>391</v>
       </c>
       <c r="V44" s="42" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="45" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A45" s="127"/>
-      <c r="B45" s="131"/>
+      <c r="A45" s="143"/>
+      <c r="B45" s="148"/>
       <c r="C45" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D45" s="44">
         <v>81.5</v>
       </c>
       <c r="E45" s="45" t="s">
         <v>108</v>
       </c>
       <c r="F45" s="45" t="s">
         <v>109</v>
       </c>
       <c r="G45" s="46"/>
       <c r="H45" s="43"/>
       <c r="I45" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J45" s="47"/>
       <c r="K45" s="45" t="s">
         <v>110</v>
       </c>
       <c r="L45" s="45" t="s">
         <v>111</v>
       </c>
       <c r="M45" s="45" t="s">
@@ -5916,52 +5909,52 @@
         <v>113</v>
       </c>
       <c r="P45" s="48" t="s">
         <v>114</v>
       </c>
       <c r="Q45" s="43">
         <v>64</v>
       </c>
       <c r="R45" s="43">
         <v>72</v>
       </c>
       <c r="S45" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T45" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U45" s="45" t="s">
         <v>115</v>
       </c>
       <c r="V45" s="49" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A46" s="127"/>
-      <c r="B46" s="131"/>
+      <c r="A46" s="143"/>
+      <c r="B46" s="148"/>
       <c r="C46" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="37">
         <v>80.5</v>
       </c>
       <c r="E46" s="38" t="s">
         <v>393</v>
       </c>
       <c r="F46" s="38" t="s">
         <v>394</v>
       </c>
       <c r="G46" s="39"/>
       <c r="H46" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I46" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J46" s="40"/>
       <c r="K46" s="38" t="s">
         <v>395</v>
       </c>
       <c r="L46" s="38" t="s">
         <v>396</v>
@@ -5976,52 +5969,52 @@
         <v>398</v>
       </c>
       <c r="P46" s="41" t="s">
         <v>399</v>
       </c>
       <c r="Q46" s="36">
         <v>44</v>
       </c>
       <c r="R46" s="36">
         <v>44</v>
       </c>
       <c r="S46" s="38" t="s">
         <v>33</v>
       </c>
       <c r="T46" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U46" s="38" t="s">
         <v>323</v>
       </c>
       <c r="V46" s="42" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="47" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A47" s="127"/>
-      <c r="B47" s="131"/>
+      <c r="A47" s="143"/>
+      <c r="B47" s="148"/>
       <c r="C47" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D47" s="44">
         <v>80</v>
       </c>
       <c r="E47" s="45" t="s">
         <v>400</v>
       </c>
       <c r="F47" s="45" t="s">
         <v>401</v>
       </c>
       <c r="G47" s="46"/>
       <c r="H47" s="43"/>
       <c r="I47" s="45" t="s">
         <v>40</v>
       </c>
       <c r="J47" s="47"/>
       <c r="K47" s="45" t="s">
         <v>402</v>
       </c>
       <c r="L47" s="45" t="s">
         <v>380</v>
       </c>
       <c r="M47" s="45" t="s">
@@ -6034,52 +6027,52 @@
         <v>403</v>
       </c>
       <c r="P47" s="48" t="s">
         <v>404</v>
       </c>
       <c r="Q47" s="43">
         <v>68</v>
       </c>
       <c r="R47" s="43">
         <v>68</v>
       </c>
       <c r="S47" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T47" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U47" s="45" t="s">
         <v>339</v>
       </c>
       <c r="V47" s="49" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A48" s="127"/>
-      <c r="B48" s="131"/>
+      <c r="A48" s="143"/>
+      <c r="B48" s="148"/>
       <c r="C48" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D48" s="37">
         <v>72.5</v>
       </c>
       <c r="E48" s="38" t="s">
         <v>405</v>
       </c>
       <c r="F48" s="38" t="s">
         <v>406</v>
       </c>
       <c r="G48" s="39"/>
       <c r="H48" s="36"/>
       <c r="I48" s="38" t="s">
         <v>40</v>
       </c>
       <c r="J48" s="40"/>
       <c r="K48" s="38" t="s">
         <v>407</v>
       </c>
       <c r="L48" s="38" t="s">
         <v>408</v>
       </c>
       <c r="M48" s="38" t="s">
@@ -6092,52 +6085,52 @@
         <v>410</v>
       </c>
       <c r="P48" s="41" t="s">
         <v>411</v>
       </c>
       <c r="Q48" s="36">
         <v>56</v>
       </c>
       <c r="R48" s="36">
         <v>56</v>
       </c>
       <c r="S48" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T48" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U48" s="38" t="s">
         <v>412</v>
       </c>
       <c r="V48" s="42" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="49" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A49" s="129"/>
-      <c r="B49" s="133"/>
+      <c r="A49" s="144"/>
+      <c r="B49" s="149"/>
       <c r="C49" s="64" t="s">
         <v>414</v>
       </c>
       <c r="D49" s="90">
         <v>0</v>
       </c>
       <c r="E49" s="66" t="s">
         <v>415</v>
       </c>
       <c r="F49" s="66" t="s">
         <v>416</v>
       </c>
       <c r="G49" s="67"/>
       <c r="H49" s="64"/>
       <c r="I49" s="66" t="s">
         <v>40</v>
       </c>
       <c r="J49" s="68"/>
       <c r="K49" s="66" t="s">
         <v>417</v>
       </c>
       <c r="L49" s="66" t="s">
         <v>83</v>
       </c>
       <c r="M49" s="66" t="s">
@@ -6150,238 +6143,238 @@
         <v>418</v>
       </c>
       <c r="P49" s="69" t="s">
         <v>419</v>
       </c>
       <c r="Q49" s="64">
         <v>48</v>
       </c>
       <c r="R49" s="64">
         <v>48</v>
       </c>
       <c r="S49" s="66" t="s">
         <v>59</v>
       </c>
       <c r="T49" s="66" t="s">
         <v>34</v>
       </c>
       <c r="U49" s="66" t="s">
         <v>420</v>
       </c>
       <c r="V49" s="70" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="50" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A50" s="126" t="s">
+      <c r="A50" s="142" t="s">
         <v>91</v>
       </c>
-      <c r="B50" s="140" t="s">
+      <c r="B50" s="145" t="s">
         <v>422</v>
       </c>
-      <c r="C50" s="156" t="s">
+      <c r="C50" s="135" t="s">
         <v>51</v>
       </c>
-      <c r="D50" s="155">
+      <c r="D50" s="22">
         <v>89</v>
       </c>
-      <c r="E50" s="154" t="s">
+      <c r="E50" s="134" t="s">
         <v>423</v>
       </c>
-      <c r="F50" s="154" t="s">
+      <c r="F50" s="134" t="s">
         <v>424</v>
       </c>
-      <c r="G50" s="153">
+      <c r="G50" s="133">
         <v>1258500</v>
       </c>
-      <c r="H50" s="156"/>
-      <c r="I50" s="154" t="s">
+      <c r="H50" s="135"/>
+      <c r="I50" s="134" t="s">
         <v>91</v>
       </c>
-      <c r="J50" s="152"/>
-      <c r="K50" s="154" t="s">
+      <c r="J50" s="132"/>
+      <c r="K50" s="134" t="s">
         <v>425</v>
       </c>
-      <c r="L50" s="154" t="s">
+      <c r="L50" s="134" t="s">
         <v>426</v>
       </c>
-      <c r="M50" s="154" t="s">
+      <c r="M50" s="134" t="s">
         <v>427</v>
       </c>
-      <c r="N50" s="154" t="s">
+      <c r="N50" s="134" t="s">
         <v>11</v>
       </c>
-      <c r="O50" s="154" t="s">
+      <c r="O50" s="134" t="s">
         <v>428</v>
       </c>
-      <c r="P50" s="151" t="s">
+      <c r="P50" s="131" t="s">
         <v>429</v>
       </c>
-      <c r="Q50" s="156">
+      <c r="Q50" s="135">
         <v>60</v>
       </c>
-      <c r="R50" s="156">
+      <c r="R50" s="135">
         <v>60</v>
       </c>
-      <c r="S50" s="154" t="s">
+      <c r="S50" s="134" t="s">
         <v>33</v>
       </c>
-      <c r="T50" s="154" t="s">
+      <c r="T50" s="134" t="s">
         <v>34</v>
       </c>
-      <c r="U50" s="154" t="s">
+      <c r="U50" s="134" t="s">
         <v>430</v>
       </c>
-      <c r="V50" s="150" t="s">
+      <c r="V50" s="130" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="51" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A51" s="127"/>
-[...1 lines deleted...]
-      <c r="C51" s="143" t="s">
+      <c r="A51" s="143"/>
+      <c r="B51" s="146"/>
+      <c r="C51" s="124" t="s">
         <v>51</v>
       </c>
-      <c r="D51" s="144">
+      <c r="D51" s="44">
         <v>88.5</v>
       </c>
-      <c r="E51" s="145" t="s">
+      <c r="E51" s="125" t="s">
         <v>440</v>
       </c>
-      <c r="F51" s="145" t="s">
+      <c r="F51" s="125" t="s">
         <v>441</v>
       </c>
-      <c r="G51" s="146">
+      <c r="G51" s="126">
         <v>1350000</v>
       </c>
-      <c r="H51" s="143"/>
-      <c r="I51" s="145" t="s">
+      <c r="H51" s="124"/>
+      <c r="I51" s="125" t="s">
         <v>91</v>
       </c>
-      <c r="J51" s="147"/>
-      <c r="K51" s="145" t="s">
+      <c r="J51" s="127"/>
+      <c r="K51" s="125" t="s">
         <v>442</v>
       </c>
-      <c r="L51" s="145" t="s">
+      <c r="L51" s="125" t="s">
         <v>132</v>
       </c>
-      <c r="M51" s="145" t="s">
+      <c r="M51" s="125" t="s">
         <v>133</v>
       </c>
-      <c r="N51" s="145" t="s">
+      <c r="N51" s="125" t="s">
         <v>11</v>
       </c>
-      <c r="O51" s="145" t="s">
+      <c r="O51" s="125" t="s">
         <v>443</v>
       </c>
-      <c r="P51" s="148" t="s">
+      <c r="P51" s="128" t="s">
         <v>444</v>
       </c>
-      <c r="Q51" s="143">
+      <c r="Q51" s="124">
         <v>68</v>
       </c>
-      <c r="R51" s="143">
+      <c r="R51" s="124">
         <v>68</v>
       </c>
-      <c r="S51" s="145" t="s">
+      <c r="S51" s="125" t="s">
         <v>33</v>
       </c>
-      <c r="T51" s="145" t="s">
+      <c r="T51" s="125" t="s">
         <v>34</v>
       </c>
-      <c r="U51" s="145" t="s">
+      <c r="U51" s="125" t="s">
         <v>445</v>
       </c>
-      <c r="V51" s="149" t="s">
+      <c r="V51" s="129" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="52" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A52" s="127"/>
-[...1 lines deleted...]
-      <c r="C52" s="157" t="s">
+      <c r="A52" s="143"/>
+      <c r="B52" s="146"/>
+      <c r="C52" s="136" t="s">
         <v>51</v>
       </c>
-      <c r="D52" s="158">
+      <c r="D52" s="37">
         <v>87.5</v>
       </c>
-      <c r="E52" s="159" t="s">
+      <c r="E52" s="137" t="s">
         <v>432</v>
       </c>
-      <c r="F52" s="159" t="s">
+      <c r="F52" s="137" t="s">
         <v>433</v>
       </c>
-      <c r="G52" s="160">
+      <c r="G52" s="138">
         <v>1350000</v>
       </c>
-      <c r="H52" s="157" t="s">
+      <c r="H52" s="136" t="s">
         <v>39</v>
       </c>
-      <c r="I52" s="159" t="s">
+      <c r="I52" s="137" t="s">
         <v>91</v>
       </c>
-      <c r="J52" s="161"/>
-      <c r="K52" s="159" t="s">
+      <c r="J52" s="139"/>
+      <c r="K52" s="137" t="s">
         <v>434</v>
       </c>
-      <c r="L52" s="159" t="s">
+      <c r="L52" s="137" t="s">
         <v>435</v>
       </c>
-      <c r="M52" s="159" t="s">
+      <c r="M52" s="137" t="s">
         <v>112</v>
       </c>
-      <c r="N52" s="159" t="s">
+      <c r="N52" s="137" t="s">
         <v>11</v>
       </c>
-      <c r="O52" s="159" t="s">
+      <c r="O52" s="137" t="s">
         <v>436</v>
       </c>
-      <c r="P52" s="162" t="s">
+      <c r="P52" s="140" t="s">
         <v>437</v>
       </c>
-      <c r="Q52" s="157">
+      <c r="Q52" s="136">
         <v>104</v>
       </c>
-      <c r="R52" s="157">
+      <c r="R52" s="136">
         <v>104</v>
       </c>
-      <c r="S52" s="159" t="s">
+      <c r="S52" s="137" t="s">
         <v>59</v>
       </c>
-      <c r="T52" s="159" t="s">
+      <c r="T52" s="137" t="s">
         <v>34</v>
       </c>
-      <c r="U52" s="159" t="s">
+      <c r="U52" s="137" t="s">
         <v>438</v>
       </c>
-      <c r="V52" s="163" t="s">
+      <c r="V52" s="141" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="53" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A53" s="127"/>
-      <c r="B53" s="141"/>
+      <c r="A53" s="143"/>
+      <c r="B53" s="146"/>
       <c r="C53" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D53" s="44">
         <v>87</v>
       </c>
       <c r="E53" s="45" t="s">
         <v>447</v>
       </c>
       <c r="F53" s="45" t="s">
         <v>448</v>
       </c>
       <c r="G53" s="46">
         <v>1350000</v>
       </c>
       <c r="H53" s="43"/>
       <c r="I53" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J53" s="47"/>
       <c r="K53" s="45" t="s">
         <v>449</v>
       </c>
       <c r="L53" s="45" t="s">
         <v>450</v>
@@ -6396,52 +6389,52 @@
         <v>452</v>
       </c>
       <c r="P53" s="48" t="s">
         <v>453</v>
       </c>
       <c r="Q53" s="43">
         <v>75</v>
       </c>
       <c r="R53" s="43">
         <v>75</v>
       </c>
       <c r="S53" s="45" t="s">
         <v>33</v>
       </c>
       <c r="T53" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U53" s="45" t="s">
         <v>454</v>
       </c>
       <c r="V53" s="49" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="54" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A54" s="127"/>
-      <c r="B54" s="141"/>
+      <c r="A54" s="143"/>
+      <c r="B54" s="146"/>
       <c r="C54" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D54" s="37">
         <v>86.5</v>
       </c>
       <c r="E54" s="38" t="s">
         <v>456</v>
       </c>
       <c r="F54" s="38" t="s">
         <v>457</v>
       </c>
       <c r="G54" s="39">
         <v>1350000</v>
       </c>
       <c r="H54" s="36"/>
       <c r="I54" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J54" s="40"/>
       <c r="K54" s="38" t="s">
         <v>458</v>
       </c>
       <c r="L54" s="38" t="s">
         <v>195</v>
@@ -6456,52 +6449,52 @@
         <v>459</v>
       </c>
       <c r="P54" s="41" t="s">
         <v>460</v>
       </c>
       <c r="Q54" s="36">
         <v>55</v>
       </c>
       <c r="R54" s="36">
         <v>64</v>
       </c>
       <c r="S54" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T54" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U54" s="38" t="s">
         <v>461</v>
       </c>
       <c r="V54" s="42" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="55" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A55" s="127"/>
-      <c r="B55" s="141"/>
+      <c r="A55" s="143"/>
+      <c r="B55" s="146"/>
       <c r="C55" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D55" s="44">
         <v>86.5</v>
       </c>
       <c r="E55" s="45" t="s">
         <v>463</v>
       </c>
       <c r="F55" s="45" t="s">
         <v>464</v>
       </c>
       <c r="G55" s="46">
         <v>903229</v>
       </c>
       <c r="H55" s="43"/>
       <c r="I55" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J55" s="47"/>
       <c r="K55" s="45" t="s">
         <v>465</v>
       </c>
       <c r="L55" s="45" t="s">
         <v>205</v>
@@ -6516,52 +6509,52 @@
         <v>466</v>
       </c>
       <c r="P55" s="45" t="s">
         <v>467</v>
       </c>
       <c r="Q55" s="43">
         <v>41</v>
       </c>
       <c r="R55" s="43">
         <v>41</v>
       </c>
       <c r="S55" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T55" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U55" s="45" t="s">
         <v>468</v>
       </c>
       <c r="V55" s="49" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="56" spans="1:22" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A56" s="127"/>
-      <c r="B56" s="141"/>
+      <c r="A56" s="143"/>
+      <c r="B56" s="146"/>
       <c r="C56" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D56" s="37">
         <v>86</v>
       </c>
       <c r="E56" s="38" t="s">
         <v>470</v>
       </c>
       <c r="F56" s="38" t="s">
         <v>471</v>
       </c>
       <c r="G56" s="39">
         <v>1070805</v>
       </c>
       <c r="H56" s="36"/>
       <c r="I56" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J56" s="40"/>
       <c r="K56" s="38" t="s">
         <v>472</v>
       </c>
       <c r="L56" s="38" t="s">
         <v>450</v>
@@ -6576,52 +6569,52 @@
         <v>473</v>
       </c>
       <c r="P56" s="41">
         <v>-82.020335000000003</v>
       </c>
       <c r="Q56" s="36">
         <v>40</v>
       </c>
       <c r="R56" s="36">
         <v>40</v>
       </c>
       <c r="S56" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T56" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U56" s="38" t="s">
         <v>474</v>
       </c>
       <c r="V56" s="42" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="57" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A57" s="127"/>
-      <c r="B57" s="141"/>
+      <c r="A57" s="143"/>
+      <c r="B57" s="146"/>
       <c r="C57" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D57" s="30">
         <v>86</v>
       </c>
       <c r="E57" s="31" t="s">
         <v>476</v>
       </c>
       <c r="F57" s="31" t="s">
         <v>477</v>
       </c>
       <c r="G57" s="32">
         <v>1350000</v>
       </c>
       <c r="H57" s="29"/>
       <c r="I57" s="31" t="s">
         <v>91</v>
       </c>
       <c r="J57" s="33"/>
       <c r="K57" s="31" t="s">
         <v>478</v>
       </c>
       <c r="L57" s="31" t="s">
         <v>479</v>
@@ -6636,52 +6629,52 @@
         <v>481</v>
       </c>
       <c r="P57" s="34" t="s">
         <v>482</v>
       </c>
       <c r="Q57" s="29">
         <v>81</v>
       </c>
       <c r="R57" s="29">
         <v>90</v>
       </c>
       <c r="S57" s="31" t="s">
         <v>33</v>
       </c>
       <c r="T57" s="31" t="s">
         <v>34</v>
       </c>
       <c r="U57" s="31" t="s">
         <v>483</v>
       </c>
       <c r="V57" s="35" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="58" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A58" s="127"/>
-      <c r="B58" s="141"/>
+      <c r="A58" s="143"/>
+      <c r="B58" s="146"/>
       <c r="C58" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D58" s="37">
         <v>85.5</v>
       </c>
       <c r="E58" s="38" t="s">
         <v>485</v>
       </c>
       <c r="F58" s="38" t="s">
         <v>486</v>
       </c>
       <c r="G58" s="39"/>
       <c r="H58" s="36"/>
       <c r="I58" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J58" s="40"/>
       <c r="K58" s="38" t="s">
         <v>270</v>
       </c>
       <c r="L58" s="38" t="s">
         <v>93</v>
       </c>
       <c r="M58" s="38" t="s">
@@ -6694,52 +6687,52 @@
         <v>487</v>
       </c>
       <c r="P58" s="41" t="s">
         <v>488</v>
       </c>
       <c r="Q58" s="36">
         <v>96</v>
       </c>
       <c r="R58" s="36">
         <v>96</v>
       </c>
       <c r="S58" s="38" t="s">
         <v>33</v>
       </c>
       <c r="T58" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U58" s="38" t="s">
         <v>489</v>
       </c>
       <c r="V58" s="42" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="59" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A59" s="127"/>
-      <c r="B59" s="141"/>
+      <c r="A59" s="143"/>
+      <c r="B59" s="146"/>
       <c r="C59" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D59" s="44">
         <v>85</v>
       </c>
       <c r="E59" s="45" t="s">
         <v>491</v>
       </c>
       <c r="F59" s="45" t="s">
         <v>492</v>
       </c>
       <c r="G59" s="46"/>
       <c r="H59" s="43"/>
       <c r="I59" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J59" s="47"/>
       <c r="K59" s="45" t="s">
         <v>493</v>
       </c>
       <c r="L59" s="45" t="s">
         <v>494</v>
       </c>
       <c r="M59" s="45" t="s">
@@ -6752,52 +6745,52 @@
         <v>495</v>
       </c>
       <c r="P59" s="48" t="s">
         <v>496</v>
       </c>
       <c r="Q59" s="43">
         <v>50</v>
       </c>
       <c r="R59" s="43">
         <v>56</v>
       </c>
       <c r="S59" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T59" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U59" s="45" t="s">
         <v>497</v>
       </c>
       <c r="V59" s="49" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="60" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A60" s="127"/>
-      <c r="B60" s="141"/>
+      <c r="A60" s="143"/>
+      <c r="B60" s="146"/>
       <c r="C60" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="37">
         <v>84.5</v>
       </c>
       <c r="E60" s="38" t="s">
         <v>499</v>
       </c>
       <c r="F60" s="38" t="s">
         <v>500</v>
       </c>
       <c r="G60" s="39"/>
       <c r="H60" s="36"/>
       <c r="I60" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J60" s="40"/>
       <c r="K60" s="38" t="s">
         <v>501</v>
       </c>
       <c r="L60" s="38" t="s">
         <v>245</v>
       </c>
       <c r="M60" s="38" t="s">
@@ -6810,52 +6803,52 @@
         <v>502</v>
       </c>
       <c r="P60" s="41" t="s">
         <v>503</v>
       </c>
       <c r="Q60" s="36">
         <v>52</v>
       </c>
       <c r="R60" s="36">
         <v>52</v>
       </c>
       <c r="S60" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T60" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U60" s="38" t="s">
         <v>504</v>
       </c>
       <c r="V60" s="42" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="61" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A61" s="127"/>
-      <c r="B61" s="141"/>
+      <c r="A61" s="143"/>
+      <c r="B61" s="146"/>
       <c r="C61" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="44">
         <v>84</v>
       </c>
       <c r="E61" s="45" t="s">
         <v>506</v>
       </c>
       <c r="F61" s="45" t="s">
         <v>507</v>
       </c>
       <c r="G61" s="46"/>
       <c r="H61" s="43"/>
       <c r="I61" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J61" s="47"/>
       <c r="K61" s="45" t="s">
         <v>508</v>
       </c>
       <c r="L61" s="45" t="s">
         <v>479</v>
       </c>
       <c r="M61" s="45" t="s">
@@ -6868,52 +6861,52 @@
         <v>509</v>
       </c>
       <c r="P61" s="48" t="s">
         <v>510</v>
       </c>
       <c r="Q61" s="43">
         <v>59</v>
       </c>
       <c r="R61" s="43">
         <v>59</v>
       </c>
       <c r="S61" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T61" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U61" s="45" t="s">
         <v>511</v>
       </c>
       <c r="V61" s="49" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="62" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A62" s="127"/>
-      <c r="B62" s="141"/>
+      <c r="A62" s="143"/>
+      <c r="B62" s="146"/>
       <c r="C62" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="37">
         <v>84</v>
       </c>
       <c r="E62" s="38" t="s">
         <v>513</v>
       </c>
       <c r="F62" s="38" t="s">
         <v>514</v>
       </c>
       <c r="G62" s="39"/>
       <c r="H62" s="36"/>
       <c r="I62" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J62" s="40"/>
       <c r="K62" s="38" t="s">
         <v>515</v>
       </c>
       <c r="L62" s="38" t="s">
         <v>516</v>
       </c>
       <c r="M62" s="38" t="s">
@@ -6926,52 +6919,52 @@
         <v>519</v>
       </c>
       <c r="P62" s="41" t="s">
         <v>520</v>
       </c>
       <c r="Q62" s="36">
         <v>64</v>
       </c>
       <c r="R62" s="36">
         <v>77</v>
       </c>
       <c r="S62" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T62" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U62" s="38" t="s">
         <v>521</v>
       </c>
       <c r="V62" s="42" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="63" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A63" s="127"/>
-      <c r="B63" s="141"/>
+      <c r="A63" s="143"/>
+      <c r="B63" s="146"/>
       <c r="C63" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="44">
         <v>83.5</v>
       </c>
       <c r="E63" s="45" t="s">
         <v>523</v>
       </c>
       <c r="F63" s="45" t="s">
         <v>524</v>
       </c>
       <c r="G63" s="46"/>
       <c r="H63" s="43"/>
       <c r="I63" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J63" s="47"/>
       <c r="K63" s="45" t="s">
         <v>525</v>
       </c>
       <c r="L63" s="45" t="s">
         <v>516</v>
       </c>
       <c r="M63" s="45" t="s">
@@ -6984,52 +6977,52 @@
         <v>526</v>
       </c>
       <c r="P63" s="48" t="s">
         <v>527</v>
       </c>
       <c r="Q63" s="43">
         <v>56</v>
       </c>
       <c r="R63" s="43">
         <v>56</v>
       </c>
       <c r="S63" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T63" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U63" s="45" t="s">
         <v>355</v>
       </c>
       <c r="V63" s="49" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="64" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A64" s="127"/>
-      <c r="B64" s="141"/>
+      <c r="A64" s="143"/>
+      <c r="B64" s="146"/>
       <c r="C64" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="37">
         <v>83</v>
       </c>
       <c r="E64" s="38" t="s">
         <v>528</v>
       </c>
       <c r="F64" s="38" t="s">
         <v>529</v>
       </c>
       <c r="G64" s="39"/>
       <c r="H64" s="36"/>
       <c r="I64" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J64" s="40"/>
       <c r="K64" s="38" t="s">
         <v>530</v>
       </c>
       <c r="L64" s="38" t="s">
         <v>531</v>
       </c>
       <c r="M64" s="38" t="s">
@@ -7042,52 +7035,52 @@
         <v>532</v>
       </c>
       <c r="P64" s="41" t="s">
         <v>533</v>
       </c>
       <c r="Q64" s="36">
         <v>50</v>
       </c>
       <c r="R64" s="36">
         <v>56</v>
       </c>
       <c r="S64" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T64" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U64" s="38" t="s">
         <v>497</v>
       </c>
       <c r="V64" s="42" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="65" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A65" s="127"/>
-      <c r="B65" s="141"/>
+      <c r="A65" s="143"/>
+      <c r="B65" s="146"/>
       <c r="C65" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D65" s="44">
         <v>83</v>
       </c>
       <c r="E65" s="45" t="s">
         <v>534</v>
       </c>
       <c r="F65" s="45" t="s">
         <v>535</v>
       </c>
       <c r="G65" s="46"/>
       <c r="H65" s="43"/>
       <c r="I65" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J65" s="47"/>
       <c r="K65" s="45" t="s">
         <v>536</v>
       </c>
       <c r="L65" s="45" t="s">
         <v>205</v>
       </c>
       <c r="M65" s="45" t="s">
@@ -7100,52 +7093,52 @@
         <v>537</v>
       </c>
       <c r="P65" s="48" t="s">
         <v>538</v>
       </c>
       <c r="Q65" s="43">
         <v>68</v>
       </c>
       <c r="R65" s="43">
         <v>84</v>
       </c>
       <c r="S65" s="45" t="s">
         <v>136</v>
       </c>
       <c r="T65" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U65" s="45" t="s">
         <v>539</v>
       </c>
       <c r="V65" s="49" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="66" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A66" s="127"/>
-      <c r="B66" s="141"/>
+      <c r="A66" s="143"/>
+      <c r="B66" s="146"/>
       <c r="C66" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="37">
         <v>83</v>
       </c>
       <c r="E66" s="38" t="s">
         <v>541</v>
       </c>
       <c r="F66" s="38" t="s">
         <v>542</v>
       </c>
       <c r="G66" s="39"/>
       <c r="H66" s="36"/>
       <c r="I66" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J66" s="40"/>
       <c r="K66" s="38" t="s">
         <v>270</v>
       </c>
       <c r="L66" s="38" t="s">
         <v>543</v>
       </c>
       <c r="M66" s="38" t="s">
@@ -7158,52 +7151,52 @@
         <v>545</v>
       </c>
       <c r="P66" s="41" t="s">
         <v>546</v>
       </c>
       <c r="Q66" s="36">
         <v>52</v>
       </c>
       <c r="R66" s="36">
         <v>52</v>
       </c>
       <c r="S66" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T66" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U66" s="38" t="s">
         <v>547</v>
       </c>
       <c r="V66" s="42" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="67" spans="1:22" s="28" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A67" s="127"/>
-      <c r="B67" s="141"/>
+      <c r="A67" s="143"/>
+      <c r="B67" s="146"/>
       <c r="C67" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D67" s="44">
         <v>80</v>
       </c>
       <c r="E67" s="45" t="s">
         <v>549</v>
       </c>
       <c r="F67" s="45" t="s">
         <v>550</v>
       </c>
       <c r="G67" s="46"/>
       <c r="H67" s="43"/>
       <c r="I67" s="45" t="s">
         <v>91</v>
       </c>
       <c r="J67" s="47"/>
       <c r="K67" s="45" t="s">
         <v>270</v>
       </c>
       <c r="L67" s="45" t="s">
         <v>551</v>
       </c>
       <c r="M67" s="45" t="s">
@@ -7216,52 +7209,52 @@
         <v>552</v>
       </c>
       <c r="P67" s="48" t="s">
         <v>553</v>
       </c>
       <c r="Q67" s="43">
         <v>72</v>
       </c>
       <c r="R67" s="43">
         <v>72</v>
       </c>
       <c r="S67" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T67" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U67" s="45" t="s">
         <v>511</v>
       </c>
       <c r="V67" s="49" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="68" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A68" s="127"/>
-      <c r="B68" s="141"/>
+      <c r="A68" s="143"/>
+      <c r="B68" s="146"/>
       <c r="C68" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="37">
         <v>80</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>554</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>555</v>
       </c>
       <c r="G68" s="39"/>
       <c r="H68" s="36"/>
       <c r="I68" s="38" t="s">
         <v>91</v>
       </c>
       <c r="J68" s="40"/>
       <c r="K68" s="38" t="s">
         <v>556</v>
       </c>
       <c r="L68" s="38" t="s">
         <v>205</v>
       </c>
       <c r="M68" s="38" t="s">
@@ -7274,52 +7267,52 @@
         <v>557</v>
       </c>
       <c r="P68" s="41" t="s">
         <v>558</v>
       </c>
       <c r="Q68" s="36">
         <v>78</v>
       </c>
       <c r="R68" s="36">
         <v>78</v>
       </c>
       <c r="S68" s="38" t="s">
         <v>136</v>
       </c>
       <c r="T68" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U68" s="38" t="s">
         <v>559</v>
       </c>
       <c r="V68" s="42" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="69" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A69" s="129"/>
-      <c r="B69" s="142"/>
+      <c r="A69" s="144"/>
+      <c r="B69" s="147"/>
       <c r="C69" s="64" t="s">
         <v>70</v>
       </c>
       <c r="D69" s="65">
         <v>62.5</v>
       </c>
       <c r="E69" s="66" t="s">
         <v>561</v>
       </c>
       <c r="F69" s="66" t="s">
         <v>562</v>
       </c>
       <c r="G69" s="67"/>
       <c r="H69" s="64"/>
       <c r="I69" s="66" t="s">
         <v>91</v>
       </c>
       <c r="J69" s="68"/>
       <c r="K69" s="66" t="s">
         <v>563</v>
       </c>
       <c r="L69" s="66" t="s">
         <v>132</v>
       </c>
       <c r="M69" s="66" t="s">
@@ -7332,54 +7325,54 @@
         <v>564</v>
       </c>
       <c r="P69" s="69" t="s">
         <v>565</v>
       </c>
       <c r="Q69" s="64">
         <v>54</v>
       </c>
       <c r="R69" s="64">
         <v>54</v>
       </c>
       <c r="S69" s="66" t="s">
         <v>59</v>
       </c>
       <c r="T69" s="66" t="s">
         <v>34</v>
       </c>
       <c r="U69" s="66" t="s">
         <v>566</v>
       </c>
       <c r="V69" s="70" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="70" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A70" s="126" t="s">
+      <c r="A70" s="142" t="s">
         <v>27</v>
       </c>
-      <c r="B70" s="130" t="s">
+      <c r="B70" s="150" t="s">
         <v>568</v>
       </c>
       <c r="C70" s="21" t="s">
         <v>51</v>
       </c>
       <c r="D70" s="22">
         <v>88.5</v>
       </c>
       <c r="E70" s="23" t="s">
         <v>569</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>570</v>
       </c>
       <c r="G70" s="24">
         <v>1310000</v>
       </c>
       <c r="H70" s="21"/>
       <c r="I70" s="23" t="s">
         <v>27</v>
       </c>
       <c r="J70" s="25"/>
       <c r="K70" s="23" t="s">
         <v>571</v>
       </c>
@@ -7396,52 +7389,52 @@
         <v>573</v>
       </c>
       <c r="P70" s="26" t="s">
         <v>574</v>
       </c>
       <c r="Q70" s="21">
         <v>48</v>
       </c>
       <c r="R70" s="21">
         <v>54</v>
       </c>
       <c r="S70" s="23" t="s">
         <v>59</v>
       </c>
       <c r="T70" s="23" t="s">
         <v>34</v>
       </c>
       <c r="U70" s="23" t="s">
         <v>461</v>
       </c>
       <c r="V70" s="27" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="71" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A71" s="127"/>
-      <c r="B71" s="131"/>
+      <c r="A71" s="143"/>
+      <c r="B71" s="148"/>
       <c r="C71" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D71" s="44">
         <v>88</v>
       </c>
       <c r="E71" s="45" t="s">
         <v>575</v>
       </c>
       <c r="F71" s="45" t="s">
         <v>576</v>
       </c>
       <c r="G71" s="46">
         <v>1350000</v>
       </c>
       <c r="H71" s="43"/>
       <c r="I71" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J71" s="47"/>
       <c r="K71" s="45" t="s">
         <v>577</v>
       </c>
       <c r="L71" s="45" t="s">
         <v>29</v>
@@ -7456,52 +7449,52 @@
         <v>578</v>
       </c>
       <c r="P71" s="48" t="s">
         <v>579</v>
       </c>
       <c r="Q71" s="43">
         <v>50</v>
       </c>
       <c r="R71" s="43">
         <v>50</v>
       </c>
       <c r="S71" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T71" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U71" s="45" t="s">
         <v>35</v>
       </c>
       <c r="V71" s="49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="72" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A72" s="127"/>
-      <c r="B72" s="131"/>
+      <c r="A72" s="143"/>
+      <c r="B72" s="148"/>
       <c r="C72" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D72" s="37">
         <v>84.5</v>
       </c>
       <c r="E72" s="38" t="s">
         <v>580</v>
       </c>
       <c r="F72" s="38" t="s">
         <v>581</v>
       </c>
       <c r="G72" s="39">
         <v>1300000</v>
       </c>
       <c r="H72" s="36"/>
       <c r="I72" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J72" s="40"/>
       <c r="K72" s="38" t="s">
         <v>582</v>
       </c>
       <c r="L72" s="38" t="s">
         <v>583</v>
@@ -7516,52 +7509,52 @@
         <v>584</v>
       </c>
       <c r="P72" s="41" t="s">
         <v>585</v>
       </c>
       <c r="Q72" s="36">
         <v>40</v>
       </c>
       <c r="R72" s="36">
         <v>40</v>
       </c>
       <c r="S72" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T72" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U72" s="38" t="s">
         <v>78</v>
       </c>
       <c r="V72" s="42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="73" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A73" s="127"/>
-      <c r="B73" s="131"/>
+      <c r="A73" s="143"/>
+      <c r="B73" s="148"/>
       <c r="C73" s="43" t="s">
         <v>51</v>
       </c>
       <c r="D73" s="44">
         <v>84</v>
       </c>
       <c r="E73" s="45" t="s">
         <v>586</v>
       </c>
       <c r="F73" s="45" t="s">
         <v>587</v>
       </c>
       <c r="G73" s="46">
         <v>1350000</v>
       </c>
       <c r="H73" s="43"/>
       <c r="I73" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J73" s="47"/>
       <c r="K73" s="45" t="s">
         <v>588</v>
       </c>
       <c r="L73" s="45" t="s">
         <v>589</v>
@@ -7576,52 +7569,52 @@
         <v>590</v>
       </c>
       <c r="P73" s="48" t="s">
         <v>591</v>
       </c>
       <c r="Q73" s="43">
         <v>66</v>
       </c>
       <c r="R73" s="43">
         <v>102</v>
       </c>
       <c r="S73" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T73" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U73" s="45" t="s">
         <v>592</v>
       </c>
       <c r="V73" s="49" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="74" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A74" s="127"/>
-      <c r="B74" s="131"/>
+      <c r="A74" s="143"/>
+      <c r="B74" s="148"/>
       <c r="C74" s="36" t="s">
         <v>51</v>
       </c>
       <c r="D74" s="37">
         <v>82.5</v>
       </c>
       <c r="E74" s="38" t="s">
         <v>594</v>
       </c>
       <c r="F74" s="38" t="s">
         <v>595</v>
       </c>
       <c r="G74" s="39">
         <v>1300000</v>
       </c>
       <c r="H74" s="36"/>
       <c r="I74" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J74" s="91" t="s">
         <v>39</v>
       </c>
       <c r="K74" s="38" t="s">
         <v>596</v>
       </c>
@@ -7638,52 +7631,52 @@
         <v>599</v>
       </c>
       <c r="P74" s="41" t="s">
         <v>600</v>
       </c>
       <c r="Q74" s="36">
         <v>57</v>
       </c>
       <c r="R74" s="36">
         <v>64</v>
       </c>
       <c r="S74" s="38" t="s">
         <v>136</v>
       </c>
       <c r="T74" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U74" s="38" t="s">
         <v>497</v>
       </c>
       <c r="V74" s="42" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="75" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A75" s="128"/>
-      <c r="B75" s="132"/>
+      <c r="A75" s="153"/>
+      <c r="B75" s="154"/>
       <c r="C75" s="29" t="s">
         <v>51</v>
       </c>
       <c r="D75" s="30">
         <v>82.5</v>
       </c>
       <c r="E75" s="31" t="s">
         <v>601</v>
       </c>
       <c r="F75" s="31" t="s">
         <v>602</v>
       </c>
       <c r="G75" s="32">
         <v>1350000</v>
       </c>
       <c r="H75" s="29"/>
       <c r="I75" s="31" t="s">
         <v>27</v>
       </c>
       <c r="J75" s="92" t="s">
         <v>39</v>
       </c>
       <c r="K75" s="31" t="s">
         <v>270</v>
       </c>
@@ -7700,52 +7693,52 @@
         <v>603</v>
       </c>
       <c r="P75" s="34" t="s">
         <v>604</v>
       </c>
       <c r="Q75" s="29">
         <v>63</v>
       </c>
       <c r="R75" s="29">
         <v>70</v>
       </c>
       <c r="S75" s="31" t="s">
         <v>59</v>
       </c>
       <c r="T75" s="31" t="s">
         <v>34</v>
       </c>
       <c r="U75" s="31" t="s">
         <v>605</v>
       </c>
       <c r="V75" s="35" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="76" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A76" s="127"/>
-      <c r="B76" s="131"/>
+      <c r="A76" s="143"/>
+      <c r="B76" s="148"/>
       <c r="C76" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D76" s="37">
         <v>82.5</v>
       </c>
       <c r="E76" s="38" t="s">
         <v>606</v>
       </c>
       <c r="F76" s="38" t="s">
         <v>607</v>
       </c>
       <c r="G76" s="39"/>
       <c r="H76" s="36"/>
       <c r="I76" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J76" s="40" t="s">
         <v>608</v>
       </c>
       <c r="K76" s="38" t="s">
         <v>609</v>
       </c>
       <c r="L76" s="38" t="s">
         <v>610</v>
@@ -7760,52 +7753,52 @@
         <v>611</v>
       </c>
       <c r="P76" s="41" t="s">
         <v>612</v>
       </c>
       <c r="Q76" s="36">
         <v>70</v>
       </c>
       <c r="R76" s="36">
         <v>70</v>
       </c>
       <c r="S76" s="38" t="s">
         <v>33</v>
       </c>
       <c r="T76" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U76" s="38" t="s">
         <v>613</v>
       </c>
       <c r="V76" s="42" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="77" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A77" s="127"/>
-      <c r="B77" s="131"/>
+      <c r="A77" s="143"/>
+      <c r="B77" s="148"/>
       <c r="C77" s="43" t="s">
         <v>70</v>
       </c>
       <c r="D77" s="44">
         <v>82</v>
       </c>
       <c r="E77" s="45" t="s">
         <v>614</v>
       </c>
       <c r="F77" s="45" t="s">
         <v>615</v>
       </c>
       <c r="G77" s="46"/>
       <c r="H77" s="43"/>
       <c r="I77" s="45" t="s">
         <v>27</v>
       </c>
       <c r="J77" s="47"/>
       <c r="K77" s="45" t="s">
         <v>616</v>
       </c>
       <c r="L77" s="45" t="s">
         <v>29</v>
       </c>
       <c r="M77" s="45" t="s">
@@ -7818,52 +7811,52 @@
         <v>617</v>
       </c>
       <c r="P77" s="48" t="s">
         <v>618</v>
       </c>
       <c r="Q77" s="43">
         <v>80</v>
       </c>
       <c r="R77" s="43">
         <v>81</v>
       </c>
       <c r="S77" s="45" t="s">
         <v>59</v>
       </c>
       <c r="T77" s="45" t="s">
         <v>34</v>
       </c>
       <c r="U77" s="45" t="s">
         <v>619</v>
       </c>
       <c r="V77" s="49" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="78" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A78" s="127"/>
-      <c r="B78" s="131"/>
+      <c r="A78" s="143"/>
+      <c r="B78" s="148"/>
       <c r="C78" s="36" t="s">
         <v>70</v>
       </c>
       <c r="D78" s="37">
         <v>79.5</v>
       </c>
       <c r="E78" s="38" t="s">
         <v>621</v>
       </c>
       <c r="F78" s="38" t="s">
         <v>622</v>
       </c>
       <c r="G78" s="39"/>
       <c r="H78" s="36"/>
       <c r="I78" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J78" s="40"/>
       <c r="K78" s="38" t="s">
         <v>623</v>
       </c>
       <c r="L78" s="38" t="s">
         <v>29</v>
       </c>
       <c r="M78" s="38" t="s">
@@ -7876,52 +7869,52 @@
         <v>624</v>
       </c>
       <c r="P78" s="41" t="s">
         <v>625</v>
       </c>
       <c r="Q78" s="36">
         <v>63</v>
       </c>
       <c r="R78" s="36">
         <v>99</v>
       </c>
       <c r="S78" s="38" t="s">
         <v>59</v>
       </c>
       <c r="T78" s="38" t="s">
         <v>34</v>
       </c>
       <c r="U78" s="38" t="s">
         <v>626</v>
       </c>
       <c r="V78" s="42" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="79" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
-      <c r="A79" s="129"/>
-      <c r="B79" s="133"/>
+      <c r="A79" s="144"/>
+      <c r="B79" s="149"/>
       <c r="C79" s="64" t="s">
         <v>414</v>
       </c>
       <c r="D79" s="90">
         <v>0</v>
       </c>
       <c r="E79" s="66" t="s">
         <v>628</v>
       </c>
       <c r="F79" s="66" t="s">
         <v>629</v>
       </c>
       <c r="G79" s="67"/>
       <c r="H79" s="64"/>
       <c r="I79" s="66" t="s">
         <v>27</v>
       </c>
       <c r="J79" s="68"/>
       <c r="K79" s="66" t="s">
         <v>630</v>
       </c>
       <c r="L79" s="66" t="s">
         <v>631</v>
       </c>
       <c r="M79" s="66" t="s">
@@ -7968,212 +7961,197 @@
       <c r="J80" s="98"/>
       <c r="K80" s="96"/>
       <c r="L80" s="96"/>
       <c r="M80" s="96"/>
       <c r="N80" s="96"/>
       <c r="O80" s="96"/>
       <c r="P80" s="99"/>
       <c r="Q80" s="94"/>
       <c r="R80" s="94"/>
       <c r="S80" s="96"/>
       <c r="T80" s="96"/>
       <c r="U80" s="96"/>
       <c r="V80" s="96"/>
     </row>
     <row r="81" spans="1:22" s="28" customFormat="1" ht="16.8" x14ac:dyDescent="0.4">
       <c r="A81" s="93"/>
       <c r="B81" s="93"/>
       <c r="C81" s="94"/>
       <c r="D81" s="100"/>
       <c r="E81" s="96"/>
       <c r="F81" s="101" t="s">
         <v>634</v>
       </c>
       <c r="G81" s="102">
         <f>SUM(G2:G79)</f>
-        <v>37235164</v>
+        <v>40865164</v>
       </c>
       <c r="H81" s="94"/>
       <c r="I81" s="96"/>
       <c r="J81" s="98"/>
       <c r="K81" s="96"/>
       <c r="L81" s="96"/>
       <c r="M81" s="96"/>
       <c r="N81" s="96"/>
       <c r="O81" s="96"/>
       <c r="P81" s="99"/>
       <c r="Q81" s="94"/>
       <c r="R81" s="94"/>
       <c r="S81" s="96"/>
       <c r="T81" s="96"/>
       <c r="U81" s="96"/>
       <c r="V81" s="96"/>
     </row>
     <row r="83" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A83" s="103" t="s">
         <v>635</v>
       </c>
       <c r="B83" s="104" t="s">
         <v>636</v>
       </c>
-      <c r="C83" s="134" t="s">
+      <c r="C83" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="D83" s="134"/>
-[...1 lines deleted...]
-      <c r="F83" s="135"/>
+      <c r="D83" s="157"/>
+      <c r="E83" s="157"/>
+      <c r="F83" s="158"/>
     </row>
     <row r="84" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A84" s="108" t="s">
         <v>51</v>
       </c>
       <c r="B84" s="109" t="s">
         <v>637</v>
       </c>
       <c r="C84" s="110"/>
       <c r="D84" s="111"/>
       <c r="E84" s="112"/>
       <c r="F84" s="113"/>
     </row>
     <row r="85" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A85" s="114" t="s">
         <v>24</v>
       </c>
       <c r="B85" s="93" t="s">
         <v>638</v>
       </c>
       <c r="F85" s="116"/>
     </row>
     <row r="86" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A86" s="108" t="s">
         <v>315</v>
       </c>
       <c r="B86" s="109" t="s">
         <v>639</v>
       </c>
-      <c r="C86" s="136" t="s">
+      <c r="C86" s="159" t="s">
         <v>640</v>
       </c>
-      <c r="D86" s="136"/>
-[...1 lines deleted...]
-      <c r="F86" s="137"/>
+      <c r="D86" s="159"/>
+      <c r="E86" s="159"/>
+      <c r="F86" s="160"/>
     </row>
     <row r="87" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A87" s="114" t="s">
         <v>70</v>
       </c>
       <c r="B87" s="93" t="s">
         <v>641</v>
       </c>
       <c r="F87" s="116"/>
     </row>
     <row r="88" spans="1:22" ht="86.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="108" t="s">
         <v>325</v>
       </c>
       <c r="B88" s="109" t="s">
         <v>642</v>
       </c>
-      <c r="C88" s="124" t="s">
+      <c r="C88" s="155" t="s">
         <v>643</v>
       </c>
-      <c r="D88" s="124"/>
-[...1 lines deleted...]
-      <c r="F88" s="125"/>
+      <c r="D88" s="155"/>
+      <c r="E88" s="155"/>
+      <c r="F88" s="156"/>
     </row>
     <row r="89" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A89" s="117" t="s">
         <v>414</v>
       </c>
       <c r="B89" s="118" t="s">
         <v>644</v>
       </c>
       <c r="C89" s="119"/>
       <c r="D89" s="120"/>
       <c r="E89" s="121"/>
       <c r="F89" s="122"/>
     </row>
     <row r="91" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A91" s="123" t="s">
         <v>645</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="C88:F88"/>
+    <mergeCell ref="A70:A79"/>
+    <mergeCell ref="B70:B79"/>
+    <mergeCell ref="C83:F83"/>
+    <mergeCell ref="C86:F86"/>
     <mergeCell ref="A50:A69"/>
     <mergeCell ref="B50:B69"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A4:A8"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="A12:A16"/>
     <mergeCell ref="B12:B16"/>
     <mergeCell ref="A17:A27"/>
     <mergeCell ref="B17:B27"/>
     <mergeCell ref="A28:A49"/>
     <mergeCell ref="B28:B49"/>
-    <mergeCell ref="C88:F88"/>
-[...3 lines deleted...]
-    <mergeCell ref="C86:F86"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002EE0AC27D5B07C4C8B7C3833FE42CFAF" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae11ace371540a631e8b3fddd1f24a99">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6cdb93f34adf8fa63b3d29ce08582bdf" ns2:_="">
     <xsd:import namespace="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -8273,88 +8251,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1875B3AE-5975-4202-947C-39BD8DF56995}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B76AFB-FE3E-4A95-947E-AD4B39BA1729}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F17F718A-B42D-4F00-81CB-B78F9B793C72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1B76AFB-FE3E-4A95-947E-AD4B39BA1729}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1875B3AE-5975-4202-947C-39BD8DF56995}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ff5d0b4c-205f-4bfb-927d-092b8bd5c7ca"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Select List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>